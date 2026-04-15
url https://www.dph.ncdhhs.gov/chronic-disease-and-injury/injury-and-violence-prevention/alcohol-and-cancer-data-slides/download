--- v0 (2025-10-07)
+++ v1 (2026-04-15)
@@ -1,116 +1,177 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
+  <Override PartName="/ppt/handoutMasters/handoutMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.handoutMaster+xml"/>
+  <Override PartName="/ppt/commentAuthors.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.commentAuthors+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/theme/theme4.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/ppt/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
+  <Override PartName="/ppt/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/ppt/charts/style2.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
+  <Override PartName="/ppt/charts/colors2.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/ppt/charts/style3.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
+  <Override PartName="/ppt/charts/colors3.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483648" r:id="rId1"/>
+    <p:sldMasterId id="2147483676" r:id="rId4"/>
+    <p:sldMasterId id="2147483695" r:id="rId5"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId21"/>
+    <p:notesMasterId r:id="rId26"/>
   </p:notesMasterIdLst>
+  <p:handoutMasterIdLst>
+    <p:handoutMasterId r:id="rId27"/>
+  </p:handoutMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="256" r:id="rId2"/>
-[...17 lines deleted...]
-    <p:sldId id="274" r:id="rId20"/>
+    <p:sldId id="256" r:id="rId6"/>
+    <p:sldId id="1066" r:id="rId7"/>
+    <p:sldId id="8476" r:id="rId8"/>
+    <p:sldId id="8447" r:id="rId9"/>
+    <p:sldId id="8475" r:id="rId10"/>
+    <p:sldId id="8474" r:id="rId11"/>
+    <p:sldId id="8473" r:id="rId12"/>
+    <p:sldId id="8468" r:id="rId13"/>
+    <p:sldId id="8470" r:id="rId14"/>
+    <p:sldId id="8477" r:id="rId15"/>
+    <p:sldId id="8471" r:id="rId16"/>
+    <p:sldId id="8430" r:id="rId17"/>
+    <p:sldId id="320" r:id="rId18"/>
+    <p:sldId id="1069" r:id="rId19"/>
+    <p:sldId id="1087" r:id="rId20"/>
+    <p:sldId id="8448" r:id="rId21"/>
+    <p:sldId id="8469" r:id="rId22"/>
+    <p:sldId id="8472" r:id="rId23"/>
+    <p:sldId id="1070" r:id="rId24"/>
+    <p:sldId id="957" r:id="rId25"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="6858000" type="screen4x3"/>
   <p:notesSz cx="7010400" cy="9296400"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -167,382 +228,4255 @@
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
-      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
+        <p15:guide id="1" orient="horz" pos="2160">
+          <p15:clr>
+            <a:srgbClr val="A4A3A4"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="2" pos="2880">
+          <p15:clr>
+            <a:srgbClr val="A4A3A4"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+    <p:ext uri="{2D200454-40CA-4A62-9FC3-DE9A4176ACB9}">
+      <p15:notesGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
+</file>
+
+<file path=ppt/authors.xml><?xml version="1.0" encoding="utf-8"?>
+<p188:authorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p188="http://schemas.microsoft.com/office/powerpoint/2018/8/main">
+  <p188:author id="{3C93CA1E-70BF-116A-9E3B-E83D71C3596E}" name="Cox, Mary Beth" initials="MC" userId="S::MaryBeth.Cox@dhhs.nc.gov::dab48a53-bccf-46a2-b48e-b80755c1958c" providerId="AD"/>
+  <p188:author id="{1F8B0031-A185-C138-D660-B95BB2308298}" name="Jones, Jim" initials="JJ" userId="S::Jim.Jones@dhhs.nc.gov::caa01b78-bb3f-4558-94c1-0e5d910d4519" providerId="AD"/>
+  <p188:author id="{E6F14763-B8D9-BE41-714C-36362B293100}" name="Anderson, Doranna F" initials="ADF" userId="S-1-5-21-2744878847-1876734302-662453930-229763" providerId="AD"/>
+  <p188:author id="{450D6DE3-50C3-F82B-7EB8-230C509E830B}" name="Charlton, Fisher G" initials="CFG" userId="S-1-5-21-2744878847-1876734302-662453930-896076" providerId="AD"/>
+  <p188:author id="{21149CE8-74A7-96E4-5287-49800FC067A3}" name="Smith, Sara J" initials="SJS" userId="Smith, Sara J" providerId="None"/>
+</p188:authorLst>
+</file>
+
+<file path=ppt/commentAuthors.xml><?xml version="1.0" encoding="utf-8"?>
+<p:cmAuthorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cmAuthor id="1" name="Lerche, Julia K" initials="LJK" lastIdx="9" clrIdx="0"/>
+</p:cmAuthorLst>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
     <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
+  <p:clrMru>
+    <a:srgbClr val="0777BD"/>
+    <a:srgbClr val="A002FE"/>
+    <a:srgbClr val="1F497D"/>
+    <a:srgbClr val="002E5E"/>
+    <a:srgbClr val="003B70"/>
+    <a:srgbClr val="5C93D5"/>
+    <a:srgbClr val="5B92D5"/>
+    <a:srgbClr val="FFFFFF"/>
+    <a:srgbClr val="001360"/>
+    <a:srgbClr val="6D2E75"/>
+  </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
-      <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
+      <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
+  <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Medium Style 2 - Accent 1">
+    <a:wholeTbl>
+      <a:tcTxStyle>
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="dk1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:left>
+          <a:right>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:right>
+          <a:top>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+          <a:bottom>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+          <a:insideH>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:tint val="20000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:wholeTbl>
+    <a:band1H>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:tint val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1H>
+    <a:band2H>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2H>
+    <a:band1V>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:tint val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1V>
+    <a:band2V>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2V>
+    <a:lastCol>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastCol>
+    <a:firstCol>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstCol>
+    <a:lastRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:top>
+            <a:ln w="38100" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastRow>
+    <a:firstRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:bottom>
+            <a:ln w="38100" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstRow>
+  </a:tblStyle>
+  <a:tblStyle styleId="{21E4AEA4-8DFA-4A89-87EB-49C32662AFE0}" styleName="Medium Style 2 - Accent 2">
+    <a:wholeTbl>
+      <a:tcTxStyle>
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="dk1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:left>
+          <a:right>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:right>
+          <a:top>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+          <a:bottom>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+          <a:insideH>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent2">
+              <a:tint val="20000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:wholeTbl>
+    <a:band1H>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent2">
+              <a:tint val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1H>
+    <a:band2H>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2H>
+    <a:band1V>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent2">
+              <a:tint val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1V>
+    <a:band2V>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2V>
+    <a:lastCol>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent2"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastCol>
+    <a:firstCol>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent2"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstCol>
+    <a:lastRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:top>
+            <a:ln w="38100" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent2"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastRow>
+    <a:firstRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:bottom>
+            <a:ln w="38100" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent2"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstRow>
+  </a:tblStyle>
+</a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
-    <p:restoredLeft sz="15620"/>
-    <p:restoredTop sz="60935" autoAdjust="0"/>
+    <p:restoredLeft sz="34563" autoAdjust="0"/>
+    <p:restoredTop sz="86405" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
-      <p:cViewPr>
+      <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="66" d="100"/>
-          <a:sy n="66" d="100"/>
+          <a:sx n="102" d="100"/>
+          <a:sy n="102" d="100"/>
         </p:scale>
-        <p:origin x="1930" y="307"/>
+        <p:origin x="422" y="86"/>
       </p:cViewPr>
-      <p:guideLst/>
+      <p:guideLst>
+        <p:guide orient="horz" pos="2160"/>
+        <p:guide pos="2880"/>
+      </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
+  <p:outlineViewPr>
+    <p:cViewPr>
+      <p:scale>
+        <a:sx n="33" d="100"/>
+        <a:sy n="33" d="100"/>
+      </p:scale>
+      <p:origin x="0" y="-9822"/>
+    </p:cViewPr>
+  </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
-        <a:sx n="1" d="1"/>
-        <a:sy n="1" d="1"/>
+        <a:sx n="3" d="2"/>
+        <a:sy n="3" d="2"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
+  <p:sorterViewPr>
+    <p:cViewPr>
+      <p:scale>
+        <a:sx n="110" d="100"/>
+        <a:sy n="110" d="100"/>
+      </p:scale>
+      <p:origin x="0" y="0"/>
+    </p:cViewPr>
+  </p:sorterViewPr>
+  <p:notesViewPr>
+    <p:cSldViewPr snapToGrid="0">
+      <p:cViewPr varScale="1">
+        <p:scale>
+          <a:sx n="63" d="100"/>
+          <a:sy n="63" d="100"/>
+        </p:scale>
+        <p:origin x="3178" y="72"/>
+      </p:cViewPr>
+      <p:guideLst/>
+    </p:cSldViewPr>
+  </p:notesViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId33" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/></Relationships>
+</file>
+
+<file path=ppt/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///\\WV5DPHSIXFS01P\Share_IV\IVP\Epi\3.%20Alcohol\Products\Special%20Topics\Slideset\MASTER_%20NC%20Alcohol%20Special%20Topic%20Slides.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
+</file>
+
+<file path=ppt/charts/_rels/chart2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///\\WV5DPHSIXFS01P\Share_IV\IVP\Epi\3.%20Alcohol\Products\Special%20Topics\Slideset\MASTER_%20NC%20Alcohol%20Special%20Topic%20Slides.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors2.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style2.xml"/></Relationships>
+</file>
+
+<file path=ppt/charts/_rels/chart3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///\\WV5DPHSIXFS01P\Share_IV\IVP\Epi\3.%20Alcohol\Products\Special%20Topics\Slideset\MASTER_%20NC%20Alcohol%20Special%20Topic%20Slides.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors3.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style3.xml"/></Relationships>
+</file>
+
+<file path=ppt/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
+  <c:lang val="en-US"/>
+  <c:roundedCorners val="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <c:chart>
+    <c:autoTitleDeleted val="1"/>
+    <c:plotArea>
+      <c:layout>
+        <c:manualLayout>
+          <c:layoutTarget val="inner"/>
+          <c:xMode val="edge"/>
+          <c:yMode val="edge"/>
+          <c:x val="0.14441512884354549"/>
+          <c:y val="3.8955284519973016E-2"/>
+          <c:w val="0.84422062421827881"/>
+          <c:h val="0.79035587618298442"/>
+        </c:manualLayout>
+      </c:layout>
+      <c:lineChart>
+        <c:grouping val="standard"/>
+        <c:varyColors val="0"/>
+        <c:ser>
+          <c:idx val="0"/>
+          <c:order val="0"/>
+          <c:spPr>
+            <a:ln w="28575" cap="rnd">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+              <a:round/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:marker>
+            <c:symbol val="circle"/>
+            <c:size val="7"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+              <a:ln w="9525">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+          </c:marker>
+          <c:dLbls>
+            <c:dLbl>
+              <c:idx val="0"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="-6.2003663956933325E-2"/>
+                  <c:y val="6.0399990961628888E-2"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:tx>
+                <c:rich>
+                  <a:bodyPr/>
+                  <a:lstStyle/>
+                  <a:p>
+                    <a:fld id="{B5C87DB7-1DF8-44BA-80A7-DB4E3D0C377D}" type="VALUE">
+                      <a:rPr lang="en-US" b="1"/>
+                      <a:pPr/>
+                      <a:t>[VALUE]</a:t>
+                    </a:fld>
+                    <a:endParaRPr lang="en-US" b="1"/>
+                  </a:p>
+                  <a:p>
+                    <a:fld id="{5817B277-C56E-4F05-89CB-37BE636FD85A}" type="CELLREF">
+                      <a:rPr lang="en-US"/>
+                      <a:pPr/>
+                      <a:t>[CELLREF]</a:t>
+                    </a:fld>
+                    <a:endParaRPr lang="en-US"/>
+                  </a:p>
+                </c:rich>
+              </c:tx>
+              <c:dLblPos val="r"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="1"/>
+              <c:showCatName val="0"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="0"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
+                  <c15:dlblFieldTable>
+                    <c15:dlblFTEntry>
+                      <c15:txfldGUID>{5817B277-C56E-4F05-89CB-37BE636FD85A}</c15:txfldGUID>
+                      <c15:f>Cancer!$G$5</c15:f>
+                      <c15:dlblFieldTableCache>
+                        <c:ptCount val="1"/>
+                        <c:pt idx="0">
+                          <c:v>(701 deaths)</c:v>
+                        </c:pt>
+                      </c15:dlblFieldTableCache>
+                    </c15:dlblFTEntry>
+                  </c15:dlblFieldTable>
+                  <c15:showDataLabelsRange val="0"/>
+                </c:ext>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000000-00E8-462A-AE5E-DDF8E4F55EA7}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="9"/>
+              <c:tx>
+                <c:rich>
+                  <a:bodyPr/>
+                  <a:lstStyle/>
+                  <a:p>
+                    <a:fld id="{961013B0-3785-4E67-A194-78BC7B8060DF}" type="VALUE">
+                      <a:rPr lang="en-US" b="1"/>
+                      <a:pPr/>
+                      <a:t>[VALUE]</a:t>
+                    </a:fld>
+                    <a:endParaRPr lang="en-US" b="1"/>
+                  </a:p>
+                  <a:p>
+                    <a:fld id="{0A4010B2-9D69-4A0D-A536-823436FF50C7}" type="CELLREF">
+                      <a:rPr lang="en-US"/>
+                      <a:pPr/>
+                      <a:t>[CELLREF]</a:t>
+                    </a:fld>
+                    <a:endParaRPr lang="en-US"/>
+                  </a:p>
+                </c:rich>
+              </c:tx>
+              <c:dLblPos val="b"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="1"/>
+              <c:showCatName val="0"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="0"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
+                  <c15:dlblFieldTable>
+                    <c15:dlblFTEntry>
+                      <c15:txfldGUID>{0A4010B2-9D69-4A0D-A536-823436FF50C7}</c15:txfldGUID>
+                      <c15:f>Cancer!$G$14</c15:f>
+                      <c15:dlblFieldTableCache>
+                        <c:ptCount val="1"/>
+                        <c:pt idx="0">
+                          <c:v>(845 deaths)</c:v>
+                        </c:pt>
+                      </c15:dlblFieldTableCache>
+                    </c15:dlblFTEntry>
+                  </c15:dlblFieldTable>
+                  <c15:showDataLabelsRange val="0"/>
+                </c:ext>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000001-00E8-462A-AE5E-DDF8E4F55EA7}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:numFmt formatCode="#,##0.0" sourceLinked="0"/>
+            <c:spPr>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:txPr>
+              <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                    <a:solidFill>
+                      <a:schemeClr val="tx2"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:pPr>
+                <a:endParaRPr lang="en-US"/>
+              </a:p>
+            </c:txPr>
+            <c:showLegendKey val="0"/>
+            <c:showVal val="0"/>
+            <c:showCatName val="0"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="0"/>
+            <c:showBubbleSize val="0"/>
+            <c:extLst>
+              <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
+                <c15:showLeaderLines val="1"/>
+                <c15:leaderLines>
+                  <c:spPr>
+                    <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1">
+                          <a:lumMod val="35000"/>
+                          <a:lumOff val="65000"/>
+                        </a:schemeClr>
+                      </a:solidFill>
+                      <a:round/>
+                    </a:ln>
+                    <a:effectLst/>
+                  </c:spPr>
+                </c15:leaderLines>
+              </c:ext>
+            </c:extLst>
+          </c:dLbls>
+          <c:cat>
+            <c:numRef>
+              <c:f>Cancer!$D$5:$D$14</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="10"/>
+                <c:pt idx="0">
+                  <c:v>2015</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>2016</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>2017</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>2018</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>2019</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>2020</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>2021</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>2022</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>2023</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>2024</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Cancer!$F$5:$F$14</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="10"/>
+                <c:pt idx="0">
+                  <c:v>6.9880000000000004</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>6.8540000000000001</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>6.9340000000000002</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>7.0030000000000001</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>7.1319999999999997</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>7.3970000000000002</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>7.2130000000000001</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>7.45</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>7.4530000000000003</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>7.65</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:smooth val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000002-00E8-462A-AE5E-DDF8E4F55EA7}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:ser>
+          <c:idx val="1"/>
+          <c:order val="1"/>
+          <c:spPr>
+            <a:ln w="28575" cap="rnd">
+              <a:noFill/>
+              <a:round/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:marker>
+            <c:symbol val="none"/>
+          </c:marker>
+          <c:cat>
+            <c:numRef>
+              <c:f>Cancer!$D$5:$D$14</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="10"/>
+                <c:pt idx="0">
+                  <c:v>2015</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>2016</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>2017</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>2018</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>2019</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>2020</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>2021</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>2022</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>2023</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>2024</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Cancer!$G$5:$G$14</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="10"/>
+                <c:pt idx="0">
+                  <c:v>0</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>0</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>0</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>0</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>0</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>0</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>0</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>0</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>0</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>0</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:smooth val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000003-00E8-462A-AE5E-DDF8E4F55EA7}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:dLbls>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+        </c:dLbls>
+        <c:marker val="1"/>
+        <c:smooth val="0"/>
+        <c:axId val="1099308072"/>
+        <c:axId val="1099307712"/>
+      </c:lineChart>
+      <c:catAx>
+        <c:axId val="1099308072"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="b"/>
+        <c:numFmt formatCode="General" sourceLinked="1"/>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:noFill/>
+          <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+            <a:solidFill>
+              <a:schemeClr val="tx1">
+                <a:lumMod val="15000"/>
+                <a:lumOff val="85000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:round/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="-2100000" spcFirstLastPara="1" vertOverflow="ellipsis" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="1099307712"/>
+        <c:crosses val="autoZero"/>
+        <c:auto val="1"/>
+        <c:lblAlgn val="ctr"/>
+        <c:lblOffset val="100"/>
+        <c:noMultiLvlLbl val="0"/>
+      </c:catAx>
+      <c:valAx>
+        <c:axId val="1099307712"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+          <c:max val="10"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="l"/>
+        <c:title>
+          <c:tx>
+            <c:rich>
+              <a:bodyPr rot="-5400000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                    <a:solidFill>
+                      <a:schemeClr val="tx2"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="1800"/>
+                  <a:t>Alcohol-attributable cancer death</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr sz="1800"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="1800"/>
+                  <a:t> rate per 100,000 NC Residents</a:t>
+                </a:r>
+              </a:p>
+            </c:rich>
+          </c:tx>
+          <c:layout>
+            <c:manualLayout>
+              <c:xMode val="edge"/>
+              <c:yMode val="edge"/>
+              <c:x val="1.0968976909408876E-2"/>
+              <c:y val="6.9825720836996202E-2"/>
+            </c:manualLayout>
+          </c:layout>
+          <c:overlay val="0"/>
+          <c:spPr>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:txPr>
+            <a:bodyPr rot="-5400000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr>
+                <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx2"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:pPr>
+              <a:endParaRPr lang="en-US"/>
+            </a:p>
+          </c:txPr>
+        </c:title>
+        <c:numFmt formatCode="#,##0.0" sourceLinked="0"/>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="1099308072"/>
+        <c:crosses val="autoZero"/>
+        <c:crossBetween val="between"/>
+      </c:valAx>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+    </c:plotArea>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
+  </c:chart>
+  <c:spPr>
+    <a:noFill/>
+    <a:ln>
+      <a:noFill/>
+    </a:ln>
+    <a:effectLst/>
+  </c:spPr>
+  <c:txPr>
+    <a:bodyPr/>
+    <a:lstStyle/>
+    <a:p>
+      <a:pPr>
+        <a:defRPr sz="1400">
+          <a:solidFill>
+            <a:schemeClr val="tx2"/>
+          </a:solidFill>
+        </a:defRPr>
+      </a:pPr>
+      <a:endParaRPr lang="en-US"/>
+    </a:p>
+  </c:txPr>
+  <c:externalData r:id="rId3">
+    <c:autoUpdate val="0"/>
+  </c:externalData>
+</c:chartSpace>
+</file>
+
+<file path=ppt/charts/chart2.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
+  <c:lang val="en-US"/>
+  <c:roundedCorners val="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <c:chart>
+    <c:autoTitleDeleted val="1"/>
+    <c:plotArea>
+      <c:layout/>
+      <c:barChart>
+        <c:barDir val="bar"/>
+        <c:grouping val="clustered"/>
+        <c:varyColors val="0"/>
+        <c:ser>
+          <c:idx val="0"/>
+          <c:order val="0"/>
+          <c:spPr>
+            <a:solidFill>
+              <a:schemeClr val="bg1">
+                <a:lumMod val="85000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:ln>
+              <a:solidFill>
+                <a:schemeClr val="bg1">
+                  <a:lumMod val="85000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:invertIfNegative val="0"/>
+          <c:dPt>
+            <c:idx val="0"/>
+            <c:invertIfNegative val="0"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:srgbClr val="1F497D"/>
+              </a:solidFill>
+              <a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="1F497D"/>
+                </a:solidFill>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000001-58C8-458C-B72A-FFC35A299FF1}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="1"/>
+            <c:invertIfNegative val="0"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="bg1">
+                  <a:lumMod val="85000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="bg1">
+                    <a:lumMod val="85000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000003-58C8-458C-B72A-FFC35A299FF1}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dLbls>
+            <c:spPr>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:txPr>
+              <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr sz="1800" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                    <a:solidFill>
+                      <a:srgbClr val="1F497D"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:pPr>
+                <a:endParaRPr lang="en-US"/>
+              </a:p>
+            </c:txPr>
+            <c:dLblPos val="outEnd"/>
+            <c:showLegendKey val="0"/>
+            <c:showVal val="1"/>
+            <c:showCatName val="0"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="0"/>
+            <c:showBubbleSize val="0"/>
+            <c:showLeaderLines val="0"/>
+            <c:extLst>
+              <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
+                <c15:showLeaderLines val="1"/>
+                <c15:leaderLines>
+                  <c:spPr>
+                    <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1">
+                          <a:lumMod val="35000"/>
+                          <a:lumOff val="65000"/>
+                        </a:schemeClr>
+                      </a:solidFill>
+                      <a:round/>
+                    </a:ln>
+                    <a:effectLst/>
+                  </c:spPr>
+                </c15:leaderLines>
+              </c:ext>
+            </c:extLst>
+          </c:dLbls>
+          <c:cat>
+            <c:strRef>
+              <c:f>Cancer!$L$71:$L$80</c:f>
+              <c:strCache>
+                <c:ptCount val="10"/>
+                <c:pt idx="0">
+                  <c:v>Cancer^</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>Alcoholic Liver Disease</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>Hypertension</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>Motor Vehicle Traffic Crashes</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>Liver Cirrhosis, Unspecified</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>Poisoning (Not Alcohol)*</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>Suicide</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>Homicide</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>Coronary Heart Disease</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>Alcohol Dependence Syndrome</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Cancer!$M$71:$M$80</c:f>
+              <c:numCache>
+                <c:formatCode>0</c:formatCode>
+                <c:ptCount val="10"/>
+                <c:pt idx="0">
+                  <c:v>844.50400000000002</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>802</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>618.995</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>552.70000000000005</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>498</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>365.45699999999999</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>311.952</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>237.51</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>222.3</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>207</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000004-58C8-458C-B72A-FFC35A299FF1}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:dLbls>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+        </c:dLbls>
+        <c:gapWidth val="30"/>
+        <c:axId val="694066664"/>
+        <c:axId val="694072424"/>
+      </c:barChart>
+      <c:catAx>
+        <c:axId val="694066664"/>
+        <c:scaling>
+          <c:orientation val="maxMin"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="l"/>
+        <c:numFmt formatCode="General" sourceLinked="1"/>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:noFill/>
+          <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+            <a:solidFill>
+              <a:schemeClr val="tx1">
+                <a:lumMod val="15000"/>
+                <a:lumOff val="85000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:round/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="1600" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="1F497D"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="694072424"/>
+        <c:crosses val="autoZero"/>
+        <c:auto val="1"/>
+        <c:lblAlgn val="ctr"/>
+        <c:lblOffset val="100"/>
+        <c:noMultiLvlLbl val="0"/>
+      </c:catAx>
+      <c:valAx>
+        <c:axId val="694072424"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="1"/>
+        <c:axPos val="t"/>
+        <c:numFmt formatCode="0" sourceLinked="1"/>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:crossAx val="694066664"/>
+        <c:crosses val="autoZero"/>
+        <c:crossBetween val="between"/>
+      </c:valAx>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+    </c:plotArea>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
+  </c:chart>
+  <c:spPr>
+    <a:noFill/>
+    <a:ln>
+      <a:noFill/>
+    </a:ln>
+    <a:effectLst/>
+  </c:spPr>
+  <c:txPr>
+    <a:bodyPr/>
+    <a:lstStyle/>
+    <a:p>
+      <a:pPr>
+        <a:defRPr sz="1800">
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:lumMod val="75000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:defRPr>
+      </a:pPr>
+      <a:endParaRPr lang="en-US"/>
+    </a:p>
+  </c:txPr>
+  <c:externalData r:id="rId3">
+    <c:autoUpdate val="0"/>
+  </c:externalData>
+</c:chartSpace>
+</file>
+
+<file path=ppt/charts/chart3.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
+  <c:lang val="en-US"/>
+  <c:roundedCorners val="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <c:chart>
+    <c:autoTitleDeleted val="1"/>
+    <c:plotArea>
+      <c:layout>
+        <c:manualLayout>
+          <c:layoutTarget val="inner"/>
+          <c:xMode val="edge"/>
+          <c:yMode val="edge"/>
+          <c:x val="0.1791726970740723"/>
+          <c:y val="4.6352188880249584E-2"/>
+          <c:w val="0.80205757590251892"/>
+          <c:h val="0.63427905958176889"/>
+        </c:manualLayout>
+      </c:layout>
+      <c:barChart>
+        <c:barDir val="col"/>
+        <c:grouping val="clustered"/>
+        <c:varyColors val="0"/>
+        <c:ser>
+          <c:idx val="0"/>
+          <c:order val="0"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>Cancer!$R$31</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>ind_rate</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:spPr>
+            <a:solidFill>
+              <a:schemeClr val="bg1">
+                <a:lumMod val="85000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:ln>
+              <a:solidFill>
+                <a:schemeClr val="bg1">
+                  <a:lumMod val="85000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:invertIfNegative val="0"/>
+          <c:dPt>
+            <c:idx val="0"/>
+            <c:invertIfNegative val="0"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+              <a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000001-AA0A-4F72-A4DB-93488830DB40}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="7"/>
+            <c:invertIfNegative val="0"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+              <a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000003-AA0A-4F72-A4DB-93488830DB40}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="13"/>
+            <c:invertIfNegative val="0"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+              <a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000005-AA0A-4F72-A4DB-93488830DB40}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dLbls>
+            <c:dLbl>
+              <c:idx val="0"/>
+              <c:numFmt formatCode="#,##0.0" sourceLinked="0"/>
+              <c:spPr>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:effectLst/>
+              </c:spPr>
+              <c:txPr>
+                <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr>
+                    <a:defRPr sz="1600" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                      <a:solidFill>
+                        <a:schemeClr val="bg1"/>
+                      </a:solidFill>
+                      <a:latin typeface="+mn-lt"/>
+                      <a:ea typeface="+mn-ea"/>
+                      <a:cs typeface="+mn-cs"/>
+                    </a:defRPr>
+                  </a:pPr>
+                  <a:endParaRPr lang="en-US"/>
+                </a:p>
+              </c:txPr>
+              <c:dLblPos val="ctr"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="1"/>
+              <c:showCatName val="0"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="0"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000001-AA0A-4F72-A4DB-93488830DB40}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="4"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="-6.256503398808455E-17"/>
+                  <c:y val="1.1763948412755878E-2"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:dLblPos val="outEnd"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="1"/>
+              <c:showCatName val="0"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="0"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000006-AA0A-4F72-A4DB-93488830DB40}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="6"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="6.256503398808455E-17"/>
+                  <c:y val="1.3271312910912295E-3"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:dLblPos val="outEnd"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="1"/>
+              <c:showCatName val="0"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="0"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000007-AA0A-4F72-A4DB-93488830DB40}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="7"/>
+              <c:numFmt formatCode="#,##0.0" sourceLinked="0"/>
+              <c:spPr>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:effectLst/>
+              </c:spPr>
+              <c:txPr>
+                <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr>
+                    <a:defRPr sz="1600" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                      <a:solidFill>
+                        <a:schemeClr val="bg1"/>
+                      </a:solidFill>
+                      <a:latin typeface="+mn-lt"/>
+                      <a:ea typeface="+mn-ea"/>
+                      <a:cs typeface="+mn-cs"/>
+                    </a:defRPr>
+                  </a:pPr>
+                  <a:endParaRPr lang="en-US"/>
+                </a:p>
+              </c:txPr>
+              <c:dLblPos val="ctr"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="1"/>
+              <c:showCatName val="0"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="0"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000003-AA0A-4F72-A4DB-93488830DB40}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="9"/>
+              <c:delete val="1"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000008-AA0A-4F72-A4DB-93488830DB40}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="11"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="0"/>
+                  <c:y val="-3.2807344959897553E-3"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:dLblPos val="outEnd"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="1"/>
+              <c:showCatName val="0"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="0"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000009-AA0A-4F72-A4DB-93488830DB40}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="13"/>
+              <c:numFmt formatCode="#,##0.0" sourceLinked="0"/>
+              <c:spPr>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:effectLst/>
+              </c:spPr>
+              <c:txPr>
+                <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr>
+                    <a:defRPr sz="1600" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                      <a:solidFill>
+                        <a:schemeClr val="bg1"/>
+                      </a:solidFill>
+                      <a:latin typeface="+mn-lt"/>
+                      <a:ea typeface="+mn-ea"/>
+                      <a:cs typeface="+mn-cs"/>
+                    </a:defRPr>
+                  </a:pPr>
+                  <a:endParaRPr lang="en-US"/>
+                </a:p>
+              </c:txPr>
+              <c:dLblPos val="ctr"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="1"/>
+              <c:showCatName val="0"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="0"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000005-AA0A-4F72-A4DB-93488830DB40}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:numFmt formatCode="#,##0.0" sourceLinked="0"/>
+            <c:spPr>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:txPr>
+              <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr sz="1600" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                    <a:solidFill>
+                      <a:schemeClr val="tx2"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:pPr>
+                <a:endParaRPr lang="en-US"/>
+              </a:p>
+            </c:txPr>
+            <c:dLblPos val="ctr"/>
+            <c:showLegendKey val="0"/>
+            <c:showVal val="1"/>
+            <c:showCatName val="0"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="0"/>
+            <c:showBubbleSize val="0"/>
+            <c:showLeaderLines val="0"/>
+            <c:extLst>
+              <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
+                <c15:showLeaderLines val="1"/>
+                <c15:leaderLines>
+                  <c:spPr>
+                    <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1">
+                          <a:lumMod val="35000"/>
+                          <a:lumOff val="65000"/>
+                        </a:schemeClr>
+                      </a:solidFill>
+                      <a:round/>
+                    </a:ln>
+                    <a:effectLst/>
+                  </c:spPr>
+                </c15:leaderLines>
+              </c:ext>
+            </c:extLst>
+          </c:dLbls>
+          <c:cat>
+            <c:strRef>
+              <c:f>Cancer!$Q$32:$Q$45</c:f>
+              <c:strCache>
+                <c:ptCount val="14"/>
+                <c:pt idx="0">
+                  <c:v>Male</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>Female</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>American Indian*</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>Asian*</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>Black*</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>Hispanic</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>White*</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>&lt;21</c:v>
+                </c:pt>
+                <c:pt idx="10">
+                  <c:v>21-34</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>35-49</c:v>
+                </c:pt>
+                <c:pt idx="12">
+                  <c:v>50-64</c:v>
+                </c:pt>
+                <c:pt idx="13">
+                  <c:v>65+</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Cancer!$R$32:$R$45</c:f>
+              <c:numCache>
+                <c:formatCode>0.000</c:formatCode>
+                <c:ptCount val="14"/>
+                <c:pt idx="0">
+                  <c:v>11.431013414625962</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>3.6134805358102482</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>6.8800321550976511</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>2.610856987697642</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>7.3135625135187743</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>1.3181163392548061</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>9.102555097010006</c:v>
+                </c:pt>
+                <c:pt idx="10">
+                  <c:v>0.21844766718743266</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>1.6998963458553762</c:v>
+                </c:pt>
+                <c:pt idx="12">
+                  <c:v>10.62980840302812</c:v>
+                </c:pt>
+                <c:pt idx="13">
+                  <c:v>29.220027783935983</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{0000000A-AA0A-4F72-A4DB-93488830DB40}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:dLbls>
+          <c:dLblPos val="outEnd"/>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="1"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+        </c:dLbls>
+        <c:gapWidth val="15"/>
+        <c:overlap val="-27"/>
+        <c:axId val="1459293120"/>
+        <c:axId val="1459295640"/>
+      </c:barChart>
+      <c:catAx>
+        <c:axId val="1459293120"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="b"/>
+        <c:numFmt formatCode="General" sourceLinked="1"/>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:noFill/>
+          <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+            <a:solidFill>
+              <a:schemeClr val="tx1">
+                <a:lumMod val="15000"/>
+                <a:lumOff val="85000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:round/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="-2100000" spcFirstLastPara="1" vertOverflow="ellipsis" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="1600" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="1459295640"/>
+        <c:crosses val="autoZero"/>
+        <c:auto val="1"/>
+        <c:lblAlgn val="ctr"/>
+        <c:lblOffset val="100"/>
+        <c:noMultiLvlLbl val="0"/>
+      </c:catAx>
+      <c:valAx>
+        <c:axId val="1459295640"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="l"/>
+        <c:title>
+          <c:tx>
+            <c:rich>
+              <a:bodyPr rot="-5400000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr sz="1600" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                    <a:solidFill>
+                      <a:schemeClr val="tx2"/>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US"/>
+                  <a:t>Alcohol-attributable cancer death </a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US"/>
+                  <a:t>rate per 100,000 NC residents</a:t>
+                </a:r>
+              </a:p>
+            </c:rich>
+          </c:tx>
+          <c:layout>
+            <c:manualLayout>
+              <c:xMode val="edge"/>
+              <c:yMode val="edge"/>
+              <c:x val="2.5068330275023663E-2"/>
+              <c:y val="2.9115296613262603E-2"/>
+            </c:manualLayout>
+          </c:layout>
+          <c:overlay val="0"/>
+          <c:spPr>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:txPr>
+            <a:bodyPr rot="-5400000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr>
+                <a:defRPr sz="1600" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx2"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:defRPr>
+              </a:pPr>
+              <a:endParaRPr lang="en-US"/>
+            </a:p>
+          </c:txPr>
+        </c:title>
+        <c:numFmt formatCode="0.0" sourceLinked="0"/>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="1600" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="1459293120"/>
+        <c:crosses val="autoZero"/>
+        <c:crossBetween val="between"/>
+      </c:valAx>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+    </c:plotArea>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
+  </c:chart>
+  <c:spPr>
+    <a:noFill/>
+    <a:ln>
+      <a:noFill/>
+    </a:ln>
+    <a:effectLst/>
+  </c:spPr>
+  <c:txPr>
+    <a:bodyPr/>
+    <a:lstStyle/>
+    <a:p>
+      <a:pPr>
+        <a:defRPr sz="1600">
+          <a:solidFill>
+            <a:schemeClr val="tx2"/>
+          </a:solidFill>
+        </a:defRPr>
+      </a:pPr>
+      <a:endParaRPr lang="en-US"/>
+    </a:p>
+  </c:txPr>
+  <c:externalData r:id="rId3">
+    <c:autoUpdate val="0"/>
+  </c:externalData>
+</c:chartSpace>
+</file>
+
+<file path=ppt/charts/colors1.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="10">
+  <a:schemeClr val="accent1"/>
+  <a:schemeClr val="accent2"/>
+  <a:schemeClr val="accent3"/>
+  <a:schemeClr val="accent4"/>
+  <a:schemeClr val="accent5"/>
+  <a:schemeClr val="accent6"/>
+  <cs:variation/>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+    <a:lumOff val="20000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+    <a:lumOff val="40000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+    <a:lumOff val="30000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+    <a:lumOff val="50000"/>
+  </cs:variation>
+</cs:colorStyle>
+</file>
+
+<file path=ppt/charts/colors2.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="10">
+  <a:schemeClr val="accent1"/>
+  <a:schemeClr val="accent2"/>
+  <a:schemeClr val="accent3"/>
+  <a:schemeClr val="accent4"/>
+  <a:schemeClr val="accent5"/>
+  <a:schemeClr val="accent6"/>
+  <cs:variation/>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+    <a:lumOff val="20000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+    <a:lumOff val="40000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+    <a:lumOff val="30000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+    <a:lumOff val="50000"/>
+  </cs:variation>
+</cs:colorStyle>
+</file>
+
+<file path=ppt/charts/colors3.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="10">
+  <a:schemeClr val="accent1"/>
+  <a:schemeClr val="accent2"/>
+  <a:schemeClr val="accent3"/>
+  <a:schemeClr val="accent4"/>
+  <a:schemeClr val="accent5"/>
+  <a:schemeClr val="accent6"/>
+  <cs:variation/>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+    <a:lumOff val="20000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+    <a:lumOff val="40000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+    <a:lumOff val="30000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+    <a:lumOff val="50000"/>
+  </cs:variation>
+</cs:colorStyle>
+</file>
+
+<file path=ppt/charts/style1.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="227">
+  <cs:axisTitle>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1000" kern="1200"/>
+  </cs:axisTitle>
+  <cs:categoryAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:categoryAxis>
+  <cs:chartArea mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="bg1"/>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="1000" kern="1200"/>
+  </cs:chartArea>
+  <cs:dataLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:dataLabel>
+  <cs:dataLabelCallout>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1"/>
+      </a:solidFill>
+      <a:ln>
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="25000"/>
+            <a:lumOff val="75000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+    <cs:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="36576" tIns="18288" rIns="36576" bIns="18288" anchor="ctr" anchorCtr="1">
+      <a:spAutoFit/>
+    </cs:bodyPr>
+  </cs:dataLabelCallout>
+  <cs:dataPoint>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="phClr"/>
+      </a:solidFill>
+    </cs:spPr>
+  </cs:dataPoint>
+  <cs:dataPoint3D>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="phClr"/>
+      </a:solidFill>
+    </cs:spPr>
+  </cs:dataPoint3D>
+  <cs:dataPointLine>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="1"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="28575" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointLine>
+  <cs:dataPointMarker>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="phClr"/>
+      </a:solidFill>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointMarker>
+  <cs:dataPointMarkerLayout symbol="circle" size="5"/>
+  <cs:dataPointWireframe>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="1"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointWireframe>
+  <cs:dataTable>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:dataTable>
+  <cs:downBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="dk1">
+          <a:lumMod val="65000"/>
+          <a:lumOff val="35000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:downBar>
+  <cs:dropLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dropLine>
+  <cs:errorBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:errorBar>
+  <cs:floor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln>
+        <a:noFill/>
+      </a:ln>
+    </cs:spPr>
+  </cs:floor>
+  <cs:gridlineMajor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMajor>
+  <cs:gridlineMinor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="5000"/>
+            <a:lumOff val="95000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMinor>
+  <cs:hiLoLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="75000"/>
+            <a:lumOff val="25000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:hiLoLine>
+  <cs:leaderLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:leaderLine>
+  <cs:legend>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:legend>
+  <cs:plotArea mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:plotArea>
+  <cs:plotArea3D mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:plotArea3D>
+  <cs:seriesAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:seriesAxis>
+  <cs:seriesLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:seriesLine>
+  <cs:title>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1400" b="0" kern="1200" spc="0" baseline="0"/>
+  </cs:title>
+  <cs:trendline>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="19050" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:prstDash val="sysDot"/>
+      </a:ln>
+    </cs:spPr>
+  </cs:trendline>
+  <cs:trendlineLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:trendlineLabel>
+  <cs:upBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1"/>
+      </a:solidFill>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:upBar>
+  <cs:valueAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:valueAxis>
+  <cs:wall>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln>
+        <a:noFill/>
+      </a:ln>
+    </cs:spPr>
+  </cs:wall>
+</cs:chartStyle>
+</file>
+
+<file path=ppt/charts/style2.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="216">
+  <cs:axisTitle>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1000" kern="1200"/>
+  </cs:axisTitle>
+  <cs:categoryAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:categoryAxis>
+  <cs:chartArea mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="bg1"/>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="1000" kern="1200"/>
+  </cs:chartArea>
+  <cs:dataLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:dataLabel>
+  <cs:dataLabelCallout>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1"/>
+      </a:solidFill>
+      <a:ln>
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="25000"/>
+            <a:lumOff val="75000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+    <cs:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="36576" tIns="18288" rIns="36576" bIns="18288" anchor="ctr" anchorCtr="1">
+      <a:spAutoFit/>
+    </cs:bodyPr>
+  </cs:dataLabelCallout>
+  <cs:dataPoint>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:dataPoint>
+  <cs:dataPoint3D>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:dataPoint3D>
+  <cs:dataPointLine>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="1"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="28575" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointLine>
+  <cs:dataPointMarker>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointMarker>
+  <cs:dataPointMarkerLayout symbol="circle" size="5"/>
+  <cs:dataPointWireframe>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="1"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointWireframe>
+  <cs:dataTable>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:dataTable>
+  <cs:downBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="dk1">
+          <a:lumMod val="75000"/>
+          <a:lumOff val="25000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:downBar>
+  <cs:dropLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dropLine>
+  <cs:errorBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:errorBar>
+  <cs:floor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln>
+        <a:noFill/>
+      </a:ln>
+    </cs:spPr>
+  </cs:floor>
+  <cs:gridlineMajor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMajor>
+  <cs:gridlineMinor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="5000"/>
+            <a:lumOff val="95000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMinor>
+  <cs:hiLoLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="50000"/>
+            <a:lumOff val="50000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:hiLoLine>
+  <cs:leaderLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:leaderLine>
+  <cs:legend>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:legend>
+  <cs:plotArea mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:plotArea>
+  <cs:plotArea3D mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:plotArea3D>
+  <cs:seriesAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:seriesAxis>
+  <cs:seriesLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:seriesLine>
+  <cs:title>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1400" b="0" kern="1200" spc="0" baseline="0"/>
+  </cs:title>
+  <cs:trendline>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="19050" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:prstDash val="sysDot"/>
+      </a:ln>
+    </cs:spPr>
+  </cs:trendline>
+  <cs:trendlineLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:trendlineLabel>
+  <cs:upBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1"/>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:upBar>
+  <cs:valueAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:valueAxis>
+  <cs:wall>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln>
+        <a:noFill/>
+      </a:ln>
+    </cs:spPr>
+  </cs:wall>
+</cs:chartStyle>
+</file>
+
+<file path=ppt/charts/style3.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="201">
+  <cs:axisTitle>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1000" kern="1200"/>
+  </cs:axisTitle>
+  <cs:categoryAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:categoryAxis>
+  <cs:chartArea mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="bg1"/>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="1000" kern="1200"/>
+  </cs:chartArea>
+  <cs:dataLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:dataLabel>
+  <cs:dataLabelCallout>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1"/>
+      </a:solidFill>
+      <a:ln>
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="25000"/>
+            <a:lumOff val="75000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+    <cs:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="36576" tIns="18288" rIns="36576" bIns="18288" anchor="ctr" anchorCtr="1">
+      <a:spAutoFit/>
+    </cs:bodyPr>
+  </cs:dataLabelCallout>
+  <cs:dataPoint>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:dataPoint>
+  <cs:dataPoint3D>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:dataPoint3D>
+  <cs:dataPointLine>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="1"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="28575" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointLine>
+  <cs:dataPointMarker>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointMarker>
+  <cs:dataPointMarkerLayout symbol="circle" size="5"/>
+  <cs:dataPointWireframe>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="1"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointWireframe>
+  <cs:dataTable>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:dataTable>
+  <cs:downBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="dk1">
+          <a:lumMod val="65000"/>
+          <a:lumOff val="35000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:downBar>
+  <cs:dropLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dropLine>
+  <cs:errorBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:errorBar>
+  <cs:floor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln>
+        <a:noFill/>
+      </a:ln>
+    </cs:spPr>
+  </cs:floor>
+  <cs:gridlineMajor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMajor>
+  <cs:gridlineMinor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="5000"/>
+            <a:lumOff val="95000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMinor>
+  <cs:hiLoLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="75000"/>
+            <a:lumOff val="25000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:hiLoLine>
+  <cs:leaderLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:leaderLine>
+  <cs:legend>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:legend>
+  <cs:plotArea mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:plotArea>
+  <cs:plotArea3D mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:plotArea3D>
+  <cs:seriesAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:seriesAxis>
+  <cs:seriesLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:seriesLine>
+  <cs:title>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1400" b="0" kern="1200" spc="0" baseline="0"/>
+  </cs:title>
+  <cs:trendline>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="19050" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:prstDash val="sysDot"/>
+      </a:ln>
+    </cs:spPr>
+  </cs:trendline>
+  <cs:trendlineLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:trendlineLabel>
+  <cs:upBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1"/>
+      </a:solidFill>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:upBar>
+  <cs:valueAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:valueAxis>
+  <cs:wall>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln>
+        <a:noFill/>
+      </a:ln>
+    </cs:spPr>
+  </cs:wall>
+</cs:chartStyle>
+</file>
+
+<file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme4.xml"/></Relationships>
+</file>
+
+<file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgRef idx="1001">
+        <a:schemeClr val="bg1"/>
+      </p:bgRef>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Header Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="hdr" sz="quarter"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1" y="0"/>
+            <a:ext cx="3038475" cy="466578"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91768" tIns="45884" rIns="91768" bIns="45884" rtlCol="0"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Date Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="quarter" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3970339" y="0"/>
+            <a:ext cx="3038475" cy="466578"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91768" tIns="45884" rIns="91768" bIns="45884" rtlCol="0"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{A9B734D9-FBB7-4B85-86A2-24E15EDE55E0}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>4/8/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Footer Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1" y="8829823"/>
+            <a:ext cx="3038475" cy="466578"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91768" tIns="45884" rIns="91768" bIns="45884" rtlCol="0" anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3970339" y="8829823"/>
+            <a:ext cx="3038475" cy="466578"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91768" tIns="45884" rIns="91768" bIns="45884" rtlCol="0" anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{41803F26-4061-4820-A8A7-DA9F5475917E}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="814075043"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+</p:handoutMaster>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="3038475" cy="466725"/>
+            <a:ext cx="3037840" cy="466435"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:bodyPr vert="horz" lIns="93164" tIns="46581" rIns="93164" bIns="46581" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3970338" y="0"/>
-            <a:ext cx="3038475" cy="466725"/>
+            <a:off x="3970939" y="0"/>
+            <a:ext cx="3037840" cy="466435"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:bodyPr vert="horz" lIns="93164" tIns="46581" rIns="93164" bIns="46581" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{9DBD777D-FD94-4B69-B927-84E6E4036951}" type="datetimeFigureOut">
+            <a:fld id="{E3FD6F98-055A-4837-90F2-8E5F6821A1BB}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>8/22/2025</a:t>
+              <a:t>4/8/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1414463" y="1162050"/>
             <a:ext cx="4181475" cy="3136900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
             <a:solidFill>
               <a:prstClr val="black"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:bodyPr vert="horz" lIns="93164" tIns="46581" rIns="93164" bIns="46581" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Notes Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="701675" y="4473575"/>
-            <a:ext cx="5607050" cy="3660775"/>
+            <a:off x="701040" y="4473894"/>
+            <a:ext cx="5608320" cy="3660458"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:bodyPr vert="horz" lIns="93164" tIns="46581" rIns="93164" bIns="46581" rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="8829675"/>
-            <a:ext cx="3038475" cy="466725"/>
+            <a:off x="0" y="8829969"/>
+            <a:ext cx="3037840" cy="466434"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
+          <a:bodyPr vert="horz" lIns="93164" tIns="46581" rIns="93164" bIns="46581" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3970338" y="8829675"/>
-            <a:ext cx="3038475" cy="466725"/>
+            <a:off x="3970939" y="8829969"/>
+            <a:ext cx="3037840" cy="466434"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
+          <a:bodyPr vert="horz" lIns="93164" tIns="46581" rIns="93164" bIns="46581" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{C0C60C60-3E92-467F-BBEB-BE091C6E25E8}" type="slidenum">
+            <a:fld id="{DBCC7D24-0DC9-4E9C-89C0-35D79A09D337}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1637575082"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2864617600"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:notesStyle>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
@@ -607,173 +4541,230 @@
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://injuryfreenc.dph.ncdhhs.gov/DataSurveillance/DataRequestPolicy.htm" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="SubstanceUseData@dhhs.nc.gov" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nccd.cdc.gov/DPH_ARDI/default/default.aspx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/38514233/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dph.ncdhhs.gov/programs/chronic-disease-and-injury/injury-and-violence-prevention-branch/north-carolina-alcohol-use-and-related-harms-prevention" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dph.ncdhhs.gov/programs/chronic-disease-and-injury/injury-and-violence-prevention-branch/north-carolina-alcohol-use-and-related-harms-prevention/data" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nccd.cdc.gov/DPH_ARDI/default/default.aspx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dph.ncdhhs.gov/programs/chronic-disease-and-injury/injury-and-violence-prevention-branch/north-carolina-alcohol-use-and-related-harms-prevention" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dph.ncdhhs.gov/programs/chronic-disease-and-injury/injury-and-violence-prevention-branch/north-carolina-alcohol-use-and-related-harms-prevention/data" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nccd.cdc.gov/DPH_ARDI/default/default.aspx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/38514233/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dph.ncdhhs.gov/programs/chronic-disease-and-injury/injury-and-violence-prevention-branch/north-carolina-alcohol-use-and-related-harms-prevention" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dph.ncdhhs.gov/programs/chronic-disease-and-injury/injury-and-violence-prevention-branch/north-carolina-alcohol-use-and-related-harms-prevention/data" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nccd.cdc.gov/DPH_ARDI/default/default.aspx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dph.ncdhhs.gov/programs/chronic-disease-and-injury/injury-and-violence-prevention-branch/north-carolina-alcohol-use-and-related-harms-prevention" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dph.ncdhhs.gov/programs/chronic-disease-and-injury/injury-and-violence-prevention-branch/north-carolina-alcohol-use-and-related-harms-prevention/data" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nccd.cdc.gov/DPH_ARDI/default/default.aspx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dph.ncdhhs.gov/programs/chronic-disease-and-injury/injury-and-violence-prevention-branch/north-carolina-alcohol-use-and-related-harms-prevention" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dph.ncdhhs.gov/programs/chronic-disease-and-injury/injury-and-violence-prevention-branch/north-carolina-alcohol-use-and-related-harms-prevention/data" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dph.ncdhhs.gov/reducing-excessive-alcohol-use-build-healthier-north-carolina-communities/open" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nccd.cdc.gov/DPH_ARDI/default/default.aspx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dph.ncdhhs.gov/programs/chronic-disease-and-injury/injury-and-violence-prevention-branch/north-carolina-alcohol-use-and-related-harms-prevention" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dph.ncdhhs.gov/programs/chronic-disease-and-injury/injury-and-violence-prevention-branch/north-carolina-alcohol-use-and-related-harms-prevention/data" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dph.ncdhhs.gov/chronic-disease-and-injury/injury-and-violence-prevention/understanding-link-between-alcohol-and-cancer-build-healthier-north-carolina-communities/open" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dph.ncdhhs.gov/reducing-excessive-alcohol-use-build-healthier-north-carolina-communities/open" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dph.ncdhhs.gov/programs/chronic-disease-and-injury/cancer-prevention-and-control-branch" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/cancer/risk-factors/alcohol.html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dph.ncdhhs.gov/chronic-disease-and-injury/cancer-prevention-and-control/nc-cancer-plan-2020-2025/open" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dph.ncdhhs.gov/chronic-disease-and-injury/injury-and-violence-prevention/understanding-link-between-alcohol-and-cancer-build-healthier-north-carolina-communities/open" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dph.ncdhhs.gov/programs/chronic-disease-and-injury/injury-and-violence-prevention-branch/north-carolina-alcohol-use-and-related-harms-prevention/data" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://outlook.office365.com/owa/calendar/IVPBDataSupport@ncconnect.onmicrosoft.com/bookings/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="SubstanceUseData@dhhs.nc.gov" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dph.ncdhhs.gov/programs/chronic-disease-and-injury/injury-and-violence-prevention-branch/north-carolina-alcohol-use-and-related-harms-prevention" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dph.ncdhhs.gov/programs/chronic-disease-and-injury/cancer-prevention-and-control-branch" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/cancer/risk-factors/alcohol.html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dph.ncdhhs.gov/chronic-disease-and-injury/cancer-prevention-and-control/nc-cancer-plan-2025-2030/open" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dph.ncdhhs.gov/programs/chronic-disease-and-injury/injury-and-violence-prevention-branch/north-carolina-alcohol-use-and-related-harms-prevention/data" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://outlook.office365.com/owa/calendar/IVPBDataSupport@ncconnect.onmicrosoft.com/bookings/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="SubstanceUseData@dhhs.nc.gov" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dph.ncdhhs.gov/programs/chronic-disease-and-injury/injury-and-violence-prevention-branch/north-carolina-alcohol-use-and-related-harms-prevention" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="SubstanceUseData@dhhs.nc.gov" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rethinkingdrinking.niaaa.nih.gov/tools/calculators/drink-size-calculator" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dietaryguidelines.gov/sites/default/files/2021-03/Dietary_Guidelines_for_Americans-2020-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1Dy0NSyvhDyrB0zMU5tZB3ReouSUi4ulH/view" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hhs.gov/sites/default/files/oash-alcohol-cancer-risk.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="Shape 86"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvPr id="87" name="Google Shape;87;p1:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1427163" y="1154113"/>
+            <a:ext cx="4156075" cy="3116262"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
-          <p:cNvSpPr>
+          <p:cNvPr id="88" name="Google Shape;88;p1:notes"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="701040" y="4444868"/>
+            <a:ext cx="5608320" cy="3636705"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="93150" tIns="46575" rIns="93150" bIns="46575" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Speaker’s Notes: This slide set was created to provide basic data trends and public health surveillance around alcohol and cancer in North Carolina. This presentation is not intended to cover all data related to alcohol-attributable cancer harms. It includes information on statewide alcohol-attributable cancer deaths and key prevention strategies for alcohol use and alcohol-attributable cancer harms. </a:t>
+              <a:t>Speaker’s notes: This slide set was created to provide basic data trends and public health surveillance around alcohol and cancer in North Carolina. This presentation is not intended to cover all data related to alcohol-attributable cancer harms. It includes information on statewide alcohol-attributable cancer deaths and key prevention strategies for alcohol use and alcohol-attributable cancer harms. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
@@ -849,203 +4840,359 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Please read both the speaking and technical notes to ensure the data are presented in a consistent manner. </a:t>
             </a:r>
           </a:p>
-          <a:p>
-[...1 lines deleted...]
-          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
-          <p:cNvSpPr>
+          <p:cNvPr id="89" name="Google Shape;89;p1:notes"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="5"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3970939" y="8772677"/>
+            <a:ext cx="3037840" cy="463407"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="93150" tIns="46575" rIns="93150" bIns="46575" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{C0C60C60-3E92-467F-BBEB-BE091C6E25E8}" type="slidenum">
-              <a:rPr lang="en-US" smtClean="0"/>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
               <a:t>1</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1AC45268-B088-9D86-8BF2-D5087E1FBF74}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9FDE10D5-8FCD-8015-0F6D-D9A243546063}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{724777C0-BB97-1083-948F-4F7203AA9F23}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" dirty="0">
+              <a:rPr lang="en-US" sz="2800" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Speaker’s Notes: </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="1200" dirty="0">
+              <a:t>Speaker’s notes: When alcohol is consumed, it increases the risk of cancer in several ways. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Alcohol use increases the risk of developing several types of cancer, including breast and colon cancers. Some research shows that a few cancers are dependent on high levels of alcohol use (i.e., stomach, pancreatic, prostate). </a:t>
-[...4 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:t>3. Alcohol increases hormone levels (e.g., estrogen). Increased hormone levels can increase the risk of certain cancers, such as breast cancer.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>4. Alcohol makes it easier for cells to absorb other cancer-causing chemicals. For example, alcohol increases the absorption of carcinogens from tobacco if you use both substances. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE5FB0E7-EA5C-CA5B-B1F3-0FB188795A02}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{C0C60C60-3E92-467F-BBEB-BE091C6E25E8}" type="slidenum">
+            <a:fld id="{DBCC7D24-0DC9-4E9C-89C0-35D79A09D337}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>10</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="83793951"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1768905373"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -1073,345 +5220,97 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-[...48 lines deleted...]
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Alcohol-attributable cancer deaths include deaths from breast (female only), colorectal, esophageal, laryngeal, liver, pancreatic, prostate (male only), stomach, and oral cavity and pharyngeal cancers. Alcohol-attributable deaths due to cancer are based on any alcohol use due to evidence that shows cancer is linked even to low levels of alcohol use. </a:t>
-[...18 lines deleted...]
-              <a:rPr lang="en-US" sz="1200" kern="100" dirty="0">
+              <a:t>Speaker’s notes: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Alcohol-attributable deaths include deaths from 58 acute and chronic causes of death due to excessive use of alcohol. However, estimates calculated for cancer causes of death are based on any alcohol use. The Alcohol-Related Disease Impact (ARDI) methodology is used to calculate estimates over a specified period. The methodology is not set up to examine trends over time due to year-to-year variations in these estimates that may not be due to alcohol use. All estimates are currently based on alcohol use patterns of 2020-2021. All death estimates are directly related to alcohol, but estimates are calculated with either direct or indirect alcohol-attributable fractions (AAFs). AAFs are used to express the extent to which alcohol use contributes to a health outcome. Direct AAFs are based on scientific studies that have directly measured the relationship between excessive alcohol use and a given health outcome. Indirect AAFs use pooled risk estimates obtained from meta-analyses on the relationship between alcohol and various causes as well as data on the prevalence of alcohol use at specific levels. All AAFs, except the AAF for motor vehicle crashes, are national, not state specific. For more information on the ARDI methodology, please visit </a:t>
-[...186 lines deleted...]
-          <a:p>
+              <a:t>Alcohol use increases the risk of developing several types of cancer, including breast and colon cancers. Some research shows that a few cancers are dependent on high levels of alcohol use (i.e., stomach, pancreatic, prostate). </a:t>
+            </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{C0C60C60-3E92-467F-BBEB-BE091C6E25E8}" type="slidenum">
+            <a:fld id="{DBCC7D24-0DC9-4E9C-89C0-35D79A09D337}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>11</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="771583167"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="200595965"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -1421,242 +5320,363 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...7 lines deleted...]
-          <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Technical Notes: </a:t>
-[...57 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:t>Speaker’s notes: In 2024, more than 840 North Carolinians died from an alcohol-attributable cancer. Most of these deaths could have been prevented if all adults followed the 2020-2025 Dietary Guidelines for Americans for alcohol use. The 2020-2025 Dietary Guidelines for Americans recommended that adults of legal age can choose not to drink, or to limit intake to 2 drinks or less in a day for men and 1 drink or less in a day for women. Even more deaths could have been prevented by not drinking alcohol at all. </a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
-            <a:r>
-              <a:rPr lang="en-US" sz="600" kern="100" dirty="0">
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Technical Notes: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="1200" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Alcohol-attributable cancer deaths include deaths from breast (female only), colorectal, esophageal, laryngeal, liver, pancreatic, prostate (male only), stomach, and oral cavity and pharyngeal cancers. Alcohol-attributable deaths due to cancer are based on any alcohol use due to evidence that shows cancer is linked even to low levels of alcohol use. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0">
+              <a:latin typeface="+mn-lt"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>The North Carolina Division of Public Health Alcohol Data Dashboard (</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="800" u="sng" kern="100" dirty="0">
+              <a:t>Alcohol-attributable deaths include deaths from 58 acute and chronic causes of death due to excessive use of alcohol. However, estimates calculated for cancer causes of death are based on any alcohol use. The Alcohol-Related Disease Impact (ARDI) methodology is used to calculate estimates over a specified period. The methodology is not set up to examine trends over time due to year-to-year variations in these estimates that may not be due to alcohol use. All estimates are currently based on alcohol use patterns of 2020-2021. All death estimates are directly related to alcohol, but estimates are calculated with either direct or indirect alcohol-attributable fractions (AAFs). AAFs are used to express the extent to which alcohol use contributes to a health outcome. Direct AAFs are based on scientific studies that have directly measured the relationship between excessive alcohol use and a given health outcome. Indirect AAFs use pooled risk estimates obtained from meta-analyses on the relationship between alcohol and various causes as well as data on the prevalence of alcohol use at specific levels. All AAFs, except the AAF for motor vehicle crashes, are national, not state specific. For more information on the ARDI methodology, please visit </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" u="sng" kern="100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="467886"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>https://nccd.cdc.gov/DPH_ARDI/default/default.aspx</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>The NC Division of Public Health Alcohol Data Dashboard (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" u="sng" kern="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="467886"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId4"/>
               </a:rPr>
               <a:t>https://www.dph.ncdhhs.gov/programs/chronic-disease-and-injury/injury-and-violence-prevention-branch/north-carolina-alcohol-use-and-related-harms-prevention/data</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="600" kern="100" dirty="0">
+              <a:rPr lang="en-US" sz="1000" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>) and Prevention Webpage (</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="800" u="sng" kern="100" dirty="0">
+              <a:rPr lang="en-US" sz="1800" u="sng" kern="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="467886"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId5"/>
               </a:rPr>
               <a:t>https://www.dph.ncdhhs.gov/programs/chronic-disease-and-injury/injury-and-violence-prevention-branch/north-carolina-alcohol-use-and-related-harms-prevention</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="600" kern="100" dirty="0">
+              <a:rPr lang="en-US" sz="1000" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>) share state and county level estimates of acute, chronic, and total alcohol-attributable deaths as well as strategies to reduce excessive alcohol use and its related harms.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1000" kern="100" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Esser et. al. estimated that most alcohol-attributable cancer deaths could have been prevented if adults who drank in excess of the Dietary Guidelines had instead followed the guidelines. For more information, please visit </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" u="sng" kern="100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="467886"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:hlinkClick r:id="rId6"/>
+              </a:rPr>
+              <a:t>https://pubmed.ncbi.nlm.nih.gov/38514233/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" u="sng" kern="100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="467886"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{C0C60C60-3E92-467F-BBEB-BE091C6E25E8}" type="slidenum">
+            <a:fld id="{9F69D737-021B-4A52-8C8E-4919D3451CED}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>12</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3642100818"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="79583974"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -1668,60 +5688,51 @@
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Speaker’s Notes: Cancer is a leading cause of alcohol-attributable death among NC residents in 2023. Alcohol-attributable cancer deaths include deaths from breast (female only), colorectal, esophageal, laryngeal, liver, pancreatic, prostate (male only), stomach, oral cavity, and pharyngeal cancers. </a:t>
-[...8 lines deleted...]
-              <a:t>811 alcohol-attributable deaths in 2023 were due to cancers. Deaths due to alcohol-attributable cancers were 14% of all alcohol-attributable deaths in 2023. </a:t>
+              <a:t>Speaker’s notes: Using CDC’s Alcohol-Related Disease Impact (ARDI) methodology, the alcohol-attributable cancer death rate was 7.7 deaths per 100,000 population in 2024, an estimated 845 deaths. Alcohol-attributable death rates have increased slightly, with a 9% increase since the 2015 death rate of 7.0 deaths per 100,000 population, an estimated 701 deaths. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
@@ -1782,135 +5793,135 @@
               <a:t>. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="600" kern="100" dirty="0">
+              <a:rPr lang="en-US" sz="800" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>The North Carolina Division of Public Health Alcohol Data Dashboard (</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="800" u="sng" kern="100" dirty="0">
+              <a:t>The NC Division of Public Health Alcohol Data Dashboard (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" u="sng" kern="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="467886"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId4"/>
               </a:rPr>
               <a:t>https://www.dph.ncdhhs.gov/programs/chronic-disease-and-injury/injury-and-violence-prevention-branch/north-carolina-alcohol-use-and-related-harms-prevention/data</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="600" kern="100" dirty="0">
+              <a:rPr lang="en-US" sz="800" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>) and Prevention Webpage (</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="800" u="sng" kern="100" dirty="0">
+              <a:rPr lang="en-US" sz="1000" u="sng" kern="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="467886"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId5"/>
               </a:rPr>
               <a:t>https://www.dph.ncdhhs.gov/programs/chronic-disease-and-injury/injury-and-violence-prevention-branch/north-carolina-alcohol-use-and-related-harms-prevention</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="600" kern="100" dirty="0">
+              <a:rPr lang="en-US" sz="800" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>) share state and county level estimates of acute, chronic, and total alcohol-attributable deaths as well as strategies to reduce excessive alcohol use and its related harms.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="5"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{C0C60C60-3E92-467F-BBEB-BE091C6E25E8}" type="slidenum">
+            <a:fld id="{DBCC7D24-0DC9-4E9C-89C0-35D79A09D337}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>13</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="336103916"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3226627362"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -1920,210 +5931,173 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Speaker’s notes: Cancer is the leading cause of alcohol-attributable death among NC residents in 2024. Alcohol-attributable cancer deaths include deaths from breast (female only), colorectal, esophageal, laryngeal, liver, pancreatic, prostate (male only), stomach, oral cavity, and pharyngeal cancers. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>845 alcohol-attributable deaths in 2024 were due to cancers. Deaths due to alcohol-attributable cancers were 15% of all alcohol-attributable deaths in 2024. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Speaker’s Notes: Looking at the most recent five years of available data (2019-2023), we can analyze descriptive trends within these alcohol-attributable cancer deaths. Males have a higher rate of alcohol-attributable cancer deaths, at 11.3 per 100,000 population, compared with females at a little under a third of that. Rates of alcohol-attributable cancer death increased by age group. </a:t>
-[...5 lines deleted...]
-                </a:solidFill>
+              <a:t>Technical Notes: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="1200" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Alcohol-attributable cancer deaths include deaths from breast (female only), colorectal, esophageal, laryngeal, liver, pancreatic, prostate (male only), stomach, and oral cavity and pharyngeal cancers. Alcohol-attributable deaths due to cancer are based on any alcohol use due to evidence that shows cancer is linked even to low levels of alcohol use. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0">
+              <a:latin typeface="+mn-lt"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" kern="100" dirty="0">
                 <a:effectLst/>
-                <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-                <a:cs typeface="+mn-cs"/>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Even though the percent of older adults who report drinking is low, the rates of alcohol-related cancer death are high among this group. This is because the Alcohol-Related Disease Impact (ARDI) methodology considers both chronic and acute causes of death that are attributable to alcohol.  All cancer types are considered chronic causes of death that are attributable to alcohol use. White non-Hispanic (NH) residents have a higher rate of alcohol attributable death, at 8.9 per 100,000 population, with the next highest group being Black NH residents at 7.2 per 100,000 population. </a:t>
-            </a:r>
+              <a:t>Alcohol-attributable deaths include deaths from 58 acute and chronic causes of death due to excessive use of alcohol. However, estimates calculated for cancer causes of death are based on any alcohol use. The Alcohol-Related Disease Impact (ARDI) methodology is used to calculate estimates over a specified period. The methodology is not set up to examine trends over time due to year-to-year variations in these estimates that may not be due to alcohol use. All estimates are currently based on alcohol use patterns of 2020-2021. All death estimates are directly related to alcohol, but estimates are calculated with either direct or indirect alcohol-attributable fractions (AAFs). AAFs are used to express the extent to which alcohol use contributes to a health outcome. Direct AAFs are based on scientific studies that have directly measured the relationship between excessive alcohol use and a given health outcome. Indirect AAFs use pooled risk estimates obtained from meta-analyses on the relationship between alcohol and various causes as well as data on the prevalence of alcohol use at specific levels. All AAFs, except the AAF for motor vehicle crashes, are national, not state specific. For more information on the ARDI methodology, please visit </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" u="sng" kern="100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="467886"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>https://nccd.cdc.gov/DPH_ARDI/default/default.aspx</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" dirty="0"/>
-[...98 lines deleted...]
-            </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="800" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>The North Carolina Division of Public Health Alcohol Data Dashboard (</a:t>
+              <a:t>The NC Division of Public Health Alcohol Data Dashboard (</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1000" u="sng" kern="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="467886"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId4"/>
               </a:rPr>
               <a:t>https://www.dph.ncdhhs.gov/programs/chronic-disease-and-injury/injury-and-violence-prevention-branch/north-carolina-alcohol-use-and-related-harms-prevention/data</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="800" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>) and Prevention Webpage (</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1000" u="sng" kern="100" dirty="0">
@@ -2146,62 +6120,62 @@
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>) share state and county level estimates of acute, chronic, and total alcohol-attributable deaths as well as strategies to reduce excessive alcohol use and its related harms.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{C0C60C60-3E92-467F-BBEB-BE091C6E25E8}" type="slidenum">
+            <a:fld id="{DBCC7D24-0DC9-4E9C-89C0-35D79A09D337}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>14</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3917745104"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3422345465"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -2211,244 +6185,352 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr>
-[...34 lines deleted...]
-            <a:pPr marL="457200" marR="0" lvl="1" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="600"/>
+                <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2200" b="0" dirty="0"/>
-[...29 lines deleted...]
-            <a:pPr marL="457200" marR="0" lvl="1" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Speaker’s notes: Looking at the most recent five years of available data (2020-2024), we can analyze descriptive trends within these alcohol-attributable cancer deaths. Males have a higher rate of alcohol-attributable cancer deaths, at 11.4 per 100,000 population, compared with females at a little under a third of that. Rates of alcohol-attributable cancer death increased by age group. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Even though the percent of older adults who report drinking is low, the rates of alcohol-related cancer death are high among this group. This is because the Alcohol-Related Disease Impact (ARDI) methodology considers both chronic and acute causes of death that are attributable to alcohol. All cancer types are considered chronic causes of death that are attributable to alcohol use. White non-Hispanic (NH) residents have a higher rate of alcohol attributable death, at 9.1 per 100,000 population, with the next highest group being Black NH residents at 7.3 per 100,000 population. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="600"/>
+                <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
-            <a:r>
-[...19 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2200" b="0" dirty="0"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="600"/>
+                <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2200" b="0" dirty="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="en-US" sz="1800" u="sng" kern="100" dirty="0">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Technical Notes: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="1200" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Alcohol-attributable cancer deaths include deaths from breast (female only), colorectal, esophageal, laryngeal, liver, pancreatic, prostate (male only), stomach, and oral cavity and pharyngeal cancers. Alcohol-attributable deaths due to cancer are based on any alcohol use due to evidence that shows cancer is linked even to low levels of alcohol use. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0">
+              <a:latin typeface="+mn-lt"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Alcohol-attributable deaths include deaths from 58 acute and chronic causes of death due to excessive use of alcohol. However, estimates calculated for cancer causes of death are based on any alcohol use. The Alcohol-Related Disease Impact (ARDI) methodology is used to calculate estimates over a specified period. The methodology is not set up to examine trends over time due to year-to-year variations in these estimates that may not be due to alcohol use. All estimates are currently based on alcohol use patterns of 2020-2021. All death estimates are directly related to alcohol, but estimates are calculated with either direct or indirect alcohol-attributable fractions (AAFs). AAFs are used to express the extent to which alcohol use contributes to a health outcome. Direct AAFs are based on scientific studies that have directly measured the relationship between excessive alcohol use and a given health outcome. Indirect AAFs use pooled risk estimates obtained from meta-analyses on the relationship between alcohol and various causes as well as data on the prevalence of alcohol use at specific levels. All AAFs, except the AAF for motor vehicle crashes, are national, not state specific. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" kern="100" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Rates were calculated for 2020 to 2024 by sex, age, and race/ethnicity using the ARDI methodology to estimate alcohol-attributable deaths. ARDI methodology only includes sex- and age-specific AAFs, which aid in the calculation of alcohol-attributable deaths.  Due to AAFs not being available by race/ethnicity, alcohol-attributable deaths may be higher amongst one race/ethnicity due to a broader disparity in one of the 58 alcohol-attributable causes of death, and not necessarily attributable to alcohol's involvement. For example, one race/ethnicity may have a higher rate of colorectal cancer, which would lead to a higher cancer and overall alcohol-attributable death rate estimate. In addition, with race/ethnicity data, demographic misclassifications could have occurred during the death certification process. For more information on the ARDI methodology, please visit </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" u="sng" kern="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="467886"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
-              <a:t>https://www.dph.ncdhhs.gov/reducing-excessive-alcohol-use-build-healthier-north-carolina-communities/open</a:t>
-[...4 lines deleted...]
-            </a:r>
+              <a:t>https://nccd.cdc.gov/DPH_ARDI/default/default.aspx</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>The NC Division of Public Health Alcohol Data Dashboard (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" u="sng" kern="100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="467886"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:hlinkClick r:id="rId4"/>
+              </a:rPr>
+              <a:t>https://www.dph.ncdhhs.gov/programs/chronic-disease-and-injury/injury-and-violence-prevention-branch/north-carolina-alcohol-use-and-related-harms-prevention/data</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>) and Prevention Webpage (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" u="sng" kern="100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="467886"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:hlinkClick r:id="rId5"/>
+              </a:rPr>
+              <a:t>https://www.dph.ncdhhs.gov/programs/chronic-disease-and-injury/injury-and-violence-prevention-branch/north-carolina-alcohol-use-and-related-harms-prevention</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>) share state and county level estimates of acute, chronic, and total alcohol-attributable deaths as well as strategies to reduce excessive alcohol use and its related harms.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{C0C60C60-3E92-467F-BBEB-BE091C6E25E8}" type="slidenum">
+            <a:fld id="{DBCC7D24-0DC9-4E9C-89C0-35D79A09D337}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>15</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1801784734"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3617593824"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -2458,129 +6540,244 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Speaker’s notes: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0"/>
+              <a:t>Alcohol-attributable cancers can be reduced through evidence-based policies that reduce alcohol availability and affordability. When alcohol is less available and costs more, people tend to drink less leading to reduced alcohol-related harms, such as cancer. Policies can include: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="0" dirty="0"/>
+              <a:t>- Government control of alcohol sales: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="4800" dirty="0"/>
+              <a:t>In North Carolina (NC), the sale of liquor is limited to ABC stores where price is controlled by the Alcoholic Beverage Control (ABC) Commission and advertising/promotion is limited. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" dirty="0"/>
+              <a:t>Government control of alcohol sales limits excessive availability and exposure to alcohol, which in turn reduces excessive alcohol use and related injury, illness, and death.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2200" b="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" marR="0" lvl="1" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="0" dirty="0"/>
+              <a:t>- Alcohol taxes to increase the price of alcohol: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" dirty="0"/>
+              <a:t>An excise tax is levied on alcoholic beverages sold in and/or shipped into NC. Tax increases raise the price of alcohol, which decreases excessive alcohol use and related harms – and increases state revenue too. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2200" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="0" dirty="0"/>
+              <a:t>- Regulating the number of businesses that sell alcohol: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" dirty="0"/>
+              <a:t>Regulating the number of places selling alcohol and the distance between them limits excessive access to alcohol. This lowers excessive alcohol use, improves health, and increases quality of life. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" b="0" dirty="0"/>
+              <a:t>NC allows the ABC Commission to approve or deny permits to sell alcohol, weighing impact on zoning laws, the number of places already holding ABC permits within the neighborhood, types of businesses already in the neighborhood, and whether the establishment is located near a church or school. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2200" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" marR="0" lvl="1" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="0" dirty="0"/>
+              <a:t>-Limits on days and hours of alcohol sales: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" dirty="0"/>
+              <a:t>Maintaining existing hours and days of alcohol sales helps limits excessive availability of alcohol, leading to reduced alcohol-related harms. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" b="0" dirty="0"/>
+              <a:t>NC limits the sale of alcohol to particular hours and days of the week and prohibits sales on certain holidays. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3600" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2200" b="0" dirty="0"/>
+          </a:p>
+          <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-[...13 lines deleted...]
-                  <a:schemeClr val="tx1"/>
+              <a:rPr lang="en-US" sz="2200" b="0" dirty="0"/>
+              <a:t>To learn more about the strategies that protect the health of North Carolinians, please see the Reducing Excessive Alcohol Use to Build Healthier North Carolina Communities factsheet (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" u="sng" kern="100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="467886"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-                <a:cs typeface="+mn-cs"/>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
-              <a:t>https://www.dph.ncdhhs.gov/chronic-disease-and-injury/injury-and-violence-prevention/understanding-link-between-alcohol-and-cancer-build-healthier-north-carolina-communities/open</a:t>
-[...3 lines deleted...]
-              <a:t>) provides an overview of alcohol’s link to cancer as well as the cancer types associated with alcohol use. </a:t>
+              <a:t>https://www.dph.ncdhhs.gov/reducing-excessive-alcohol-use-build-healthier-north-carolina-communities/open</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="0" dirty="0"/>
+              <a:t>).</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{C0C60C60-3E92-467F-BBEB-BE091C6E25E8}" type="slidenum">
+            <a:fld id="{DBCC7D24-0DC9-4E9C-89C0-35D79A09D337}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>16</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="751199260"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1034901768"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -2609,326 +6806,284 @@
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Speaker’s Notes: The North Carolina (NC) Cancer Prevention and Control Branch website (</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="2800" dirty="0">
+              <a:t>Speaker’s notes: The </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" i="0" dirty="0"/>
+              <a:t>Understanding the Link Between Alcohol and Cancer to Build Healthier NC Communities </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>factsheet (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" u="sng" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
-              <a:t>https://www.dph.ncdhhs.gov/programs/chronic-disease-and-injury/cancer-prevention-and-control-branch</a:t>
-[...11 lines deleted...]
-              <a:t>) </a:t>
+              <a:t>https://www.dph.ncdhhs.gov/chronic-disease-and-injury/injury-and-violence-prevention/understanding-link-between-alcohol-and-cancer-build-healthier-north-carolina-communities/open</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>provides additional information on cancer. The branch also provides resources and data on cancer burden in NC. To learn more about the goals and strategic actions for reducing cancer burden in NC, please see the 2020-2025 NC Comprehensive Cancer Control Action Plan (</a:t>
-[...23 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:t>) provides an overview of alcohol’s link to cancer as well as the cancer types associated with alcohol use. </a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{C0C60C60-3E92-467F-BBEB-BE091C6E25E8}" type="slidenum">
+            <a:fld id="{DBCC7D24-0DC9-4E9C-89C0-35D79A09D337}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>17</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2034618692"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3784793073"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D4084B5-457A-1296-D6B4-CE2274272B15}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8CA90565-4196-51C8-8CBC-797558982EED}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{934141CD-3B24-45FF-E54D-D3793BB81ECF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Speaker’s Notes: The North Carolina (NC) Injury and Violence Prevention Branch (IVPB) Alcohol and Related Harms Data Dashboard (</a:t>
-[...9 lines deleted...]
-                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:t>Speaker’s notes: The NC Cancer Prevention and Control Branch website (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
-              <a:t>https://www.dph.ncdhhs.gov/programs/chronic-disease-and-injury/injury-and-violence-prevention-branch/north-carolina-alcohol-use-and-related-harms-prevention/data</a:t>
+              <a:t>https://www.dph.ncdhhs.gov/programs/chronic-disease-and-injury/cancer-prevention-and-control-branch</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1800" u="none" kern="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0563C1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>) </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>provides additional data on alcohol use. The NC IVPB Alcohol Use and Related Harms Website (</a:t>
-[...4 lines deleted...]
-                  <a:srgbClr val="467886"/>
+              <a:t>provides additional information on cancer. The branch also provides resources and data on cancer burden in NC. To learn more about the goals and strategic actions for reducing cancer burden in North Carolina, please see the 2025-2030 North Carolina Comprehensive Cancer Control Action Plan (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" u="sng" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
                 <a:hlinkClick r:id="rId4"/>
               </a:rPr>
-              <a:t>https://www.dph.ncdhhs.gov/programs/chronic-disease-and-injury/injury-and-violence-prevention-branch/north-carolina-alcohol-use-and-related-harms-prevention</a:t>
+              <a:t>https://www.dph.ncdhhs.gov/chronic-disease-and-injury/cancer-prevention-and-control/nc-cancer-plan-2025-2030/open</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>) includes additional information and prevention strategies to reduce excessive alcohol use and its related harms in NC. IVPB also provides data and technical support for alcohol use and its related harms. For data requests, please email </a:t>
-[...10 lines deleted...]
-                <a:hlinkClick r:id="rId5" action="ppaction://hlinkfile"/>
+              <a:t>). For more information about alcohol and cancer, please visit the Centers for Disease Control and Prevention’s Alcohol and Cancer website (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:hlinkClick r:id="rId5"/>
               </a:rPr>
-              <a:t>SubstanceUseData@dhhs.nc.gov</a:t>
+              <a:t>https://www.cdc.gov/cancer/risk-factors/alcohol.html</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>. If you have additional questions regarding alcohol-related custom data requests or data resources, please use the IVPB data support bookings application (</a:t>
-[...32 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:t>). </a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C8FB2DA-A24A-3186-C9DA-EAFEA5457D6B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{C0C60C60-3E92-467F-BBEB-BE091C6E25E8}" type="slidenum">
+            <a:fld id="{DBCC7D24-0DC9-4E9C-89C0-35D79A09D337}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>18</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="233514230"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1743916988"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -2957,85 +7112,174 @@
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Speaker’s Notes: Please reach out if you have any further questions, suggestions for improvement, or data requests.</a:t>
-[...3 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:t>Speaker’s notes: The NC Injury and Violence Prevention Branch (IVPB) Alcohol and Related Harms Data Dashboard (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" u="sng" kern="100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="467886"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>https://www.dph.ncdhhs.gov/programs/chronic-disease-and-injury/injury-and-violence-prevention-branch/north-carolina-alcohol-use-and-related-harms-prevention/data</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" u="none" kern="100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0563C1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>provides additional data on alcohol use. The NC IVPB Alcohol Use and Related Harms Website (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" u="sng" kern="100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="467886"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:hlinkClick r:id="rId4"/>
+              </a:rPr>
+              <a:t>https://www.dph.ncdhhs.gov/programs/chronic-disease-and-injury/injury-and-violence-prevention-branch/north-carolina-alcohol-use-and-related-harms-prevention</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>) includes additional information and prevention strategies to reduce excessive alcohol use and its related harms in NC. IVPB also provides data and technical support for alcohol use and its related harms. For data requests, please email </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" u="sng" kern="100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0563C1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:hlinkClick r:id="rId5" action="ppaction://hlinkfile"/>
+              </a:rPr>
+              <a:t>SubstanceUseData@dhhs.nc.gov</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>. If you have additional questions regarding alcohol-related custom data requests or data resources, please use the IVPB data support bookings application (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" u="sng" kern="100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0563C1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:hlinkClick r:id="rId6"/>
+              </a:rPr>
+              <a:t>https://outlook.office365.com/owa/calendar/IVPBDataSupport@ncconnect.onmicrosoft.com/bookings/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" u="sng" kern="100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0563C1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> to reserve time to chat with one of our epidemiologists. </a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{C0C60C60-3E92-467F-BBEB-BE091C6E25E8}" type="slidenum">
+            <a:fld id="{DBCC7D24-0DC9-4E9C-89C0-35D79A09D337}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>19</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3295086374"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="388583274"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -3064,102 +7308,226 @@
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Speaker’s Notes: For more detailed technical notes on any of the data shared in this slide set, please contact us at </a:t>
+              <a:t>Speaker’s notes: For more detailed technical notes on any of the data shared in this slide set, please contact us at </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1800" u="sng" kern="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0563C1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId3" action="ppaction://hlinkfile"/>
               </a:rPr>
               <a:t>SubstanceUseData@dhhs.nc.gov</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>. </a:t>
             </a:r>
           </a:p>
           <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{C0C60C60-3E92-467F-BBEB-BE091C6E25E8}" type="slidenum">
+            <a:fld id="{DBCC7D24-0DC9-4E9C-89C0-35D79A09D337}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>2</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2876895647"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4105357769"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Speaker’s notes: Please reach out if you have any further questions, suggestions for improvement, or data requests.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{DBCC7D24-0DC9-4E9C-89C0-35D79A09D337}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>20</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1304818929"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -3188,85 +7556,85 @@
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Speaker’s Notes: This presentation is partially supported by the Centers for Disease Control and Prevention of the U.S. Department of Health and Human Services (HHS) as part of a financial assistance award totaling $166,667. The contents are those of the author(s) and do not necessarily represent the official views of, nor an endorsement, by CDC/HHS, or the U.S. Government.</a:t>
+              <a:t>Speaker’s notes: This presentation is partially supported by the Centers for Disease Control and Prevention of the U.S. Department of Health and Human Services (HHS) as part of a financial assistance award totaling $166,667. The contents are those of the author(s) and do not necessarily represent the official views of, nor an endorsement, by CDC/HHS, or the U.S. Government.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{C0C60C60-3E92-467F-BBEB-BE091C6E25E8}" type="slidenum">
+            <a:fld id="{DBCC7D24-0DC9-4E9C-89C0-35D79A09D337}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>3</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="135135085"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1427508705"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -3278,51 +7646,51 @@
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Speaker’s Notes: One standard drink is 14 grams or 0.6 fluid ounces of pure alcohol. The alcohol content of different types of beer, wine, and liquor may vary. For example, 12 ounces of a beer at 5% alcohol by volume (ABV) is one standard drink, while 5 ounces of wine at 12% ABV is also one standard drink. </a:t>
+              <a:t>Speaker’s notes: One standard drink is 14 grams or 0.6 fluid ounces of pure alcohol. The alcohol content of different types of beer, wine, and liquor may vary. For example, 12 ounces of a beer at 5% alcohol by volume (ABV) is one standard drink, while 5 ounces of wine at 12% ABV is also one standard drink. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>It’s important to understand how much alcohol is in a drink so that you can make informed decisions if you do choose to drink. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
@@ -3361,271 +7729,712 @@
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> .</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{C0C60C60-3E92-467F-BBEB-BE091C6E25E8}" type="slidenum">
+            <a:fld id="{DBCC7D24-0DC9-4E9C-89C0-35D79A09D337}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>4</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="545856091"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="508945864"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FAB29C93-8089-C539-2684-C601A55934D2}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E23EF4AF-8A1D-AFCF-AF86-B1614CCDB00C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{98BBC289-9511-3DFF-1CF1-B14E03F36A5C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" dirty="0">
+              <a:rPr lang="en-US" sz="1800" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Speaker’s Notes: Due to biological differences in body structure and chemistry, the levels of alcohol use differ between men and women. After drinking the same amount of alcohol, most women tend to have higher blood alcohol levels and the immediate effects of alcohol usually occur more quickly and last longer in women than in men. </a:t>
-[...3 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="1200" dirty="0">
+              <a:t>Speaker’s notes: No amount of alcohol is safe for your health. Each drink increases the risk of harm. Alcohol use can increase the risk of injuries (e.g., overdose and falls), violence (e.g., homicide and suicide), chronic conditions (e.g., cancer and heart disease), and social and wellness issues (e.g., mental health and relationship issues).  </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" dirty="0">
+              <a:rPr lang="en-US" sz="1800" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>To reduce the risk of alcohol-related harms, </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" dirty="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="en-US" sz="1200" dirty="0">
+              <a:rPr lang="en-US" sz="1800" dirty="0"/>
+              <a:t>the US Alcohol Policy Alliance (USAPA) recommends:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" marR="0" lvl="0" indent="-285750" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>. However, alcohol-related harms can even occur at low levels of alcohol use.</a:t>
-[...3 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="1200" dirty="0">
+              <a:t>If you do not drink alcohol, do not start</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. Alcohol use offers no health benefits and carries risk.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" marR="0" lvl="0" indent="-285750" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Cut back if you do drink alcohol</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. Each drink increases the risk of harm, including cancer, heart disease, and early death.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" marR="0" lvl="0" indent="-285750" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Avoid alcohol if you</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="742950" marR="0" lvl="1" indent="-285750" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Are pregnant,</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="742950" marR="0" lvl="1" indent="-285750" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Are under 21 years old,</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="742950" marR="0" lvl="1" indent="-285750" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Are in recovery,</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="742950" marR="0" lvl="1" indent="-285750" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Have certain health conditions,</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="742950" marR="0" lvl="1" indent="-285750" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Have a family history of alcohol-related cancers, or </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="742950" marR="0" lvl="1" indent="-285750" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Use any medication or drugs that interact with alcohol.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:r>
-              <a:rPr lang="en-US" sz="1200" dirty="0">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Excessive alcohol use is defined as heavy drinking (8+ drinks in one week for women, 15+ for men), binge drinking (4+ drinks in one sitting for women, 5+ for men), or any alcohol consumed while pregnant or under the age of 21. Drinking less is better for health than drinking more. </a:t>
-[...3 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="1200" dirty="0">
+              <a:t>For adults 21 and older who choose to drink, drinking less alcohol is always better.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:r>
-              <a:rPr lang="en-US" sz="1200" dirty="0">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Due to biological differences in body structure and chemistry, the levels of alcohol use differ between men and women. After drinking the same amount of alcohol, most women tend to have higher blood alcohol levels and the immediate effects of alcohol usually occur more quickly and last longer in women than in men. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Many of the harms that come from alcohol use are due to excessive alcohol use. Excessive alcohol use is defined as heavy drinking (8+ drinks in one week for women, 15+ for men), binge drinking (4+ drinks in one sitting for women, 5+ for men), or any alcohol consumed while pregnant or under the age of 21. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>However, some alcohol-related harms are due to </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>any alcohol use</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, such as alcohol-related cancers. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Technical Note: </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" dirty="0"/>
-[...5 lines deleted...]
-                  <a:srgbClr val="0563C1"/>
+              <a:rPr lang="en-US" sz="1800" dirty="0"/>
+              <a:t>The USAPA is a nonprofit, nonpartisan organization that translates alcohol policy research into public health practice. USAPA is committed to ensuring that local and statewide organizations have access to the science, resources, and technical assistance required to engage in informed decisions and actions in translating alcohol policy research into public health practice. To read USAPA’s clear, science-based alcohol recommendations please visit </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" u="sng" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
-              <a:t>https://www.dietaryguidelines.gov/sites/default/files/2021-03/Dietary_Guidelines_for_Americans-2020-2025.pdf</a:t>
-[...5 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="1200" dirty="0">
+              <a:t>https://drive.google.com/file/d/1Dy0NSyvhDyrB0zMU5tZB3ReouSUi4ulH/view</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" kern="1200" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
-          <a:p>
-[...1 lines deleted...]
-          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DBE6E040-D1C2-6F35-40F4-C0BC9D6246D9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{C0C60C60-3E92-467F-BBEB-BE091C6E25E8}" type="slidenum">
+            <a:fld id="{DBCC7D24-0DC9-4E9C-89C0-35D79A09D337}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>5</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1733231009"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="527138306"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -3654,51 +8463,51 @@
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Speaker’s Notes: In 2025, the U.S. Surgeon General released an advisory on alcohol and cancer risk. The advisory describes the scientific evidence for the link between alcohol use and increased risk for several different types of cancer, including breast (in women), colorectum, esophagus, voice box, liver, mouth, and throat. It also helps to better inform the public of this information and offers key recommendations to reduce alcohol-related cancers. The QR code on the slide leads to the report (</a:t>
+              <a:t>Speaker’s notes: In 2025, the U.S. Surgeon General released an advisory on alcohol and cancer risk. The advisory describes the scientific evidence for the link between alcohol use and increased risk for several different types of cancer, including breast (in women), colorectum, esophagus, voice box, liver, mouth, and throat. It also helps to better inform the public of this information and offers key recommendations to reduce alcohol-related cancers. The QR code on the slide leads to the report (</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1800" u="sng" kern="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="467886"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>https://www.hhs.gov/sites/default/files/oash-alcohol-cancer-risk.pdf</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1800" u="sng" kern="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="467886"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>).</a:t>
@@ -3708,179 +8517,218 @@
               <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{C0C60C60-3E92-467F-BBEB-BE091C6E25E8}" type="slidenum">
+            <a:fld id="{DBCC7D24-0DC9-4E9C-89C0-35D79A09D337}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>6</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2157165311"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3671594898"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1313A430-9908-EAE7-47DB-409EDDA2524C}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41963D30-55B1-3415-8F72-42E868FC4A94}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5062DFFB-D177-9711-D12F-B859347F2AB7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Speaker’s Notes: </a:t>
+              <a:t>Speaker’s notes: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Alcohol is also included with tobacco, asbestos, and radiation as a group 1 carcinogen, which is the highest group of cancer-causing agents. </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F6D13261-FA88-AC81-B975-CBCCBDF5EB30}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{C0C60C60-3E92-467F-BBEB-BE091C6E25E8}" type="slidenum">
+            <a:fld id="{DBCC7D24-0DC9-4E9C-89C0-35D79A09D337}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>7</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2010529490"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="946522665"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -3909,100 +8757,115 @@
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Speaker’s Notes: </a:t>
+              <a:t>Speaker’s notes: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>All alcoholic beverages, in any amount, including red and white wine, beer, and liquor, can cause cancer. Drinking less alcohol or choosing not to drink at all will lower cancer risk. </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1800" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{C0C60C60-3E92-467F-BBEB-BE091C6E25E8}" type="slidenum">
+            <a:fld id="{DBCC7D24-0DC9-4E9C-89C0-35D79A09D337}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>8</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3850004401"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4258178788"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -4030,2941 +8893,19998 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1800" dirty="0">
+              <a:rPr lang="en-US" sz="2800" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Speaker’s Notes: When alcohol is consumed, it increases the risk of cancer in several ways. </a:t>
+              <a:t>Speaker’s notes: When alcohol is consumed, it increases the risk of cancer in several ways. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>1. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="0" dirty="0"/>
+              <a:t>Alcohol can damage your DNA. The body breaks alcohol down into a chemical, known as acetaldehyde, that can damage your DNA. Damaged DNA can cause a cell to grow out of control and become cancer.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:br>
+              <a:rPr lang="en-US" sz="1800" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="231F20"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Proxima Nova"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="0" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>2. Alcohol increases oxidative stress that increases inflammation. Oxidative stress can also damage DNA, proteins, and cells. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="1800" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
-              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-[...62 lines deleted...]
-              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
-          </a:p>
-[...57 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{C0C60C60-3E92-467F-BBEB-BE091C6E25E8}" type="slidenum">
+            <a:fld id="{DBCC7D24-0DC9-4E9C-89C0-35D79A09D337}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>9</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1550926880"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="871341111"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
+<file path=ppt/slideLayouts/_rels/slideLayout15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
-  <p:cSld name="Title Only">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Title Slide - Black Seal">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="10" name="Group 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D15CBE63-B4CC-ED46-B111-3AC6924C3A1B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm flipV="1">
+            <a:off x="-1" y="0"/>
+            <a:ext cx="1881156" cy="6858000"/>
+            <a:chOff x="6734366" y="0"/>
+            <a:chExt cx="1881156" cy="6858000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="11" name="Picture 10">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{29453380-305C-084E-84AA-89398B79CA06}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr userDrawn="1"/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7392203" y="0"/>
+              <a:ext cx="1223319" cy="6858000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="14" name="Picture 13">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{02EC5402-E111-7F4F-B797-62B1ADAA11EB}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr userDrawn="1"/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6734366" y="0"/>
+              <a:ext cx="1189765" cy="6858000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Text Placeholder 13"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1">
+            <p:ph type="body" sz="quarter" idx="10" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2768597" y="2051009"/>
+            <a:ext cx="5774267" cy="2020824"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent3">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="257175" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2100">
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="514350" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2100">
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="771525" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2100">
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1028700" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2100">
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to Add Presentation Title</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Text Placeholder 15"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1">
+            <p:ph type="body" sz="quarter" idx="11" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2768597" y="4071833"/>
+            <a:ext cx="5774267" cy="948752"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent3">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to Add Presenter Name and Title</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Text Placeholder 17"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1">
+            <p:ph type="body" sz="quarter" idx="12" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2768597" y="5020585"/>
+            <a:ext cx="5774267" cy="488226"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1500" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent3">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to Add Date</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2768597" y="1404678"/>
+            <a:ext cx="5837764" cy="300082"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1350" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent3">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Gotham Book" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>NC DEPARTMENT OF HEALTH AND HUMAN SERVICES</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1047EF5E-9C37-0F66-ADEC-8485DCD764D2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="584684" y="483504"/>
+            <a:ext cx="1901552" cy="1842348"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3329222322"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="7_Bullets">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D8452E2-608E-7385-0B1A-59C76320C329}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="13568"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="5543241" y="0"/>
+            <a:ext cx="1223320" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{78A86B39-3865-57BE-64FB-863D06D6C1ED}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="13568" r="51867"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6625281" y="0"/>
+            <a:ext cx="2518720" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="10" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6269272" y="1097280"/>
+            <a:ext cx="2707088" cy="4937760"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:defRPr sz="2100" b="1" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="432197" indent="-175022">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="−"/>
+              <a:defRPr sz="1800" b="1" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="729854" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:defRPr sz="1500" b="1" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add bullets</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> Bullet 2</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Bullet 3</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="11" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6269274" y="6155643"/>
+            <a:ext cx="2552329" cy="330200"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="1" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add footnote, reference or source</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6269274" y="457200"/>
+            <a:ext cx="2707088" cy="548640"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="2400" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add title, 1 line max</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3997390051"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="9_Bullets">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D8452E2-608E-7385-0B1A-59C76320C329}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="13568"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="5543241" y="0"/>
+            <a:ext cx="1223320" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{78A86B39-3865-57BE-64FB-863D06D6C1ED}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="13568" r="51867"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6625281" y="0"/>
+            <a:ext cx="2518720" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="10" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6269272" y="1097280"/>
+            <a:ext cx="2707088" cy="4937760"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:defRPr sz="2100" b="1" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="432197" indent="-175022">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="−"/>
+              <a:defRPr sz="1800" b="1" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="729854" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:defRPr sz="1500" b="1" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add bullets</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> Bullet 2</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Bullet 3</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="11" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6269274" y="6155643"/>
+            <a:ext cx="2552329" cy="330200"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="1" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add footnote, reference or source</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6269274" y="457200"/>
+            <a:ext cx="2707088" cy="548640"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="2400" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add title, 1 line max</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A96B48B2-C16F-C55C-34B8-261CEA15F4FD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="15" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="318052" y="1097280"/>
+            <a:ext cx="4998554" cy="4937760"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:defRPr sz="2100" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="432197" indent="-175022">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="−"/>
+              <a:defRPr sz="1800" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="729854" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:defRPr sz="1500" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add bullets</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> Bullet 2</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Bullet 3</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Text Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{79C6A26D-3130-6FD1-2A27-F20A76CA3C81}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="16" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="318053" y="6155643"/>
+            <a:ext cx="4998554" cy="330200"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="1" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add footnote, reference or source</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Text Placeholder 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C69D8539-6F7B-2D19-4A84-341CCAED173C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="17" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="295525" y="371475"/>
+            <a:ext cx="4999038" cy="635000"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:srgbClr val="5C93D5"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>Click to add text</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3822795359"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Bullets &amp; Table Chart Image">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
+          <p:cNvPr id="12" name="Content Placeholder 11"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="14" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1308100" y="2514601"/>
+            <a:ext cx="7564439" cy="3529013"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1" i="0" baseline="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click icon below to add table or chart</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Text Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B8B58F5A-A872-263C-BF77-56143B2EB309}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C05951D5-A53B-F748-B53B-411B88B37096}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="body" sz="quarter" idx="10" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1327868" y="1097282"/>
+            <a:ext cx="7537836" cy="1288733"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...4 lines deleted...]
-              <a:t>Click to edit Master title style</a:t>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:defRPr sz="2100" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="432197" indent="-175022">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="−"/>
+              <a:defRPr sz="1800" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="729854" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:defRPr sz="1500" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add bullets</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> Bullet 2</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Bullet 3</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Date Placeholder 2">
+          <p:cNvPr id="14" name="Text Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B9477E6-FCC3-93D2-D69C-B2A487431F1D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5ED21797-25F7-3A44-9079-81482EE9D03A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="dt" sz="half" idx="10"/>
+            <p:ph type="body" sz="quarter" idx="11" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1327869" y="6155643"/>
+            <a:ext cx="7106911" cy="330200"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...6 lines deleted...]
-            <a:endParaRPr lang="en-US"/>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="1" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add footnote, reference or source</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Footer Placeholder 3">
+          <p:cNvPr id="15" name="Slide Number Placeholder 21">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CED736E1-A6FF-345A-FE4A-839385B1690A}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2C7BA782-DC5C-CB45-B48B-350EECAB45C2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="ftr" sz="quarter" idx="11"/>
+            <p:ph type="sldNum" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8305801" y="6603788"/>
+            <a:ext cx="564098" cy="284692"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="675" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{11F27F3A-B3E9-41ED-AF8F-A365F10BB65F}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Slide Number Placeholder 4">
+          <p:cNvPr id="16" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{16761FCE-6ADC-8E08-719C-47055B4BDF80}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8E406F2-C7C6-C748-8AF1-66707FF8A084}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="12"/>
+            <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1327869" y="457200"/>
+            <a:ext cx="7537836" cy="548640"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="2400" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="5C93D5"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add title, 1 line max</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Picture 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{17936F9F-3E18-8941-88E7-313AB075F56F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="13568"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="1223320" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="737627760"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="2 Column Table Chart Image">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Content Placeholder 11"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="14" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="622299" y="1900238"/>
+            <a:ext cx="3840480" cy="4086226"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1500" b="1" i="0" baseline="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click icon below to add table, chart, image</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Content Placeholder 11"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="15" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4665132" y="1900238"/>
+            <a:ext cx="3840480" cy="4086226"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1500" b="1" i="0" baseline="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click icon below to add table, chart, image</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Text Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F0CFCE86-664D-A446-BE06-01C8C24E9E1B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="11" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="302150" y="6155643"/>
+            <a:ext cx="8073990" cy="330200"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="1" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add footnote, reference or source</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Slide Number Placeholder 21">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D11D409-0A96-9B43-B5E9-8C9EBB3490D1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="16"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8305801" y="6603788"/>
+            <a:ext cx="564098" cy="284692"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:fld id="{F7F0D397-BC6C-4B8A-B474-DD6181D436A4}" type="slidenum">
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="675" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{11F27F3A-B3E9-41ED-AF8F-A365F10BB65F}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F17C0509-ABF8-A14C-9CCC-ACF4B252782C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="302150" y="1180769"/>
+            <a:ext cx="8563554" cy="548640"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="2400" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="5C93D5"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add title, 1 line max</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Picture 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3083D3DB-AB8F-794A-B493-317B10CC4DCB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect t="26307"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1119096"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="173195532"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Custom Layout">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rectangle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{73E8FB92-BB69-730C-9977-A0AD38F8B79F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="5C93D5"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EC8477E5-DFD4-9071-E66E-13E2B16743A7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="457199"/>
+            <a:ext cx="9144000" cy="5943602"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="8800" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="342900" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2800">
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="685800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2800">
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1028700" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2800">
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2800">
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2177339897"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="812340569"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" userDrawn="1">
+  <p:cSld name="Title Slide - Color Seal">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 6"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="516650" y="2067904"/>
+            <a:ext cx="2017011" cy="1990847"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Rectangle 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="6607418"/>
+            <a:ext cx="9144000" cy="250582"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:gradFill flip="none" rotWithShape="1">
+            <a:gsLst>
+              <a:gs pos="0">
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="50000">
+                <a:srgbClr val="E4EEF4"/>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:schemeClr val="accent3">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:gs>
+            </a:gsLst>
+            <a:lin ang="10800000" scaled="1"/>
+            <a:tileRect/>
+          </a:gradFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent3">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Text Placeholder 13"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="10" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2768596" y="2051009"/>
+            <a:ext cx="5774267" cy="2020824"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3200" b="0" i="0" baseline="0">
+                <a:latin typeface="Gotham Bold" charset="0"/>
+                <a:ea typeface="Gotham Bold" charset="0"/>
+                <a:cs typeface="Gotham Bold" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="342900" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2800">
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="685800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2800">
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1028700" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2800">
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2800">
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to Add Presentation Title</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Text Placeholder 15"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="11" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2768596" y="4071833"/>
+            <a:ext cx="5774267" cy="948752"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="2800" b="0" i="0" baseline="0">
+                <a:latin typeface="Gotham Bold" charset="0"/>
+                <a:ea typeface="Gotham Bold" charset="0"/>
+                <a:cs typeface="Gotham Bold" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to Add Presenter Name and Title</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Text Placeholder 17"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="12" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2768596" y="5020585"/>
+            <a:ext cx="5774267" cy="488226"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="0" i="0" baseline="0">
+                <a:latin typeface="Gotham Bold" charset="0"/>
+                <a:ea typeface="Gotham Bold" charset="0"/>
+                <a:cs typeface="Gotham Bold" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to Add Date</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Rectangle 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="3860"/>
+            <a:ext cx="9144000" cy="250582"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:gradFill flip="none" rotWithShape="1">
+            <a:gsLst>
+              <a:gs pos="0">
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="50000">
+                <a:srgbClr val="E4EEF4"/>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:schemeClr val="accent3">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:gs>
+            </a:gsLst>
+            <a:lin ang="10800000" scaled="1"/>
+            <a:tileRect/>
+          </a:gradFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent3">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2796454942"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" userDrawn="1">
+  <p:cSld name="Title &amp; Top Rule">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="674369" y="624054"/>
+            <a:ext cx="7843267" cy="548640"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="3200" b="0" i="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gotham Bold" charset="0"/>
+                <a:ea typeface="Gotham Bold" charset="0"/>
+                <a:cs typeface="Gotham Bold" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add title, 1 line max</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectangle 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="3860"/>
+            <a:ext cx="9144000" cy="457316"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:gradFill flip="none" rotWithShape="1">
+            <a:gsLst>
+              <a:gs pos="0">
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="60000">
+                <a:schemeClr val="accent2">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                  <a:tint val="44500"/>
+                  <a:satMod val="160000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:schemeClr val="accent2">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                  <a:tint val="23500"/>
+                  <a:satMod val="160000"/>
+                </a:schemeClr>
+              </a:gs>
+            </a:gsLst>
+            <a:lin ang="10800000" scaled="1"/>
+            <a:tileRect/>
+          </a:gradFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:endParaRPr lang="en-US" sz="1400" b="0" i="0" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent3">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Gotham Bold" charset="0"/>
+              <a:ea typeface="Gotham Bold" charset="0"/>
+              <a:cs typeface="Gotham Bold" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="4" name="Straight Connector 3"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="6573308"/>
+            <a:ext cx="9144000" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="22225">
+            <a:solidFill>
+              <a:schemeClr val="tx2">
+                <a:lumMod val="75000"/>
+              </a:schemeClr>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3424547811"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Title Slide - Black Seal">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="10" name="Group 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D15CBE63-B4CC-ED46-B111-3AC6924C3A1B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm flipV="1">
+            <a:off x="-1" y="0"/>
+            <a:ext cx="1881156" cy="6858000"/>
+            <a:chOff x="6734366" y="0"/>
+            <a:chExt cx="1881156" cy="6858000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="11" name="Picture 10">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{29453380-305C-084E-84AA-89398B79CA06}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr userDrawn="1"/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7392203" y="0"/>
+              <a:ext cx="1223319" cy="6858000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="14" name="Picture 13">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{02EC5402-E111-7F4F-B797-62B1ADAA11EB}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr userDrawn="1"/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6734366" y="0"/>
+              <a:ext cx="1189765" cy="6858000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Text Placeholder 13"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1">
+            <p:ph type="body" sz="quarter" idx="10" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2768597" y="2051009"/>
+            <a:ext cx="5774267" cy="2020824"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent3">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="257175" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2100">
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="514350" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2100">
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="771525" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2100">
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1028700" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2100">
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to Add Presentation Title</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Text Placeholder 15"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1">
+            <p:ph type="body" sz="quarter" idx="11" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2768597" y="4071833"/>
+            <a:ext cx="5774267" cy="948752"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent3">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to Add Presenter Name and Title</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Text Placeholder 17"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1">
+            <p:ph type="body" sz="quarter" idx="12" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2768597" y="5020585"/>
+            <a:ext cx="5774267" cy="488226"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1500" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent3">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to Add Date</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2768597" y="1404678"/>
+            <a:ext cx="5837764" cy="300082"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1350" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent3">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Gotham Book" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>NC DEPARTMENT OF HEALTH AND HUMAN SERVICES</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1047EF5E-9C37-0F66-ADEC-8485DCD764D2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="584684" y="483504"/>
+            <a:ext cx="1901552" cy="1842348"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="256160644"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="1_Title Slide - Black Seal">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="10" name="Group 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{95076C68-EF58-6343-9E56-5AD2020B2605}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm flipV="1">
+            <a:off x="1" y="0"/>
+            <a:ext cx="8615522" cy="6858000"/>
+            <a:chOff x="0" y="817927"/>
+            <a:chExt cx="8615522" cy="6040073"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="11" name="Picture 10">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{89890F9C-A5DB-2646-9CEC-6E7CC4166302}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr userDrawn="1"/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7392203" y="817927"/>
+              <a:ext cx="1223319" cy="6040073"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="14" name="Picture 13">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4366C9A7-ABE5-C347-93C3-1B296BA730AF}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr userDrawn="1"/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="817927"/>
+              <a:ext cx="7924132" cy="6040073"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Text Placeholder 13"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1">
+            <p:ph type="body" sz="quarter" idx="10" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="625472" y="1536659"/>
+            <a:ext cx="5774267" cy="2020824"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="257175" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2100">
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="514350" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2100">
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="771525" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2100">
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1028700" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2100">
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to Add Presentation Title</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Text Placeholder 15"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1">
+            <p:ph type="body" sz="quarter" idx="11" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="625472" y="4757633"/>
+            <a:ext cx="5774267" cy="948752"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to Add Presenter Name and Title</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Text Placeholder 17"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1">
+            <p:ph type="body" sz="quarter" idx="12" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="625472" y="5706385"/>
+            <a:ext cx="5774267" cy="488226"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1500" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to Add Date</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{08C9684D-0917-1728-3DB5-7439936B54AA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7110311" y="4822613"/>
+            <a:ext cx="1901552" cy="1842348"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2526966136"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="2_Title Slide - Black Seal">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="9" name="Group 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D415E447-67CB-38F0-7F39-21009ED2BF7B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1" y="0"/>
+            <a:ext cx="8615522" cy="6858000"/>
+            <a:chOff x="0" y="817927"/>
+            <a:chExt cx="8615522" cy="6040073"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="11" name="Picture 10">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F731FD75-6796-2534-1AB6-2922C3F0A7DE}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr userDrawn="1"/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7392203" y="817927"/>
+              <a:ext cx="1223319" cy="6040073"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="13" name="Picture 12">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1845B209-2A84-9255-E14A-7DAE28C35D18}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr userDrawn="1"/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="817927"/>
+              <a:ext cx="7924132" cy="6040073"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Text Placeholder 13"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1">
+            <p:ph type="body" sz="quarter" idx="10" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="625472" y="1508084"/>
+            <a:ext cx="5774267" cy="2020824"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="257175" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2100">
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="514350" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2100">
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="771525" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2100">
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1028700" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2100">
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to Add Presentation Title</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Text Placeholder 15"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1">
+            <p:ph type="body" sz="quarter" idx="11" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="625472" y="4757633"/>
+            <a:ext cx="5774267" cy="948752"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to Add Presenter Name and Title</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Text Placeholder 17"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1">
+            <p:ph type="body" sz="quarter" idx="12" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="625472" y="5706385"/>
+            <a:ext cx="5774267" cy="488226"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1500" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to Add Date</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="625472" y="490279"/>
+            <a:ext cx="5837764" cy="300082"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1350" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Gotham Book" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>NC DEPARTMENT OOF HEALTH AND HUMAN SERVICES</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A312150-D23A-A682-527E-C0DD54FFDE58}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7110311" y="4822613"/>
+            <a:ext cx="1901552" cy="1842348"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1375532144"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="1_Title Slide - Black Seal">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="10" name="Group 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{95076C68-EF58-6343-9E56-5AD2020B2605}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm flipV="1">
+            <a:off x="1" y="0"/>
+            <a:ext cx="8615522" cy="6858000"/>
+            <a:chOff x="0" y="817927"/>
+            <a:chExt cx="8615522" cy="6040073"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="11" name="Picture 10">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{89890F9C-A5DB-2646-9CEC-6E7CC4166302}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr userDrawn="1"/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7392203" y="817927"/>
+              <a:ext cx="1223319" cy="6040073"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="14" name="Picture 13">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4366C9A7-ABE5-C347-93C3-1B296BA730AF}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr userDrawn="1"/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="817927"/>
+              <a:ext cx="7924132" cy="6040073"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Text Placeholder 13"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1">
+            <p:ph type="body" sz="quarter" idx="10" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="625472" y="1536659"/>
+            <a:ext cx="5774267" cy="2020824"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="257175" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2100">
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="514350" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2100">
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="771525" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2100">
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1028700" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2100">
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to Add Presentation Title</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Text Placeholder 15"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1">
+            <p:ph type="body" sz="quarter" idx="11" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="625472" y="4757633"/>
+            <a:ext cx="5774267" cy="948752"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to Add Presenter Name and Title</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Text Placeholder 17"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1">
+            <p:ph type="body" sz="quarter" idx="12" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="625472" y="5706385"/>
+            <a:ext cx="5774267" cy="488226"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1500" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to Add Date</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{08C9684D-0917-1728-3DB5-7439936B54AA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7110311" y="4822613"/>
+            <a:ext cx="1901552" cy="1842348"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1080940138"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="2_Bullets">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="10" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="302150" y="1913839"/>
+            <a:ext cx="8563554" cy="4142629"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:defRPr sz="2100" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="432197" indent="-175022">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="−"/>
+              <a:defRPr sz="1800" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="729854" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:defRPr sz="1500" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add bullets</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> Bullet 2</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Bullet 3</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="11" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="302150" y="6155643"/>
+            <a:ext cx="8073990" cy="330200"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="1" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add footnote, reference or source</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Slide Number Placeholder 21"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="14"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8305801" y="6603788"/>
+            <a:ext cx="564098" cy="284692"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="675" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{11F27F3A-B3E9-41ED-AF8F-A365F10BB65F}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="302150" y="1273757"/>
+            <a:ext cx="8563554" cy="548640"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="2400" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="5C93D5"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add title, 1 line max</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6DF221BC-4C4B-F888-1C4B-FDB6CC66828D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect t="26307"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1119096"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1741306896"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="5_Bullets">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="10" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1327868" y="1097280"/>
+            <a:ext cx="7537836" cy="4937760"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:defRPr sz="2100" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="432197" indent="-175022">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="−"/>
+              <a:defRPr sz="1800" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="729854" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:defRPr sz="1500" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add bullets</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> Bullet 2</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Bullet 3</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Slide Number Placeholder 21"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="14"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8305801" y="6603788"/>
+            <a:ext cx="564098" cy="284692"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="675" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{11F27F3A-B3E9-41ED-AF8F-A365F10BB65F}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1327869" y="457200"/>
+            <a:ext cx="7537836" cy="548640"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="2400" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="5C93D5"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add title, 1 line max</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6EF3BE3B-675C-6430-630F-9168279D8447}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="13568"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="1223320" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Text Placeholder 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6ABCD77-1886-30A6-2724-00E11DB2E8AF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1223320" y="6479434"/>
+            <a:ext cx="7082481" cy="266700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="15365E"/>
+                </a:solidFill>
+                <a:latin typeface="Gotham Bold" charset="0"/>
+                <a:ea typeface="Gotham Bold" charset="0"/>
+                <a:cs typeface="Gotham Bold" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="342900" indent="0" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1000" b="1" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Franklin Gothic Medium Cond" panose="020B0606030402020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica" charset="0"/>
+                <a:cs typeface="Helvetica" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="685800" indent="0" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1000" b="1" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Franklin Gothic Medium Cond" panose="020B0606030402020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica" charset="0"/>
+                <a:cs typeface="Helvetica" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1028700" indent="0" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1000" b="1" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Franklin Gothic Medium Cond" panose="020B0606030402020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica" charset="0"/>
+                <a:cs typeface="Helvetica" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1371600" indent="0" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1000" b="1" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Franklin Gothic Medium Cond" panose="020B0606030402020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica" charset="0"/>
+                <a:cs typeface="Helvetica" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="1885950" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1350" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2228850" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1350" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="2571750" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1350" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="2914650" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1350" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>NCDHHS, Division of Public Health | Injury Epidemiology, Surveillance, and Informatics Unit | Alcohol and Cancer | Data finalized through 2024</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2279968321"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Bullets">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="10" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4960917" y="1097280"/>
+            <a:ext cx="3904787" cy="4937760"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:defRPr sz="2100" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="432197" indent="-175022">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="−"/>
+              <a:defRPr sz="1800" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="729854" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:defRPr sz="1500" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add bullets</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> Bullet 2</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Bullet 3</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="11" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4753223" y="6155643"/>
+            <a:ext cx="3681557" cy="330200"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="1" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add footnote, reference or source</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Slide Number Placeholder 21"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="14"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8305801" y="6603788"/>
+            <a:ext cx="564098" cy="284692"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="675" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{11F27F3A-B3E9-41ED-AF8F-A365F10BB65F}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4960918" y="457200"/>
+            <a:ext cx="3904787" cy="548640"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="2400" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="5C93D5"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add title, 1 line max</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6EF3BE3B-675C-6430-630F-9168279D8447}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="13568"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3464626" y="0"/>
+            <a:ext cx="1223320" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8EFE423-D4C2-6B61-BA63-2EB1983062DB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="13568" r="49989"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="0" y="0"/>
+            <a:ext cx="3464626" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C72F141-0BC1-B771-D9EC-0F58A0971F0A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="15" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="320634" y="1097280"/>
+            <a:ext cx="3464628" cy="4937760"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:defRPr sz="2100" b="1" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="432197" indent="-175022">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="−"/>
+              <a:defRPr sz="1800" b="1" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="729854" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:defRPr sz="1500" b="1" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add bullets</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> Bullet 2</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Bullet 3</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Text Placeholder 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05B43131-B470-DCC0-7691-B817E8C45E71}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="16" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="320675" y="457200"/>
+            <a:ext cx="3463925" cy="549275"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>Click to add text</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2433656472"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="8_Bullets">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8EFE423-D4C2-6B61-BA63-2EB1983062DB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="13568" r="49989"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="-1" y="0"/>
+            <a:ext cx="3152900" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="10" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="320634" y="1097280"/>
+            <a:ext cx="2413661" cy="4937760"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:defRPr sz="2100" b="1" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="432197" indent="-175022">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="−"/>
+              <a:defRPr sz="1800" b="1" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="729854" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:defRPr sz="1500" b="1" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add bullets</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> Bullet 2</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Bullet 3</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Slide Number Placeholder 21"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="14"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8305801" y="6603788"/>
+            <a:ext cx="564098" cy="284692"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="675" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{11F27F3A-B3E9-41ED-AF8F-A365F10BB65F}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6EF3BE3B-675C-6430-630F-9168279D8447}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="13568"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2369128" y="0"/>
+            <a:ext cx="1223320" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="320635" y="457200"/>
+            <a:ext cx="2591789" cy="548640"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="2400" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add title, 1 line max</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB6DBAB4-676D-52D0-B288-5A4126010F42}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="15" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3867151" y="1097280"/>
+            <a:ext cx="4998554" cy="4937760"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:defRPr sz="2100" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="432197" indent="-175022">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="−"/>
+              <a:defRPr sz="1800" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="729854" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:defRPr sz="1500" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add bullets</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> Bullet 2</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Bullet 3</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text Placeholder 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{09F63C85-42E5-E3EC-9C26-982E8B3D1BE1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="16" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3867150" y="337503"/>
+            <a:ext cx="4999038" cy="668337"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:srgbClr val="5C93D5"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add title</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="841541402"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="6_Bullets">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8EFE423-D4C2-6B61-BA63-2EB1983062DB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="13568" r="49989"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="-1" y="0"/>
+            <a:ext cx="3152900" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="10" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="320634" y="1097280"/>
+            <a:ext cx="2413661" cy="4937760"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:defRPr sz="2100" b="1" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="432197" indent="-175022">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="−"/>
+              <a:defRPr sz="1800" b="1" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="729854" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:defRPr sz="1500" b="1" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add bullets</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> Bullet 2</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Bullet 3</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Slide Number Placeholder 21"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="14"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8305801" y="6603788"/>
+            <a:ext cx="564098" cy="284692"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="675" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{11F27F3A-B3E9-41ED-AF8F-A365F10BB65F}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6EF3BE3B-675C-6430-630F-9168279D8447}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="13568"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2369128" y="0"/>
+            <a:ext cx="1223320" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="320635" y="457200"/>
+            <a:ext cx="2591789" cy="548640"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="2400" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add title, 1 line max</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3957080925"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="1_Bullets">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="10" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="318052" y="1097280"/>
+            <a:ext cx="7537836" cy="4937760"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:defRPr sz="2100" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="432197" indent="-175022">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="−"/>
+              <a:defRPr sz="1800" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="729854" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:defRPr sz="1500" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add bullets</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> Bullet 2</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Bullet 3</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="11" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="318053" y="6155643"/>
+            <a:ext cx="7106911" cy="330200"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="1" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add footnote, reference or source</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Slide Number Placeholder 21"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="14"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7295985" y="6603788"/>
+            <a:ext cx="564098" cy="284692"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="675" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{11F27F3A-B3E9-41ED-AF8F-A365F10BB65F}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="318053" y="457200"/>
+            <a:ext cx="7537836" cy="548640"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="2400" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="5C93D5"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add title, 1 line max</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D8452E2-608E-7385-0B1A-59C76320C329}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="13568"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="7920681" y="0"/>
+            <a:ext cx="1223320" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1270219111"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="7_Bullets">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D8452E2-608E-7385-0B1A-59C76320C329}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="13568"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="5543241" y="0"/>
+            <a:ext cx="1223320" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{78A86B39-3865-57BE-64FB-863D06D6C1ED}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="13568" r="51867"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6625281" y="0"/>
+            <a:ext cx="2518720" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="10" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6269272" y="1097280"/>
+            <a:ext cx="2707088" cy="4937760"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:defRPr sz="2100" b="1" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="432197" indent="-175022">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="−"/>
+              <a:defRPr sz="1800" b="1" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="729854" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:defRPr sz="1500" b="1" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add bullets</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> Bullet 2</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Bullet 3</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="11" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6269274" y="6155643"/>
+            <a:ext cx="2552329" cy="330200"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="1" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add footnote, reference or source</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6269274" y="457200"/>
+            <a:ext cx="2707088" cy="548640"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="2400" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add title, 1 line max</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3754812673"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="9_Bullets">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D8452E2-608E-7385-0B1A-59C76320C329}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="13568"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="5543241" y="0"/>
+            <a:ext cx="1223320" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{78A86B39-3865-57BE-64FB-863D06D6C1ED}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="13568" r="51867"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6625281" y="0"/>
+            <a:ext cx="2518720" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="10" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6269272" y="1097280"/>
+            <a:ext cx="2707088" cy="4937760"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:defRPr sz="2100" b="1" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="432197" indent="-175022">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="−"/>
+              <a:defRPr sz="1800" b="1" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="729854" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:defRPr sz="1500" b="1" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add bullets</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> Bullet 2</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Bullet 3</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="11" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6269274" y="6155643"/>
+            <a:ext cx="2552329" cy="330200"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="1" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add footnote, reference or source</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6269274" y="457200"/>
+            <a:ext cx="2707088" cy="548640"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="2400" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add title, 1 line max</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A96B48B2-C16F-C55C-34B8-261CEA15F4FD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="15" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="318052" y="1097280"/>
+            <a:ext cx="4998554" cy="4937760"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:defRPr sz="2100" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="432197" indent="-175022">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="−"/>
+              <a:defRPr sz="1800" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="729854" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:defRPr sz="1500" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add bullets</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> Bullet 2</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Bullet 3</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Text Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{79C6A26D-3130-6FD1-2A27-F20A76CA3C81}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="16" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="318053" y="6155643"/>
+            <a:ext cx="4998554" cy="330200"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="1" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add footnote, reference or source</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Text Placeholder 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C69D8539-6F7B-2D19-4A84-341CCAED173C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="17" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="295525" y="371475"/>
+            <a:ext cx="4999038" cy="635000"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:srgbClr val="5C93D5"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>Click to add text</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3630346253"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Bullets &amp; Table Chart Image">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Content Placeholder 11"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="14" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1308100" y="2514601"/>
+            <a:ext cx="7564439" cy="3529013"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1" i="0" baseline="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click icon below to add table or chart</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Text Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C05951D5-A53B-F748-B53B-411B88B37096}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="10" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1327868" y="1097282"/>
+            <a:ext cx="7537836" cy="1288733"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:defRPr sz="2100" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="432197" indent="-175022">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="−"/>
+              <a:defRPr sz="1800" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="729854" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:defRPr sz="1500" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add bullets</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> Bullet 2</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Bullet 3</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Text Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5ED21797-25F7-3A44-9079-81482EE9D03A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="11" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1327869" y="6155643"/>
+            <a:ext cx="7106911" cy="330200"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="1" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add footnote, reference or source</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Slide Number Placeholder 21">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2C7BA782-DC5C-CB45-B48B-350EECAB45C2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="15"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8305801" y="6603788"/>
+            <a:ext cx="564098" cy="284692"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="675" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{11F27F3A-B3E9-41ED-AF8F-A365F10BB65F}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8E406F2-C7C6-C748-8AF1-66707FF8A084}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1327869" y="457200"/>
+            <a:ext cx="7537836" cy="548640"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="2400" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="5C93D5"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add title, 1 line max</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Picture 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{17936F9F-3E18-8941-88E7-313AB075F56F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="13568"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="1223320" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Text Placeholder 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6ABCD77-1886-30A6-2724-00E11DB2E8AF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1327868" y="6485843"/>
+            <a:ext cx="6977933" cy="266700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="15365E"/>
+                </a:solidFill>
+                <a:latin typeface="Gotham Bold" charset="0"/>
+                <a:ea typeface="Gotham Bold" charset="0"/>
+                <a:cs typeface="Gotham Bold" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="342900" indent="0" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1000" b="1" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Franklin Gothic Medium Cond" panose="020B0606030402020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica" charset="0"/>
+                <a:cs typeface="Helvetica" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="685800" indent="0" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1000" b="1" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Franklin Gothic Medium Cond" panose="020B0606030402020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica" charset="0"/>
+                <a:cs typeface="Helvetica" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1028700" indent="0" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1000" b="1" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Franklin Gothic Medium Cond" panose="020B0606030402020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica" charset="0"/>
+                <a:cs typeface="Helvetica" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1371600" indent="0" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1000" b="1" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Franklin Gothic Medium Cond" panose="020B0606030402020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica" charset="0"/>
+                <a:cs typeface="Helvetica" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="1885950" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1350" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2228850" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1350" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="2571750" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1350" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="2914650" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1350" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>NCDHHS, Division of Public Health | Injury Epidemiology, Surveillance, and Informatics Unit | Alcohol and Cancer | Data finalized through 2024</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="365512265"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="2 Column Table Chart Image">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Content Placeholder 11"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="14" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="622299" y="1900238"/>
+            <a:ext cx="3840480" cy="4086226"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1500" b="1" i="0" baseline="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click icon below to add table, chart, image</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Content Placeholder 11"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="15" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4665132" y="1900238"/>
+            <a:ext cx="3840480" cy="4086226"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1500" b="1" i="0" baseline="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click icon below to add table, chart, image</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Text Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F0CFCE86-664D-A446-BE06-01C8C24E9E1B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="11" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="302150" y="6155643"/>
+            <a:ext cx="8073990" cy="330200"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="1" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add footnote, reference or source</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Slide Number Placeholder 21">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D11D409-0A96-9B43-B5E9-8C9EBB3490D1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="16"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8305801" y="6603788"/>
+            <a:ext cx="564098" cy="284692"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="675" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{11F27F3A-B3E9-41ED-AF8F-A365F10BB65F}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F17C0509-ABF8-A14C-9CCC-ACF4B252782C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="302150" y="1180769"/>
+            <a:ext cx="8563554" cy="548640"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="2400" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="5C93D5"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add title, 1 line max</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Picture 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3083D3DB-AB8F-794A-B493-317B10CC4DCB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect t="26307"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1119096"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2748577915"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="2_Title Slide - Black Seal">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="9" name="Group 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D415E447-67CB-38F0-7F39-21009ED2BF7B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1" y="0"/>
+            <a:ext cx="8615522" cy="6858000"/>
+            <a:chOff x="0" y="817927"/>
+            <a:chExt cx="8615522" cy="6040073"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="11" name="Picture 10">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F731FD75-6796-2534-1AB6-2922C3F0A7DE}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr userDrawn="1"/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7392203" y="817927"/>
+              <a:ext cx="1223319" cy="6040073"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="13" name="Picture 12">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1845B209-2A84-9255-E14A-7DAE28C35D18}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr userDrawn="1"/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="817927"/>
+              <a:ext cx="7924132" cy="6040073"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Text Placeholder 13"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1">
+            <p:ph type="body" sz="quarter" idx="10" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="625472" y="1508084"/>
+            <a:ext cx="5774267" cy="2020824"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="257175" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2100">
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="514350" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2100">
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="771525" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2100">
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1028700" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2100">
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to Add Presentation Title</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Text Placeholder 15"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1">
+            <p:ph type="body" sz="quarter" idx="11" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="625472" y="4757633"/>
+            <a:ext cx="5774267" cy="948752"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to Add Presenter Name and Title</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Text Placeholder 17"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1">
+            <p:ph type="body" sz="quarter" idx="12" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="625472" y="5706385"/>
+            <a:ext cx="5774267" cy="488226"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1500" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to Add Date</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="625472" y="490279"/>
+            <a:ext cx="5837764" cy="300082"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1350" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Gotham Book" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>NC DEPARTMENT OOF HEALTH AND HUMAN SERVICES</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A312150-D23A-A682-527E-C0DD54FFDE58}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7110311" y="4822613"/>
+            <a:ext cx="1901552" cy="1842348"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="540457337"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Custom Layout">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rectangle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{73E8FB92-BB69-730C-9977-A0AD38F8B79F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="5C93D5"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EC8477E5-DFD4-9071-E66E-13E2B16743A7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="457199"/>
+            <a:ext cx="9144000" cy="5943602"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="8800" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="342900" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2800">
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="685800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2800">
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1028700" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2800">
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2800">
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3964986108"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Title Slide - Color Seal">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 6"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="516650" y="2067904"/>
+            <a:ext cx="2017011" cy="1990847"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Rectangle 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="6607418"/>
+            <a:ext cx="9144000" cy="250582"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:gradFill flip="none" rotWithShape="1">
+            <a:gsLst>
+              <a:gs pos="0">
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="50000">
+                <a:srgbClr val="E4EEF4"/>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:schemeClr val="accent3">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:gs>
+            </a:gsLst>
+            <a:lin ang="10800000" scaled="1"/>
+            <a:tileRect/>
+          </a:gradFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent3">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Text Placeholder 13"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="10" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2768596" y="2051009"/>
+            <a:ext cx="5774267" cy="2020824"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3200" b="0" i="0" baseline="0">
+                <a:latin typeface="Gotham Bold" charset="0"/>
+                <a:ea typeface="Gotham Bold" charset="0"/>
+                <a:cs typeface="Gotham Bold" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="342900" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2800">
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="685800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2800">
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1028700" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2800">
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2800">
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to Add Presentation Title</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Text Placeholder 15"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="11" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2768596" y="4071833"/>
+            <a:ext cx="5774267" cy="948752"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="2800" b="0" i="0" baseline="0">
+                <a:latin typeface="Gotham Bold" charset="0"/>
+                <a:ea typeface="Gotham Bold" charset="0"/>
+                <a:cs typeface="Gotham Bold" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to Add Presenter Name and Title</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Text Placeholder 17"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="12" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2768596" y="5020585"/>
+            <a:ext cx="5774267" cy="488226"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="0" i="0" baseline="0">
+                <a:latin typeface="Gotham Bold" charset="0"/>
+                <a:ea typeface="Gotham Bold" charset="0"/>
+                <a:cs typeface="Gotham Bold" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to Add Date</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Rectangle 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="3860"/>
+            <a:ext cx="9144000" cy="250582"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:gradFill flip="none" rotWithShape="1">
+            <a:gsLst>
+              <a:gs pos="0">
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="50000">
+                <a:srgbClr val="E4EEF4"/>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:schemeClr val="accent3">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:gs>
+            </a:gsLst>
+            <a:lin ang="10800000" scaled="1"/>
+            <a:tileRect/>
+          </a:gradFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent3">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="77569261"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Content Slide - Bullets">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="674369" y="624054"/>
+            <a:ext cx="7843267" cy="548640"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="3200" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gotham Bold" charset="0"/>
+                <a:ea typeface="Gotham Bold" charset="0"/>
+                <a:cs typeface="Gotham Bold" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add title, 1 line max</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectangle 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="3860"/>
+            <a:ext cx="9144000" cy="457316"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:gradFill flip="none" rotWithShape="1">
+            <a:gsLst>
+              <a:gs pos="0">
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="60000">
+                <a:schemeClr val="accent2">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                  <a:tint val="44500"/>
+                  <a:satMod val="160000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:schemeClr val="accent2">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                  <a:tint val="23500"/>
+                  <a:satMod val="160000"/>
+                </a:schemeClr>
+              </a:gs>
+            </a:gsLst>
+            <a:lin ang="10800000" scaled="1"/>
+            <a:tileRect/>
+          </a:gradFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:endParaRPr lang="en-US" sz="1400" b="1" i="0" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent3">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Gotham Bold" charset="0"/>
+              <a:ea typeface="Gotham Bold" charset="0"/>
+              <a:cs typeface="Gotham Bold" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="10" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="628650" y="1447800"/>
+            <a:ext cx="7888288" cy="4795307"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="228600" indent="-228600">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:defRPr sz="2800" b="1" i="0">
+                <a:latin typeface="Gotham Bold" charset="0"/>
+                <a:ea typeface="Gotham Bold" charset="0"/>
+                <a:cs typeface="Gotham Bold" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="576263" indent="-233363">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="−"/>
+              <a:defRPr sz="2400" b="1" i="0">
+                <a:latin typeface="Gotham Bold" charset="0"/>
+                <a:ea typeface="Gotham Bold" charset="0"/>
+                <a:cs typeface="Gotham Bold" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="973138" indent="-228600">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:defRPr sz="2000" b="1" i="0">
+                <a:latin typeface="Gotham Bold" charset="0"/>
+                <a:ea typeface="Gotham Bold" charset="0"/>
+                <a:cs typeface="Gotham Bold" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add bullets</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> Bullet 2</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Bullet 3</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="11" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="522287" y="6243108"/>
+            <a:ext cx="7992005" cy="330200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="1200" b="1" i="0" baseline="0">
+                <a:latin typeface="Gotham Bold" charset="0"/>
+                <a:ea typeface="Gotham Bold" charset="0"/>
+                <a:cs typeface="Gotham Bold" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add footnote, reference or source</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="18" name="Straight Connector 17"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="6573308"/>
+            <a:ext cx="9144000" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="22225">
+            <a:solidFill>
+              <a:schemeClr val="tx2">
+                <a:lumMod val="75000"/>
+              </a:schemeClr>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2294661079"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="2 Col-Chart/Table">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="2" name="Straight Connector 1"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="6573308"/>
+            <a:ext cx="9144000" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="22225">
+            <a:solidFill>
+              <a:schemeClr val="tx2">
+                <a:lumMod val="75000"/>
+              </a:schemeClr>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1089350548"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Title &amp; Top Rule">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="674369" y="624054"/>
+            <a:ext cx="7843267" cy="548640"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="3200" b="0" i="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gotham Bold" charset="0"/>
+                <a:ea typeface="Gotham Bold" charset="0"/>
+                <a:cs typeface="Gotham Bold" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add title, 1 line max</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectangle 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="3860"/>
+            <a:ext cx="9144000" cy="457316"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:gradFill flip="none" rotWithShape="1">
+            <a:gsLst>
+              <a:gs pos="0">
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="60000">
+                <a:schemeClr val="accent2">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                  <a:tint val="44500"/>
+                  <a:satMod val="160000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:schemeClr val="accent2">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                  <a:tint val="23500"/>
+                  <a:satMod val="160000"/>
+                </a:schemeClr>
+              </a:gs>
+            </a:gsLst>
+            <a:lin ang="10800000" scaled="1"/>
+            <a:tileRect/>
+          </a:gradFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:endParaRPr lang="en-US" sz="1400" b="0" i="0" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent3">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Gotham Bold" charset="0"/>
+              <a:ea typeface="Gotham Bold" charset="0"/>
+              <a:cs typeface="Gotham Bold" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="4" name="Straight Connector 3"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="6573308"/>
+            <a:ext cx="9144000" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="22225">
+            <a:solidFill>
+              <a:schemeClr val="tx2">
+                <a:lumMod val="75000"/>
+              </a:schemeClr>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2683702727"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="2_Bullets">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="10" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="302150" y="1913839"/>
+            <a:ext cx="8563554" cy="4142629"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:defRPr sz="2100" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="432197" indent="-175022">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="−"/>
+              <a:defRPr sz="1800" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="729854" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:defRPr sz="1500" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add bullets</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> Bullet 2</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Bullet 3</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="11" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="302150" y="6155643"/>
+            <a:ext cx="8073990" cy="330200"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="1" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add footnote, reference or source</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Slide Number Placeholder 21"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="14"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8305801" y="6603788"/>
+            <a:ext cx="564098" cy="284692"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="675" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{11F27F3A-B3E9-41ED-AF8F-A365F10BB65F}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="302150" y="1273757"/>
+            <a:ext cx="8563554" cy="548640"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="2400" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="5C93D5"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add title, 1 line max</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6DF221BC-4C4B-F888-1C4B-FDB6CC66828D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect t="26307"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1119096"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2555882998"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="5_Bullets">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="10" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1327868" y="1097280"/>
+            <a:ext cx="7537836" cy="4937760"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:defRPr sz="2100" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="432197" indent="-175022">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="−"/>
+              <a:defRPr sz="1800" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="729854" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:defRPr sz="1500" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add bullets</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> Bullet 2</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Bullet 3</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="11" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1327869" y="6155643"/>
+            <a:ext cx="7106911" cy="330200"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="1" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add footnote, reference or source</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Slide Number Placeholder 21"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="14"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8305801" y="6603788"/>
+            <a:ext cx="564098" cy="284692"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="675" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{11F27F3A-B3E9-41ED-AF8F-A365F10BB65F}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1327869" y="457200"/>
+            <a:ext cx="7537836" cy="548640"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="2400" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="5C93D5"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add title, 1 line max</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6EF3BE3B-675C-6430-630F-9168279D8447}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="13568"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="1223320" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="342266058"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Bullets">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="10" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4960917" y="1097280"/>
+            <a:ext cx="3904787" cy="4937760"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:defRPr sz="2100" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="432197" indent="-175022">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="−"/>
+              <a:defRPr sz="1800" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="729854" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:defRPr sz="1500" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add bullets</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> Bullet 2</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Bullet 3</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="11" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4753223" y="6155643"/>
+            <a:ext cx="3681557" cy="330200"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="1" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add footnote, reference or source</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Slide Number Placeholder 21"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="14"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8305801" y="6603788"/>
+            <a:ext cx="564098" cy="284692"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="675" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{11F27F3A-B3E9-41ED-AF8F-A365F10BB65F}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4960918" y="457200"/>
+            <a:ext cx="3904787" cy="548640"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="2400" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="5C93D5"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add title, 1 line max</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6EF3BE3B-675C-6430-630F-9168279D8447}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="13568"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3464626" y="0"/>
+            <a:ext cx="1223320" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8EFE423-D4C2-6B61-BA63-2EB1983062DB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="13568" r="49989"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="0" y="0"/>
+            <a:ext cx="3464626" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C72F141-0BC1-B771-D9EC-0F58A0971F0A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="15" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="320634" y="1097280"/>
+            <a:ext cx="3464628" cy="4937760"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:defRPr sz="2100" b="1" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="432197" indent="-175022">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="−"/>
+              <a:defRPr sz="1800" b="1" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="729854" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:defRPr sz="1500" b="1" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add bullets</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> Bullet 2</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Bullet 3</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Text Placeholder 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05B43131-B470-DCC0-7691-B817E8C45E71}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="16" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="320675" y="457200"/>
+            <a:ext cx="3463925" cy="549275"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>Click to add text</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2704859351"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="8_Bullets">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8EFE423-D4C2-6B61-BA63-2EB1983062DB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="13568" r="49989"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="-1" y="0"/>
+            <a:ext cx="3152900" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="10" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="320634" y="1097280"/>
+            <a:ext cx="2413661" cy="4937760"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:defRPr sz="2100" b="1" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="432197" indent="-175022">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="−"/>
+              <a:defRPr sz="1800" b="1" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="729854" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:defRPr sz="1500" b="1" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add bullets</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> Bullet 2</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Bullet 3</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Slide Number Placeholder 21"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="14"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8305801" y="6603788"/>
+            <a:ext cx="564098" cy="284692"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="675" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{11F27F3A-B3E9-41ED-AF8F-A365F10BB65F}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6EF3BE3B-675C-6430-630F-9168279D8447}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="13568"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2369128" y="0"/>
+            <a:ext cx="1223320" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="320635" y="457200"/>
+            <a:ext cx="2591789" cy="548640"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="2400" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add title, 1 line max</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB6DBAB4-676D-52D0-B288-5A4126010F42}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="15" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3867151" y="1097280"/>
+            <a:ext cx="4998554" cy="4937760"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:defRPr sz="2100" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="432197" indent="-175022">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="−"/>
+              <a:defRPr sz="1800" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="729854" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:defRPr sz="1500" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add bullets</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> Bullet 2</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Bullet 3</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text Placeholder 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{09F63C85-42E5-E3EC-9C26-982E8B3D1BE1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="16" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3867150" y="337503"/>
+            <a:ext cx="4999038" cy="668337"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:srgbClr val="5C93D5"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add title</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2793648152"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="6_Bullets">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8EFE423-D4C2-6B61-BA63-2EB1983062DB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="13568" r="49989"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="-1" y="0"/>
+            <a:ext cx="3152900" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="10" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="320634" y="1097280"/>
+            <a:ext cx="2413661" cy="4937760"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:defRPr sz="2100" b="1" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="432197" indent="-175022">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="−"/>
+              <a:defRPr sz="1800" b="1" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="729854" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:defRPr sz="1500" b="1" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add bullets</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> Bullet 2</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Bullet 3</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Slide Number Placeholder 21"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="14"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8305801" y="6603788"/>
+            <a:ext cx="564098" cy="284692"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="675" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{11F27F3A-B3E9-41ED-AF8F-A365F10BB65F}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6EF3BE3B-675C-6430-630F-9168279D8447}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="13568"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2369128" y="0"/>
+            <a:ext cx="1223320" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="320635" y="457200"/>
+            <a:ext cx="2591789" cy="548640"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="2400" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add title, 1 line max</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="660350445"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="1_Bullets">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="10" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="318052" y="1097280"/>
+            <a:ext cx="7537836" cy="4937760"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:defRPr sz="2100" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="432197" indent="-175022">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="−"/>
+              <a:defRPr sz="1800" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="729854" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:defRPr sz="1500" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add bullets</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> Bullet 2</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Bullet 3</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="11" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="318053" y="6155643"/>
+            <a:ext cx="7106911" cy="330200"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="1" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add footnote, reference or source</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Slide Number Placeholder 21"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="14"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7295985" y="6603788"/>
+            <a:ext cx="564098" cy="284692"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="675" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{11F27F3A-B3E9-41ED-AF8F-A365F10BB65F}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="318053" y="457200"/>
+            <a:ext cx="7537836" cy="548640"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="2400" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="5C93D5"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add title, 1 line max</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D8452E2-608E-7385-0B1A-59C76320C329}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="13568"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="7920681" y="0"/>
+            <a:ext cx="1223320" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4245867745"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideMasters/_rels/slideMaster2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout24.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout29.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout34.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout28.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout33.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout32.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout27.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout31.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout26.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout25.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout30.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title Placeholder 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="2" name="Title Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="628650" y="365126"/>
+            <a:off x="628650" y="365128"/>
             <a:ext cx="7886700" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
-            <a:normAutofit/>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Text Placeholder 2">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="1825625"/>
             <a:ext cx="7886700" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
-            <a:normAutofit/>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Third level</a:t>
-            </a:r>
-[...12 lines deleted...]
-              <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Date Placeholder 3">
+          <p:cNvPr id="4" name="Text Placeholder 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0AD45466-10BA-6B40-AD2D-6DDE72F728E7}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB17A45A-05D6-F57F-8D6D-09F735CB8352}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr>
-            <a:spLocks noGrp="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
           </p:cNvSpPr>
-          <p:nvPr>
-[...1 lines deleted...]
-          </p:nvPr>
+          <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="628650" y="6356351"/>
-            <a:ext cx="2057400" cy="365125"/>
+            <a:off x="126626" y="6591300"/>
+            <a:ext cx="7994651" cy="266700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr algn="l">
-[...5 lines deleted...]
-                </a:solidFill>
+            <a:lvl1pPr marL="0" indent="0" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="15365E"/>
+                </a:solidFill>
+                <a:latin typeface="Gotham Bold" charset="0"/>
+                <a:ea typeface="Gotham Bold" charset="0"/>
+                <a:cs typeface="Gotham Bold" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
+            <a:lvl2pPr marL="342900" indent="0" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1000" b="1" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Franklin Gothic Medium Cond" panose="020B0606030402020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica" charset="0"/>
+                <a:cs typeface="Helvetica" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="685800" indent="0" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1000" b="1" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Franklin Gothic Medium Cond" panose="020B0606030402020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica" charset="0"/>
+                <a:cs typeface="Helvetica" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1028700" indent="0" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1000" b="1" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Franklin Gothic Medium Cond" panose="020B0606030402020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica" charset="0"/>
+                <a:cs typeface="Helvetica" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1371600" indent="0" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1000" b="1" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Franklin Gothic Medium Cond" panose="020B0606030402020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica" charset="0"/>
+                <a:cs typeface="Helvetica" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="1885950" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1350" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2228850" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1350" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="2571750" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1350" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="2914650" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1350" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{17CCBAE9-B3F0-4554-9B32-B9DDB8A9D602}" type="datetimeFigureOut">
-[...93 lines deleted...]
-            <a:endParaRPr lang="en-US"/>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>NCDHHS, Division of Public Health | Injury Epidemiology, Surveillance, and Informatics Unit | Alcohol and Cancer | Data finalized through 2024</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3432905073"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2757518321"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2147483654" r:id="rId1"/>
+    <p:sldLayoutId id="2147483677" r:id="rId1"/>
+    <p:sldLayoutId id="2147483678" r:id="rId2"/>
+    <p:sldLayoutId id="2147483679" r:id="rId3"/>
+    <p:sldLayoutId id="2147483680" r:id="rId4"/>
+    <p:sldLayoutId id="2147483681" r:id="rId5"/>
+    <p:sldLayoutId id="2147483682" r:id="rId6"/>
+    <p:sldLayoutId id="2147483683" r:id="rId7"/>
+    <p:sldLayoutId id="2147483684" r:id="rId8"/>
+    <p:sldLayoutId id="2147483685" r:id="rId9"/>
+    <p:sldLayoutId id="2147483686" r:id="rId10"/>
+    <p:sldLayoutId id="2147483687" r:id="rId11"/>
+    <p:sldLayoutId id="2147483688" r:id="rId12"/>
+    <p:sldLayoutId id="2147483689" r:id="rId13"/>
+    <p:sldLayoutId id="2147483690" r:id="rId14"/>
+    <p:sldLayoutId id="2147483691" r:id="rId15"/>
+    <p:sldLayoutId id="2147483694" r:id="rId16"/>
   </p:sldLayoutIdLst>
+  <p:hf hdr="0" dt="0"/>
   <p:txStyles>
     <p:titleStyle>
-      <a:lvl1pPr algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl1pPr algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
-        <a:defRPr sz="3300" kern="1200">
+        <a:defRPr sz="2400" b="1" i="0" kern="1200">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="7CA3DD"/>
           </a:solidFill>
-          <a:latin typeface="+mj-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mj-cs"/>
+          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         </a:defRPr>
       </a:lvl1pPr>
     </p:titleStyle>
     <p:bodyStyle>
-      <a:lvl1pPr marL="171450" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl1pPr marL="171450" indent="-171450" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="750"/>
+          <a:spcPts val="563"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="2100" kern="1200">
+        <a:defRPr sz="2100" b="1" i="0" kern="1200">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="003B70"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr marL="514350" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl2pPr marL="432197" indent="-175022" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="375"/>
+          <a:spcPts val="281"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="1800" kern="1200">
+        <a:buFont typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="–"/>
+        <a:defRPr sz="1800" b="1" i="0" kern="1200">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="003B70"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr marL="857250" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl3pPr marL="642938" indent="-128588" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="375"/>
+          <a:spcPts val="281"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1500" kern="1200">
+        <a:defRPr sz="1500" b="1" i="0" kern="1200">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="003B70"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr marL="1200150" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl4pPr marL="900113" indent="-128588" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="375"/>
+          <a:spcPts val="281"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1350" kern="1200">
+        <a:defRPr sz="1013" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
+          <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr marL="1543050" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl5pPr marL="1157288" indent="-128588" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="375"/>
+          <a:spcPts val="281"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1350" kern="1200">
+        <a:defRPr sz="1013" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
+          <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr marL="1885950" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl6pPr marL="1414463" indent="-128588" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="375"/>
+          <a:spcPts val="281"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1350" kern="1200">
+        <a:defRPr sz="1013" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr marL="2228850" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl7pPr marL="1671638" indent="-128588" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="375"/>
+          <a:spcPts val="281"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1350" kern="1200">
+        <a:defRPr sz="1013" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr marL="2571750" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl8pPr marL="1928813" indent="-128588" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="375"/>
+          <a:spcPts val="281"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1350" kern="1200">
+        <a:defRPr sz="1013" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr marL="2914650" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl9pPr marL="2185988" indent="-128588" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="375"/>
+          <a:spcPts val="281"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1350" kern="1200">
+        <a:defRPr sz="1013" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr>
         <a:defRPr lang="en-US"/>
       </a:defPPr>
-      <a:lvl1pPr marL="0" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1350" kern="1200">
+      <a:lvl1pPr marL="0" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1013" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr marL="342900" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1350" kern="1200">
+      <a:lvl2pPr marL="257175" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1013" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr marL="685800" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1350" kern="1200">
+      <a:lvl3pPr marL="514350" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1013" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr marL="1028700" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1350" kern="1200">
+      <a:lvl4pPr marL="771525" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1013" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr marL="1371600" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1350" kern="1200">
+      <a:lvl5pPr marL="1028700" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1013" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr marL="1714500" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1350" kern="1200">
+      <a:lvl6pPr marL="1285875" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1013" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr marL="2057400" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1350" kern="1200">
+      <a:lvl7pPr marL="1543050" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1013" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr marL="2400300" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1350" kern="1200">
+      <a:lvl8pPr marL="1800225" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1013" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr marL="2743200" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1350" kern="1200">
+      <a:lvl9pPr marL="2057400" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1013" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...76 lines deleted...]
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/slideMasters/slideMaster2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:bg>
-      <p:bgPr>
-[...2 lines deleted...]
-      </p:bgPr>
+      <p:bgRef idx="1001">
+        <a:schemeClr val="bg1"/>
+      </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1" hidden="1">
+          <p:cNvPr id="2" name="Title Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="628650" y="365128"/>
+            <a:ext cx="7886700" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="628650" y="1825625"/>
+            <a:ext cx="7886700" cy="4351338"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2910291123"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <p:sldLayoutIdLst>
+    <p:sldLayoutId id="2147483696" r:id="rId1"/>
+    <p:sldLayoutId id="2147483697" r:id="rId2"/>
+    <p:sldLayoutId id="2147483698" r:id="rId3"/>
+    <p:sldLayoutId id="2147483699" r:id="rId4"/>
+    <p:sldLayoutId id="2147483700" r:id="rId5"/>
+    <p:sldLayoutId id="2147483701" r:id="rId6"/>
+    <p:sldLayoutId id="2147483702" r:id="rId7"/>
+    <p:sldLayoutId id="2147483703" r:id="rId8"/>
+    <p:sldLayoutId id="2147483704" r:id="rId9"/>
+    <p:sldLayoutId id="2147483705" r:id="rId10"/>
+    <p:sldLayoutId id="2147483706" r:id="rId11"/>
+    <p:sldLayoutId id="2147483707" r:id="rId12"/>
+    <p:sldLayoutId id="2147483708" r:id="rId13"/>
+    <p:sldLayoutId id="2147483709" r:id="rId14"/>
+    <p:sldLayoutId id="2147483710" r:id="rId15"/>
+    <p:sldLayoutId id="2147483711" r:id="rId16"/>
+    <p:sldLayoutId id="2147483712" r:id="rId17"/>
+    <p:sldLayoutId id="2147483713" r:id="rId18"/>
+  </p:sldLayoutIdLst>
+  <p:hf hdr="0" dt="0"/>
+  <p:txStyles>
+    <p:titleStyle>
+      <a:lvl1pPr algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPct val="0"/>
+        </a:spcBef>
+        <a:buNone/>
+        <a:defRPr sz="2400" b="1" i="0" kern="1200">
+          <a:solidFill>
+            <a:srgbClr val="7CA3DD"/>
+          </a:solidFill>
+          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+    </p:titleStyle>
+    <p:bodyStyle>
+      <a:lvl1pPr marL="171450" indent="-171450" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="563"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2100" b="1" i="0" kern="1200">
+          <a:solidFill>
+            <a:srgbClr val="003B70"/>
+          </a:solidFill>
+          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr marL="432197" indent="-175022" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="281"/>
+        </a:spcBef>
+        <a:buFont typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="–"/>
+        <a:defRPr sz="1800" b="1" i="0" kern="1200">
+          <a:solidFill>
+            <a:srgbClr val="003B70"/>
+          </a:solidFill>
+          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr marL="642938" indent="-128588" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="281"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1500" b="1" i="0" kern="1200">
+          <a:solidFill>
+            <a:srgbClr val="003B70"/>
+          </a:solidFill>
+          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr marL="900113" indent="-128588" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="281"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1013" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr marL="1157288" indent="-128588" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="281"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1013" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr marL="1414463" indent="-128588" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="281"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1013" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr marL="1671638" indent="-128588" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="281"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1013" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr marL="1928813" indent="-128588" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="281"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1013" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr marL="2185988" indent="-128588" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="281"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1013" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:bodyStyle>
+    <p:otherStyle>
+      <a:defPPr>
+        <a:defRPr lang="en-US"/>
+      </a:defPPr>
+      <a:lvl1pPr marL="0" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1013" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr marL="257175" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1013" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr marL="514350" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1013" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr marL="771525" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1013" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr marL="1028700" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1013" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr marL="1285875" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1013" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr marL="1543050" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1013" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr marL="1800225" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1013" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr marL="2057400" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1013" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:otherStyle>
+  </p:txStyles>
+</p:sldMaster>
+</file>
+
+<file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hhs.gov/sites/default/files/oash-alcohol-cancer-risk.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dietaryguidelines.gov/sites/default/files/2021-03/Dietary_Guidelines_for_Americans-2020-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nccd.cdc.gov/DPH_ARDI/default/default.aspx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dph.ncdhhs.gov/reducing-excessive-alcohol-use-build-healthier-north-carolina-communities/open" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/alcohol/prevention/proven-strategies.html" TargetMode="External"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dph.ncdhhs.gov/chronic-disease-and-injury/injury-and-violence-prevention/understanding-link-between-alcohol-and-cancer-build-healthier-north-carolina-communities/open" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dph.ncdhhs.gov/programs/chronic-disease-and-injury/cancer-prevention-and-control-branch" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/cancer/risk-factors/alcohol.html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dph.ncdhhs.gov/chronic-disease-and-injury/cancer-prevention-and-control/nc-cancer-plan-2025-2030/download?attachment" TargetMode="External"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dph.ncdhhs.gov/programs/chronic-disease-and-injury/injury-and-violence-prevention-branch/north-carolina-alcohol-use-and-related-harms-prevention/data" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://outlook.office365.com/owa/calendar/IVPBDataSupport@ncconnect.onmicrosoft.com/bookings/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SubstanceUseData@dhhs.nc.gov" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dph.ncdhhs.gov/programs/chronic-disease-and-injury/injury-and-violence-prevention-branch/north-carolina-alcohol-use-and-related-harms-prevention" TargetMode="External"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nccd.cdc.gov/DPH_ARDI/default/default.aspx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SubstanceUseData@dhhs.nc.gov" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dph.ncdhhs.gov/programs/chronic-disease-and-injury/injury-and-violence-prevention-branch/north-carolina-alcohol-use-and-related-harms-prevention/data" TargetMode="External"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.niaaa.nih.gov/alcohols-effects-health/overview-alcohol-consumption/what-standard-drink" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.PNG"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rethinkingdrinking.niaaa.nih.gov/tools/calculators/drink-size-calculator" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.PNG"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.PNG"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.PNG"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1Dy0NSyvhDyrB0zMU5tZB3ReouSUi4ulH/view" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.svg"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.PNG"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hhs.gov/sites/default/files/oash-alcohol-cancer-risk.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 90"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="91" name="Google Shape;91;p13"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2743200" y="2051050"/>
+            <a:ext cx="5773738" cy="2020888"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="750"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="3200"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="3200" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Alcohol and Cancer</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="92" name="Google Shape;92;p13"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2743200" y="3840480"/>
+            <a:ext cx="5774267" cy="608841"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Division of Public Health</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Injury and Violence Prevention Branch</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Text Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF75141C-C9D2-2FA4-EE89-20B2DE3DD8EF}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF873CA9-3817-CEAB-9FC6-0AF03900B088}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2743200" y="5020585"/>
+            <a:ext cx="5774267" cy="488226"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Data through 2024 </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7D0226FF-97DE-D4AF-61A1-330A5E2E908D}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Title 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{77287EB9-51E4-81A6-F085-6581A48A4366}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1188720" y="274320"/>
+            <a:ext cx="7542030" cy="860385"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" dirty="0"/>
+              <a:t>Alcohol increases the risk for cancer in at least 4 ways:</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...1 lines deleted...]
-          <p:cNvPr id="3" name="Picture 2">
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Text Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{827A63AE-E4C0-5450-9DEA-7762325F9210}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8719C9C-F140-DF0B-CED1-706F641147CB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvPicPr/>
-[...7 lines deleted...]
-        </p:blipFill>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="9144000" cy="6858000"/>
+            <a:off x="1188720" y="1280160"/>
+            <a:ext cx="7409370" cy="4937760"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod" startAt="3"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:t>Alcohol increases hormone levels </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="0" dirty="0"/>
+              <a:t>(e.g., estrogen). Increased hormone levels can increase the risk of certain cancers, such as breast cancer.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod" startAt="3"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:t>Alcohol makes it easier for cells to absorb other cancer-causing chemicals. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="0" dirty="0"/>
+              <a:t>For example, alcohol increases the absorption of carcinogens from tobacco if you use both substances. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{51A9EB6F-546F-5987-8729-B10D1FFB77B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1188720" y="6217920"/>
+            <a:ext cx="8073990" cy="225932"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="171450" indent="-171450" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="563"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2100" b="1" i="0" kern="1200">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="432197" indent="-175022" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="281"/>
+              </a:spcBef>
+              <a:buFont typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="–"/>
+              <a:defRPr sz="1800" b="1" i="0" kern="1200">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="642938" indent="-128588" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="281"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1500" b="1" i="0" kern="1200">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="900113" indent="-128588" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="281"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1013" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1157288" indent="-128588" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="281"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1013" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="1414463" indent="-128588" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="281"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1013" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="1671638" indent="-128588" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="281"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1013" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="1928813" indent="-128588" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="281"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1013" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="2185988" indent="-128588" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="281"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1013" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Source: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>The U.S. Surgeon General’s Advisory on </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" dirty="0">
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>Alcohol and Cancer Risk 2025</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="900" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C150BB19-2BFF-57C8-CE0A-00039AC86ED6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="14"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{11F27F3A-B3E9-41ED-AF8F-A365F10BB65F}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>10</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="478222875"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4231998213"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
-    <p:bg>
-[...4 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1" hidden="1">
+          <p:cNvPr id="4" name="Title 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6FB5001D-8107-4226-E679-6B3B363792AE}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DAC13178-3B0F-5E5A-A00F-8E0F2B52AABB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1188720" y="274320"/>
+            <a:ext cx="7537836" cy="908754"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="2800"/>
+              <a:rPr lang="en-US" sz="3200" dirty="0"/>
               <a:t>Drinking any type of alcohol raises the risk of several types of cancer, including:</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-US" sz="2800"/>
+              <a:rPr lang="en-US" sz="3200" dirty="0"/>
             </a:br>
-            <a:endParaRPr lang="en-US" sz="2800" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Text Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6032CAA9-CF93-E8B2-FB4A-84BCBDB96B9E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1280160" y="1737360"/>
+            <a:ext cx="2917852" cy="4039423"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0"/>
+              <a:t>Breast</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0"/>
+              <a:t>Colon and rectum</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0"/>
+              <a:t>Liver</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0"/>
+              <a:t>Mouth and throat </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0"/>
+              <a:t>Voice box</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0"/>
+              <a:t>Esophagus </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0"/>
+              <a:t>Stomach*</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0"/>
+              <a:t>Pancreatic*</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0"/>
+              <a:t>Prostate*</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2400" b="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Picture 2">
+          <p:cNvPr id="10" name="Picture 9" descr="Image showing drinking alcohol raises the risk for different types of cancer, including mouth and throat, esophagus, stomach, pancreatic, colon and rectum, voice box, breast (in women), liver, and prostate.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41440BD1-2929-0288-6EC7-4B67FCC05A93}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{743D0E6B-33D7-ADE1-A197-0DD8932378EE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvPicPr/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="9144000" cy="6858000"/>
+            <a:off x="4033304" y="1737359"/>
+            <a:ext cx="4768977" cy="3588679"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33061FAC-15A7-E22E-0BCC-E14529C46A1B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1188720" y="6035040"/>
+            <a:ext cx="7070529" cy="430887"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>*Studies show that some cancers are dependent on high levels of alcohol use (i.e., three or more alcoholic beverages in a day).</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E47696D-BA21-86A5-7D8E-3EC1DBA75264}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="14"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{11F27F3A-B3E9-41ED-AF8F-A365F10BB65F}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>11</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2435120218"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1890613251"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
-    <p:bg>
-[...4 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1" hidden="1">
+          <p:cNvPr id="5" name="Title 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3FA53843-DA6C-EFB7-0C0E-F59AB18A3C0D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F96A018-06D2-2672-E39B-89474C8E9A59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
-[...25 lines deleted...]
-        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="9144000" cy="6858000"/>
+            <a:off x="274320" y="1554480"/>
+            <a:ext cx="8828697" cy="2677656"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="2800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>In 2024, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>more than 840 North Carolinians</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="2800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t> died from an alcohol-attributable cancer. Most of these deaths could have been prevented if all adults followed the 2020-2025 Dietary Guidelines for Americans* for alcohol use. Even more deaths could have been prevented by not drinking alcohol at all. </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DAD4EE9D-B13E-9B4C-4858-123C61E7A26E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="274320" y="5143500"/>
+            <a:ext cx="8634902" cy="1477328"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr eaLnBrk="0" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buChar char="•"/>
+              <a:defRPr sz="3200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750" eaLnBrk="0" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buChar char="–"/>
+              <a:defRPr sz="2800">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600" eaLnBrk="0" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600" eaLnBrk="0" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buChar char="–"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600" eaLnBrk="0" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buChar char="»"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buChar char="»"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buChar char="»"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buChar char="»"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buChar char="»"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>*The 2020-2025 Dietary Guidelines for Americans recommends that adults of legal age can choose not to drink, or to drink in moderation by limiting intake to 2 drinks or less in a day for men and 1 drink or less in a day for women. For more information, please see </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>2020-2025 Dietary Guidelines for Americans</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Technical Note: Alcohol-attributable cancer deaths include deaths from breast (female only), colorectal, esophageal, laryngeal, liver, pancreatic, prostate (male only), stomach, and oral cavity and pharyngeal cancers. Estimates calculated for cancer causes of death are due to any alcohol use. The Alcohol-Related Disease Impact (ARDI) methodology is used to calculate estimates over a specified period. The methodology is not set up to examine trends over time due to year-to-year variations in these estimates that may not be due to alcohol consumption. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>All estimates are currently based on alcohol consumption patterns of 2020-2021.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>   </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Source: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>NC State Center for Health Statistics , 2024; CDC ARDI Estimates for alcohol-attributable death by all causes of death - for more information on ARDI see </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:hlinkClick r:id="rId4"/>
+              </a:rPr>
+              <a:t>https://nccd.cdc.gov/DPH_ARDI/default/default.aspx</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>; Esser MB, Sherk A, Liu Y, Henley SJ, Naimi TS. Reducing Alcohol Use to Prevent Cancer Deaths: Estimated Effects Among U.S. Adults. Am J Prev Med. 2024 Apr;66(4):725-729. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>doi</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>: 10.1016/j.amepre.2023.12.003. PMID: 38514233; PMCID: PMC10963036.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buFontTx/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Analysis by Injury Epidemiology, Surveillance, and Informatics Unit</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4205087222"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2163570652"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
-    <p:bg>
-[...4 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1" hidden="1">
+          <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BF0959B-6C79-6988-05DF-7A84F268BCFC}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C59B9D5E-284A-4B14-8B27-9294FECB921C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="274320" y="1143000"/>
+            <a:ext cx="8563554" cy="721477"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="2400" b="1">
+              <a:rPr lang="en-US" altLang="en-US" sz="2800" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Alcohol-attributable </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US">
+              <a:rPr lang="en-US" altLang="en-US" sz="2800" dirty="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>cancer </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="2400" b="1">
+              <a:rPr lang="en-US" altLang="en-US" sz="2800" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>death rates </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US">
+              <a:rPr lang="en-US" altLang="en-US" sz="2800" dirty="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>increased slightly </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="2400" b="1">
+              <a:rPr lang="en-US" altLang="en-US" sz="2800" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>from 2014 to 2023</a:t>
+              <a:t>from 2015 to 2024</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-US" altLang="en-US" sz="2400" b="1">
+              <a:rPr lang="en-US" altLang="en-US" sz="2800" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
             </a:br>
             <a:br>
-              <a:rPr lang="en-US" altLang="en-US" sz="2400">
+              <a:rPr lang="en-US" altLang="en-US" sz="2800" dirty="0">
                 <a:highlight>
                   <a:srgbClr val="FFFF00"/>
                 </a:highlight>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
             </a:br>
-            <a:endParaRPr lang="en-US" sz="2400" dirty="0">
+            <a:endParaRPr lang="en-US" sz="2800" dirty="0">
               <a:highlight>
                 <a:srgbClr val="FFFF00"/>
               </a:highlight>
               <a:latin typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...1 lines deleted...]
-          <p:cNvPr id="3" name="Picture 2">
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="5" name="Chart 4" descr="Table showing a 9 % increase in alcohol-attributable cancer death rate from 2015-2024.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5BA12006-338D-1E42-9A22-A8E4912ABF97}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E03BCA6C-F359-E948-3FF1-8E31B162ECE2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvPicPr/>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="904374099"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="276638" y="2011306"/>
+          <a:ext cx="8561236" cy="4646855"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+            <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3"/>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D2B7C4D0-3566-E4F8-4AE5-8B1E1280D7F6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...5 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="9144000" cy="6858000"/>
+            <a:off x="5326247" y="4442350"/>
+            <a:ext cx="3180332" cy="1015663"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg1">
+              <a:lumMod val="95000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:ln w="28575">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>9%</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t> increase in alcohol-attributable cancer death rate from 2015-2024</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{01D1866C-BF8F-4FCC-A4FA-87DFD547D26A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="274320" y="6319607"/>
+            <a:ext cx="8847667" cy="338554"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr eaLnBrk="0" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buChar char="•"/>
+              <a:defRPr sz="3200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750" eaLnBrk="0" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buChar char="–"/>
+              <a:defRPr sz="2800">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600" eaLnBrk="0" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600" eaLnBrk="0" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buChar char="–"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600" eaLnBrk="0" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buChar char="»"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buChar char="»"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buChar char="»"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buChar char="»"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buChar char="»"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Source: Death – NC State Center for Health Statistics (SCHS), Vital Statistics-Deaths, 2015-2024, and CDC’s Alcohol-Related Disease Impact (ARDI). Population – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>U.S Census, 2015-2024.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="800" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buFontTx/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Analysis by Injury Epidemiology, Surveillance, and Informatics Unit</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="90036297"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="456813820"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
-    <p:bg>
-[...4 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1" hidden="1">
+          <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{43A857CF-F4BE-8D54-35A0-7F1A1C23F366}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{382E8AEE-4A08-6586-F7DE-863532D8BD5E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="274320" y="1097280"/>
+            <a:ext cx="8853777" cy="560077"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="003B70"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Cancer</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
+              <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
-              <a:t> is a leading cause of alcohol-attributable death among NC residents in 2023</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:t> is the leading cause of alcohol-attributable death among NC residents in 2024</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent3"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...1 lines deleted...]
-          <p:cNvPr id="3" name="Picture 2">
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="4" name="Chart 3" descr="Bar graph showing cancer as the leadng case of alcohol-attributable death among NC residents in 2024.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{95342023-0B32-73E4-851E-1BB635A25570}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{052A26A6-3D3E-A2AF-CB55-E34EFC991969}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvPicPr/>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="971156056"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="145111" y="1703077"/>
+          <a:ext cx="8683750" cy="4127452"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+            <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3"/>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{342F50AC-C10D-EC11-E8DE-D2635DB010D0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...5 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="9144000" cy="6858000"/>
+            <a:off x="5367867" y="4512620"/>
+            <a:ext cx="3631022" cy="984885"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:ln w="38100"/>
         </p:spPr>
-      </p:pic>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent3"/>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="lt1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent3"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="dk1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:defRPr sz="1100">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:defRPr sz="1100">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:defRPr sz="1100">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:defRPr sz="1100">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:defRPr sz="1100">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:defRPr sz="1100">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:defRPr sz="1100">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:defRPr sz="1100">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:defRPr sz="1100">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US" sz="900" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Total Alcohol-Attributable Deaths in 2024 = 5,608</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US" sz="900" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE366569-6702-CC44-61F4-6F16B119EDB3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="274320" y="5581944"/>
+            <a:ext cx="8726559" cy="1070469"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" b="0" i="0" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>^Alcohol-attributable cancer deaths include deaths from breast (female only), colorectal, esophageal, laryngeal, liver, pancreatic, prostate (male only), stomach, and oral cavity and pharyngeal cancers. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" b="0" i="0" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>*Poisoning (Not Alcohol) deaths are deaths that involve another substance in addition to a high blood alcohol concentration (e.g., an opioid overdose with alcohol involvement). </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="800" b="0" i="0" dirty="0">
+              <a:latin typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="800" i="0" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Example Interpretation: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="800" b="0" i="0" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>The leading cause of alcohol-attributable deaths was cancer^ with 845 deaths. Deaths due to cancer were 15% of all alcohol-attributable deaths in 2024.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" i="0" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Note: Leading causes of death bar chart only includes top 10 causes of alcohol-attributable deaths, estimates will not add up to total alcohol-attributable deaths.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="800" b="0" i="0" dirty="0">
+              <a:latin typeface="+mn-lt"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="800" i="0" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Source:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="800" b="0" i="0" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t> NC State Center for Health Statistics 202</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="800" i="0" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>4</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="800" b="0" i="0" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>, Vital Statistics, CDC Alcohol-Related Disease Impact (ARDI) estimates for alcohol-attributable death.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buFontTx/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="800" b="0" i="0" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Analysis by </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="800" b="0" i="0" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Injury Epidemiology, Surveillance, and Informatics Unit</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3655239889"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1553759878"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
-    <p:bg>
-[...4 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1" hidden="1">
+          <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE288553-79B5-A1B0-532A-C52B2B8D4938}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C839A164-DCC2-4816-A0CF-AB5D6C5D63E9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="274320" y="1097280"/>
+            <a:ext cx="8563554" cy="537859"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="1800">
+              <a:rPr lang="en-US" sz="1800" dirty="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>From 2019 to 2023, alcohol-attributable cancer death rates were highest among individuals who are </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="1800">
+              <a:t>From 2020 to 2024, alcohol-attributable cancer death rates were highest among individuals who are </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>male, white*, or aged 65 years and older</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-US" sz="1800">
+              <a:rPr lang="en-US" sz="1800" dirty="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
             </a:br>
             <a:endParaRPr lang="en-US" sz="1800" dirty="0">
               <a:latin typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...1 lines deleted...]
-          <p:cNvPr id="4" name="Picture 3">
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="5" name="Chart 4" descr="Bar graph showing alcohol-attributable cancer death rates were highest among individuals who are male, white*, or aged 65 years and older from 2020-2024.&#10;">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EEE9105F-6B74-C05D-26F8-B8863716D49F}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9355930F-5E4F-2859-F5D0-BF48CEE7BC2E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvPicPr>
-[...1 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2597255072"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="272563" y="1680859"/>
+          <a:ext cx="8563554" cy="4137138"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+            <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3"/>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A509E10B-C58E-69AF-678E-1D68FA047169}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...5 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-31569" y="0"/>
-            <a:ext cx="9175569" cy="6881677"/>
+            <a:off x="6101611" y="4208143"/>
+            <a:ext cx="518160" cy="338554"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1F497D"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>0.0</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C2AF0F3-2924-0E90-489D-8E31E16B1E2C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="274320" y="5669280"/>
+            <a:ext cx="8736817" cy="954107"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>*NH = Non-Hispanic</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="800" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Example Interpretation: From 2020-2024, the alcohol-attributable cancer death rate for North Carolina males was 11.4 alcohol-attributable cancer deaths per 100,000 population.  </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="800" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Technical Note: Rates by race and ethnicity are calculated using the Alcohol-Related Disease Impact (ARDI) methodology to estimate alcohol-attributable deaths. ARDI does not provide stratification by race/ethnicity, only by age and sex. Alcohol-attributable deaths for race/ethnicity may be high among one race/ethnicity group due to a broader disparity in one of the 58 alcohol-attributable causes of death and not necessarily due to a difference in alcohol involvement.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Source: Death – NC State Center for Health Statistics (SCHS), 2020-2024; CDC ARDI Estimates for alcohol-attributable death. Population – U.S. Census, 2020-2024</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Analysis by Injury Epidemiology, Surveillance, and Informatics Unit</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2235883957"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4009289730"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
-    <p:bg>
-[...4 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1" hidden="1">
+          <p:cNvPr id="5" name="Title 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AB0E43DD-74B5-07A9-47D9-F8B44A8C3C54}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1CE4A347-6730-F5FF-0AC4-2604B4C82C11}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="274320" y="1143000"/>
+            <a:ext cx="8339826" cy="548640"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" dirty="0"/>
+              <a:t>Alcohol and Cancer Prevention Strategies</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Text Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FAC80871-5D87-EFAC-D9B9-F3EAE5A51CDE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="274320" y="1737360"/>
+            <a:ext cx="8466070" cy="4142629"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0"/>
+              <a:t>Alcohol-attributable cancers can be reduced through evidence-based policies that reduce alcohol availability and affordability, such as:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="0" dirty="0"/>
+              <a:t>Government control of alcohol sales</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="0" dirty="0"/>
+              <a:t>Alcohol taxes to increase the price of alcohol</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="0" dirty="0"/>
+              <a:t>Regulating the number of businesses that sell alcohol</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="0" dirty="0"/>
+              <a:t>Limits on days and hours of alcohol sales</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0"/>
+              <a:t>To learn more about the strategies that protect the health of North Carolinians, please see the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0">
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>Reducing Excessive Alcohol Use to Build Healthier North Carolina Communities</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0"/>
+              <a:t> factsheet. </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D420A976-A0D6-C5F1-1B24-3E8D5D4D51A2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="133049" y="6273588"/>
+            <a:ext cx="8073990" cy="330200"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" i="0" dirty="0"/>
+              <a:t>Source: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" i="0" dirty="0">
+                <a:hlinkClick r:id="rId4"/>
+              </a:rPr>
+              <a:t>CDC’s Preventing Excessive Alcohol Use with Proven Strategies</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" i="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BBCE80E4-C9F2-3707-79DD-FAEBE861A2AF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="14"/>
+          </p:nvPr>
+        </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...3 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
+            <a:fld id="{11F27F3A-B3E9-41ED-AF8F-A365F10BB65F}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>16</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...28 lines deleted...]
-      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2904642865"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2690690492"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
-    <p:bg>
-[...4 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1" hidden="1">
+          <p:cNvPr id="5" name="Title 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F8544738-01AA-DE08-E8F5-6548ECEF6A54}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{02AAD73D-9412-95CA-B0F7-826E4B70A1FE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="274320" y="1143000"/>
+            <a:ext cx="8563554" cy="756870"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>Understanding the Link Between Alcohol and Cancer to Build Healthier North Carolina Communities</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t> factsheet </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Picture 4">
+          <p:cNvPr id="9" name="Picture 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4819FBCC-9CAC-3979-7D6A-6E7BF0357E45}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A0916F6-28F1-2AD2-F43E-AFCB3D2E1A84}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-396" y="0"/>
-            <a:ext cx="9144396" cy="6858297"/>
+            <a:off x="369500" y="1899870"/>
+            <a:ext cx="3234058" cy="4318504"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="292100" dist="139700" dir="2700000" algn="tl" rotWithShape="0">
+              <a:srgbClr val="333333">
+                <a:alpha val="65000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="Picture 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AAE23A85-BA30-E592-4604-EFD5728A38EC}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2782130" y="2285284"/>
+            <a:ext cx="3265864" cy="4318504"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="292100" dist="139700" dir="2700000" algn="tl" rotWithShape="0">
+              <a:srgbClr val="333333">
+                <a:alpha val="65000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Arrow: Right 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4ECF66A4-7327-1D64-A6FE-5601460F5C23}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6346479" y="3715090"/>
+            <a:ext cx="642796" cy="688064"/>
+          </a:xfrm>
+          <a:prstGeom prst="rightArrow">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="002E5E"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="002E5E"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="Picture 9" descr="QR code linking to the &quot;Understanding the Link Between Alcohol and Cancer&quot; fact sheet.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E16BC0B4-3CF1-9D32-301F-312566E2A2DF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7086601" y="3013585"/>
+            <a:ext cx="1944546" cy="1944546"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D2513100-ECF8-FFE0-04C4-56645CC9F7A4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="14"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{11F27F3A-B3E9-41ED-AF8F-A365F10BB65F}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>17</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2718467308"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1132321561"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
-    <p:bg>
-[...4 lines deleted...]
-    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8A27BA1-EC9E-1F8C-8896-95F11D2A6720}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C41E2D0-FFAC-07B8-88E2-D32BC2C39D20}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="274320" y="1143000"/>
+            <a:ext cx="8563554" cy="475682"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Additional Alcohol and Cancer Resources</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4AEF0F02-FDA6-9362-B94A-A819F100F73C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="274320" y="1737360"/>
+            <a:ext cx="8563554" cy="4437421"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>For more information about cancer in NC, please visit the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>NCDHHS </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>Cancer Prevention and Control Branch website</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>To learn more about the goals and strategic actions for reducing cancer burden in NC, please see the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:hlinkClick r:id="rId4"/>
+              </a:rPr>
+              <a:t>2025-2030 North Carolina Comprehensive Cancer Control Action Plan</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>For more information about alcohol and cancer, please visit the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:hlinkClick r:id="rId5"/>
+              </a:rPr>
+              <a:t>Centers for Disease Control and Prevention’s Alcohol and Cancer website</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2000" b="0" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="761116942"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1" hidden="1">
+          <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37E1EDCB-5746-BDF9-43F2-B58CB075ADDE}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{271F52B8-8DF9-AFC0-489E-D26F61F56D8B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="274320" y="1140467"/>
+            <a:ext cx="8563554" cy="773372"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="2800">
+              <a:rPr lang="en-US" sz="3200" dirty="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>Additional alcohol and cancer resources</a:t>
-[...3 lines deleted...]
-            </a:endParaRPr>
+              <a:t>Additional Alcohol Use and it’s Related Harms Resources</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...1 lines deleted...]
-          <p:cNvPr id="4" name="Picture 3">
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B20C7E0C-53F0-D7BD-6E80-C575D69CE748}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2663FD90-EEEE-C3AC-EF08-7AEBD2BC3E0E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvPicPr>
-[...9 lines deleted...]
-        </p:blipFill>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-396" y="-297"/>
-            <a:ext cx="9144396" cy="6858297"/>
+            <a:off x="274320" y="2103120"/>
+            <a:ext cx="8563554" cy="4375918"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...1 lines deleted...]
-          </a:prstGeom>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>For more data about alcohol use in NC, please visit the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>NC Injury and Violence Prevention Branch (IVPB) Alcohol and Related Harms Data Dashboard</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>For general information and prevention strategies to reduce excessive alcohol use and its related harms, please visit the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:hlinkClick r:id="rId4"/>
+              </a:rPr>
+              <a:t>North Carolina Alcohol Use and Related Harms Website</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>For questions related to alcohol data requests, please email </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:hlinkClick r:id="rId5"/>
+              </a:rPr>
+              <a:t>SubstanceUseData@dhhs.nc.gov</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>If you have questions regarding a custom data request or available data products, please use the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:hlinkClick r:id="rId6"/>
+              </a:rPr>
+              <a:t>IVPB Data Support Bookings Application</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t> to reserve time to chat with one of our epidemiologists.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2200" b="0" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="202480258"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3163352534"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
-    <p:bg>
-[...4 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1" hidden="1">
+          <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62B5A3D1-DE81-41D3-B2B8-4F3AC4B4F67E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{493A8F68-5E58-4DFE-3793-08C6CA35F0FD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="274320" y="1143000"/>
+            <a:ext cx="8563554" cy="548640"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="2800">
+              <a:rPr lang="en-US" sz="3200" dirty="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>Additional alcohol use and its related harms resources</a:t>
-[...3 lines deleted...]
-            </a:endParaRPr>
+              <a:t>Technical Notes</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...1 lines deleted...]
-          <p:cNvPr id="3" name="Picture 2">
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{672BDB4E-4711-AEDC-6C76-EBDE1DE49F65}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E8ADA086-7408-90A4-E508-6D7BF2A367D9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvPicPr/>
-[...7 lines deleted...]
-        </p:blipFill>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="9144000" cy="6858000"/>
+            <a:off x="274320" y="1737360"/>
+            <a:ext cx="8325383" cy="4512844"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...1 lines deleted...]
-          </a:prstGeom>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>The fatality data provided here are part of the Vital Registry System of the North Carolina Department of Health and Human Services (NCDHHS), State Center for Health Statistics (SCHS) and are analyzed using the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>Alcohol-Related Disease Impact (ARDI) methodology</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t> provided by the Centers for Disease Control and Prevention. This methodology was updated in 2024 to reflect most recent literature, which affected alcohol-attributable fractions and conditions. Estimates are calculated for nine cancer causes of death using alcohol-attributable fractions. Alcohol-attributable fractions for cancer causes are based on any alcohol use due to evidence that shows cancer is linked even to low levels of alcohol use. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1800" b="0" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>2024 NCDHHS, SCHS data are final as of January 2026.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1800" b="0" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>U.S. Census non-bridged single-race population categories do not directly align with death certificate race categories. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1800" b="0" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Speaking and technical notes should be read prior to using. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1100" b="0" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1264077890"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3747414536"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
-    <p:bg>
-[...4 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1" hidden="1">
+          <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3B8A5843-1F7C-96A4-3B3B-A9496965C77C}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B701229C-2D3D-4C94-BD18-0B0C56750B94}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="302150" y="1273757"/>
+            <a:ext cx="8563554" cy="847274"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" sz="6000" b="1">
+              <a:rPr lang="en-US" sz="6000" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Questions?</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="6000" b="1" dirty="0">
-[...1 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...1 lines deleted...]
-          <p:cNvPr id="3" name="Picture 2">
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{73CDD3B1-BC78-82DC-2303-4CC66468C5BD}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3E717352-1E3E-4F76-BEF6-2F045DE5C263}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvPicPr/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
-        </p:nvPicPr>
-[...5 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="9144000" cy="6858000"/>
+            <a:off x="1181100" y="2503844"/>
+            <a:ext cx="6474342" cy="3757256"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="3200" b="1" i="0" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="0" dirty="0">
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>SubstanceUseData@dhhs.nc.gov</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="0" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US" sz="2400" b="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Injury and Violence Prevention Branch Division of Public Health</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="0" u="sng" kern="100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="467886"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:hlinkClick r:id="rId4"/>
+              </a:rPr>
+              <a:t>North Carolina Alcohol and Related Harms Data</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3801843544"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2586505970"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
-    <p:bg>
-[...4 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1" hidden="1">
+          <p:cNvPr id="5" name="Title 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E86EF9AD-8BFF-93C0-E36F-F46E06CD1C17}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4424346E-9860-AE39-B845-83A12AC340B5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="274320" y="1143000"/>
+            <a:ext cx="8563554" cy="548640"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" dirty="0"/>
+              <a:t>Funding</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Text Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5D1D731-296E-74E8-4CAE-A8EF50BA17C6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="274320" y="1828800"/>
+            <a:ext cx="8563554" cy="4142629"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0"/>
+              <a:t>This presentation is partially supported by the Centers for Disease Control and Prevention of the U.S. Department of Health and Human Services (HHS) as part of a financial assistance award totaling $166,667. The contents are those of the author(s) and do not necessarily represent the official views of, nor an endorsement, by CDC/HHS, or the U.S. Government.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2400" b="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E0791D09-DA9E-448C-C7D8-1E2D89DF116F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="14"/>
+          </p:nvPr>
+        </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:fld id="{11F27F3A-B3E9-41ED-AF8F-A365F10BB65F}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>3</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...26 lines deleted...]
-      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4167249141"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="352181420"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
-    <p:bg>
-[...4 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1" hidden="1">
+          <p:cNvPr id="5" name="Title 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7429CBD6-8721-7C96-4FA4-EC0F85458676}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D0211D7D-ED55-EE8A-B700-445FB0676FDB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="274320" y="1143000"/>
+            <a:ext cx="8563554" cy="548640"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="3200"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
+              <a:rPr lang="en-US" sz="3200" dirty="0"/>
+              <a:t>What is considered a “drink”?</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Picture 2">
+          <p:cNvPr id="6" name="Picture 5" descr="A blue and white bottle">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3B7EC96B-B09D-78C2-45BC-4AD0CEF4EFF1}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0D5D0E90-0BDC-71B9-8898-62BE13F0CA5A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvPicPr/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3"/>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="9144000" cy="6858000"/>
+            <a:off x="481381" y="2230125"/>
+            <a:ext cx="858018" cy="2397750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="TextBox 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{782FDEBD-9061-CECF-BBAE-8871230ABA76}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="363060" y="4627875"/>
+            <a:ext cx="1094660" cy="738664"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>12 ounces</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>5% ABV beer*</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="Equals 25">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14C4F196-49D3-84D7-5C4B-109402A6C8E6}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1561619" y="3505023"/>
+            <a:ext cx="548968" cy="548640"/>
+          </a:xfrm>
+          <a:prstGeom prst="mathEqual">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="001360"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="001360"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Picture 7" descr="A blue and white bottle with the text 'craft.'">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{174C5FF1-A14C-C13D-D36A-B12CC0669AB2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2295312" y="2230125"/>
+            <a:ext cx="858018" cy="2397750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="Rectangle 23">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D8ACC4C2-DC71-90CD-EFAC-D6EEF9F34487}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="18149249">
+            <a:off x="2183536" y="3625937"/>
+            <a:ext cx="1042273" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="0" cap="none" spc="0" dirty="0">
+                <a:ln w="0">
+                  <a:solidFill>
+                    <a:srgbClr val="001360"/>
+                  </a:solidFill>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="001360"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="19050" dir="2700000" algn="tl" rotWithShape="0">
+                    <a:schemeClr val="dk1">
+                      <a:alpha val="40000"/>
+                    </a:schemeClr>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a:rPr>
+              <a:t>CRAFT</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="TextBox 24">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65484991-497C-BA9E-D964-140420281D63}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2110587" y="4627875"/>
+            <a:ext cx="1158153" cy="738664"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>4-12 ounces</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>5-15% ABV craft beer*</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="27" name="Equals 26">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5195CFDC-B81F-16C8-75E8-63033EAB3CDD}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3221618" y="3498298"/>
+            <a:ext cx="548968" cy="548640"/>
+          </a:xfrm>
+          <a:prstGeom prst="mathEqual">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="001360"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="001360"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="Picture 9" descr="A blue and white bottle">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9AB9A61C-437C-7460-39C1-2DDAF5BB8F0F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3914897" y="2681813"/>
+            <a:ext cx="1094659" cy="1946062"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="TextBox 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8526F500-F5CD-6023-3A6F-656A377991E3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3914896" y="4627875"/>
+            <a:ext cx="1094660" cy="738664"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>8 ounces</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>7% ABV malt liquor*</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="28" name="Equals 27">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DDEC8CE6-0122-9A1C-E354-6ACDF6365362}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5143715" y="3505023"/>
+            <a:ext cx="548968" cy="548640"/>
+          </a:xfrm>
+          <a:prstGeom prst="mathEqual">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="001360"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="001360"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="14" name="Picture 13" descr="A blue and white wine glass">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B41CC53C-B1F3-7947-AF6B-06D6726F4E6E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5771123" y="2803442"/>
+            <a:ext cx="1094659" cy="1824433"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="TextBox 18">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F9B6E7AF-8EDA-17CF-11F9-C0E2FFDAFF9E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5850451" y="4627875"/>
+            <a:ext cx="936002" cy="738664"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>5 ounces</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>12% ABV wine*</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="29" name="Equals 28">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{64F67CD9-5E24-F82B-28D4-07BF82042467}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6944222" y="3498298"/>
+            <a:ext cx="548968" cy="548640"/>
+          </a:xfrm>
+          <a:prstGeom prst="mathEqual">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="001360"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="001360"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="TextBox 20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8453B7ED-283A-AB8D-83DD-C8D868832FD3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7338727" y="2740788"/>
+            <a:ext cx="1435261" cy="738664"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Examples: gin, rum, vodka, whiskey</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="16" name="Picture 15" descr="A blue and white plastic cup">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BD1FD3DC-0E8A-17F2-C454-A3EBEC874F0E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7627349" y="3479452"/>
+            <a:ext cx="858018" cy="1148423"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="TextBox 19">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99E5DA31-DB63-A51B-F871-8C72E8F3A234}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7493190" y="4627875"/>
+            <a:ext cx="1094660" cy="1169551"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>1.5 ounces</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>40% ABV (80 proof) distilled spirits*</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="31" name="TextBox 30">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F13EDC17-D71E-B3A1-8231-E15C29460D9A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="274320" y="5804546"/>
+            <a:ext cx="8563554" cy="430887"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>*The alcohol content of different types of beer, wine, and liquor may vary. To see how many standard drinks are within a container, please use </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId7"/>
+              </a:rPr>
+              <a:t>NIAAA’s </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId7"/>
+              </a:rPr>
+              <a:t>Drink Size Calculator.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1100" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="30" name="TextBox 29">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49A8E49A-2677-5EA3-087A-77B227989E75}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="274320" y="6174121"/>
+            <a:ext cx="4433104" cy="261610"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Definitions: ABV – Alcohol by Volume</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{081AD3D5-7800-035E-FC27-962D38DA400D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="274320" y="6401996"/>
+            <a:ext cx="8073990" cy="225932"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Source: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" i="0" dirty="0">
+                <a:hlinkClick r:id="rId8"/>
+              </a:rPr>
+              <a:t>National Institute on Alcohol Abuse and Alcoholism (NIAAA)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" i="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0342260C-1AB9-C616-C071-E2A6D60C8E96}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="14"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{11F27F3A-B3E9-41ED-AF8F-A365F10BB65F}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>4</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="484567664"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3315721722"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
-    <p:bg>
-[...4 lines deleted...]
-    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1FA6E3D6-260A-5821-37E2-6044776DE1BD}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{36620209-338F-0809-4AE3-53CF00FBAB26}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="274320" y="1143000"/>
+            <a:ext cx="8563554" cy="548640"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Levels of Alcohol Use</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05E92B2F-FAB7-E518-BDED-F155E4A1C60C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="274320" y="1691640"/>
+            <a:ext cx="8563554" cy="707886"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>No amount of alcohol is safe for your health. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Each drink increases the risk of harm. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="TextBox 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F6F1B5E0-6C34-4CBF-3950-EEA87723C6EE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="274320" y="2380982"/>
+            <a:ext cx="2571750" cy="2785378"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Men</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="800" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Heavy Drinking:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Consuming</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>15</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>or more drinks per week</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="300" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Binge Drinking:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Consuming</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>5</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>or more drinks in one occasion</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Graphic 2" descr="Male profile with solid fill">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{742594A4-81F0-2874-419E-8730F0367514}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3032097" y="2828069"/>
+            <a:ext cx="1524000" cy="1804875"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Graphic 3" descr="Female profile with solid fill">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D6209A9F-5DF2-E17A-BC5D-46FD7575F58E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4556097" y="2828068"/>
+            <a:ext cx="1524000" cy="1804875"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="TextBox 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{73AF4A41-E113-39DA-623D-A06433E3A955}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5958273" y="2380982"/>
+            <a:ext cx="2879601" cy="2785378"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Women</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="800" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Heavy Drinking:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Consumin</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>g </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>8</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>or </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>more drinks per week</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="800" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Binge Drinking:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Consuming</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>4</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>or more drinks in one occasion</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="TextBox 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{701CFF77-F11A-66D5-0B33-41500D684F70}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="274320" y="5528686"/>
+            <a:ext cx="8563554" cy="707886"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Excessive alcohol use is </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>heavy drinking, binge drinking, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>or</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> any</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> alcohol consumed while </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>pregnant</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> or </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>under the age of 21.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Text Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E401F554-EE76-B682-9E4F-2AB854398C56}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="274320" y="6452015"/>
+            <a:ext cx="8073990" cy="187485"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="1" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="432197" indent="-175022" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="281"/>
+              </a:spcBef>
+              <a:buFont typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="–"/>
+              <a:defRPr sz="1800" b="1" i="0" kern="1200">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="642938" indent="-128588" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="281"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1500" b="1" i="0" kern="1200">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="900113" indent="-128588" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="281"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1013" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1157288" indent="-128588" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="281"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1013" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="1414463" indent="-128588" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="281"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1013" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="1671638" indent="-128588" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="281"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1013" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="1928813" indent="-128588" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="281"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1013" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="2185988" indent="-128588" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="281"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1013" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Source: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:hlinkClick r:id="rId5"/>
+              </a:rPr>
+              <a:t>US Alcohol Policy Alliance’s (USAPA) Alcohol Consumption Guidelines for the American People</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" i="0" dirty="0">
+              <a:latin typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3139318713"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1" hidden="1">
+          <p:cNvPr id="4" name="Title 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D8B5CE3A-1412-4EF6-EA88-5098607D242D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{26117384-A994-D3F4-D46A-B5C7548AAB17}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1188720" y="182880"/>
+            <a:ext cx="7537836" cy="765849"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="3200"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
+              <a:rPr lang="en-US" sz="3200" dirty="0"/>
+              <a:t>U.S. Surgeon General’s Advisory on Alcohol and Cancer Risk 2025</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Picture 2">
+          <p:cNvPr id="6" name="Picture 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{61E4B745-BEAA-49A7-EBA3-E696BED3B783}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{09F648D5-5A16-F9DB-E588-DA147C9C62E8}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvPicPr/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3"/>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="9144000" cy="6858000"/>
+            <a:off x="1471865" y="1253914"/>
+            <a:ext cx="3982262" cy="5146886"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Arrow: Right 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{98774EF5-BBE4-EFA2-1D2F-5BA6CDD6C823}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5615492" y="3553037"/>
+            <a:ext cx="742277" cy="548640"/>
+          </a:xfrm>
+          <a:prstGeom prst="rightArrow">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent3">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent3"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent3"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4" descr="QR code that links to the U.S. Surgeon General's advisory on alcohol and cancer risk, 2025.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57BD5B85-E314-4723-5DEF-B16444D0843A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6357769" y="2495317"/>
+            <a:ext cx="2717405" cy="2717405"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DACC7A39-73CD-C1C2-8160-51B644D0AAE9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="14"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{11F27F3A-B3E9-41ED-AF8F-A365F10BB65F}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>6</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3649726703"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024434540"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
-    <p:bg>
-[...4 lines deleted...]
-    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{94273BA6-5A03-B16E-E80E-05384144BDAB}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Text Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9EBC3A84-7AB9-B4CD-06A7-83316A68A4BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1189038" y="2286000"/>
+            <a:ext cx="7689850" cy="2200275"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="3200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Alcohol is a group 1 carcinogen, the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="3200" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>highest category </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="3200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>of cancer-causing substances, like </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="3200" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>tobacco, asbestos, and radiation.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F2FDC53-3466-5CFE-0DDD-9D65E7DACA7C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="14"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{11F27F3A-B3E9-41ED-AF8F-A365F10BB65F}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>7</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1793933357"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1" hidden="1">
+          <p:cNvPr id="2" name="Text Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{224A98D5-1303-1CAF-39C8-91FB92ACC2A7}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C794D5D4-A8A2-A274-D5A7-0B1AA756664C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1189038" y="1828800"/>
+            <a:ext cx="7689850" cy="2994025"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="3200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>All types of alcohol, in any amount, including red and white wine, beer, and liquor, can cause cancer. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="3200" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Drinking less alcohol or choosing not to drink at all will lower cancer risk.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{852C2C34-18C6-998D-3309-7FC174301FA3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:fld id="{11F27F3A-B3E9-41ED-AF8F-A365F10BB65F}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>8</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...26 lines deleted...]
-      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="297537123"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2878752793"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
-    <p:bg>
-[...4 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1" hidden="1">
+          <p:cNvPr id="4" name="Title 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B2A58465-2A9A-4A58-59D9-32036641F6FA}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD59001F-1875-0BEB-E7E9-F888E4497FBF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1188720" y="274320"/>
+            <a:ext cx="7542030" cy="860385"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" sz="3200" dirty="0"/>
+              <a:t>Alcohol increases the risk for cancer in at least 4 ways:</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...1 lines deleted...]
-          <p:cNvPr id="3" name="Picture 2">
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Text Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA0C42DD-B617-5343-008F-B96D95DF4340}"/>
-[...63 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CE48CFAC-BF22-DB7E-E9B4-012432F59595}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F78FDCE6-81DC-6A3D-478B-2FE210E105C3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="body" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1188720" y="1371600"/>
+            <a:ext cx="7409370" cy="4937760"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:pPr marL="457200" indent="-457200">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:t>Alcohol can damage your DNA. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="0" dirty="0"/>
+              <a:t>The body breaks alcohol down into a chemical, known as acetaldehyde, that can damage your DNA. Damaged DNA can cause a cell to grow out of control and become cancer.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:t>Alcohol increases oxidative stress that increases inflammation. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="0" dirty="0"/>
+              <a:t>Oxidative stress can also damage DNA, proteins, and cells. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...1 lines deleted...]
-          <p:cNvPr id="3" name="Picture 2">
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1870DC62-A209-4226-901D-C7B1BE03F1E0}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D7107D9-027D-44F9-F8F6-7CB309E4DB81}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvPicPr/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
-        </p:nvPicPr>
-[...5 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="9144000" cy="6858000"/>
+            <a:off x="1188720" y="6217920"/>
+            <a:ext cx="8073990" cy="225932"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
-      </p:pic>
-[...35 lines deleted...]
-      </p:grpSpPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="171450" indent="-171450" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="563"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2100" b="1" i="0" kern="1200">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="432197" indent="-175022" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="281"/>
+              </a:spcBef>
+              <a:buFont typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="–"/>
+              <a:defRPr sz="1800" b="1" i="0" kern="1200">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="642938" indent="-128588" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="281"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1500" b="1" i="0" kern="1200">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="900113" indent="-128588" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="281"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1013" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1157288" indent="-128588" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="281"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1013" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="1414463" indent="-128588" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="281"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1013" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="1671638" indent="-128588" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="281"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1013" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="1928813" indent="-128588" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="281"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1013" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="2185988" indent="-128588" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="281"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1013" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Source: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>The U.S. Surgeon General’s Advisory on </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" dirty="0">
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>Alcohol and Cancer Risk 2025</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="900" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1" hidden="1">
+          <p:cNvPr id="3" name="Slide Number Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{444D37A1-8186-46D1-C883-AD00FE05494B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{906F808A-50CE-1B9A-BEBD-AAB53C00E16A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="sldNum" sz="quarter" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:fld id="{11F27F3A-B3E9-41ED-AF8F-A365F10BB65F}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>9</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...26 lines deleted...]
-      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3540637841"/>
-[...92 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3848491138"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3282779227"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="6_Office Theme">
+  <a:themeElements>
+    <a:clrScheme name="NC Brand PPT 04.23.15">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:srgbClr val="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="1F497D"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="EEECE1"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="7F9E3F"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="52849C"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="1F497D"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="71C9C5"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="6D2E75"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="F6D888"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="52849C"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="52849C"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="TNR/Arial">
+      <a:majorFont>
+        <a:latin typeface="Times New Roman"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="63000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
+</a:theme>
+</file>
+
+<file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="7_Office Theme">
+  <a:themeElements>
+    <a:clrScheme name="NC Brand PPT 04.23.15">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:srgbClr val="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="1F497D"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="EEECE1"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="7F9E3F"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="52849C"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="1F497D"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="71C9C5"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="6D2E75"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="F6D888"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="52849C"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="52849C"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="TNR/Arial">
+      <a:majorFont>
+        <a:latin typeface="Times New Roman"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="63000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
+</a:theme>
+</file>
+
+<file path=ppt/theme/theme3.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Calibri"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="63000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
+</a:theme>
+</file>
+
+<file path=ppt/theme/theme4.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+  <a:themeElements>
+    <a:clrScheme name="Office">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="44546A"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="E7E6E6"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="5B9BD5"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="ED7D31"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="A5A5A5"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="FFC000"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="4472C4"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="70AD47"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0563C1"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="954F72"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -6972,51 +28892,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -7083,65 +29003,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -7162,451 +29082,434 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
-[...311 lines deleted...]
-</a:theme>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010090A84DF9C38F85459C2FBB53EA3FC961" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="56eed81f91c6e4c376543b78c52c3f3c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="bd78b2e4-9060-4309-b354-463fb93a4269" xmlns:ns3="ea8af748-1d0b-4554-b403-23c573964229" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e371658e6c15dc6ceb77a667abadf544" ns2:_="" ns3:_="">
+    <xsd:import namespace="bd78b2e4-9060-4309-b354-463fb93a4269"/>
+    <xsd:import namespace="ea8af748-1d0b-4554-b403-23c573964229"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="bd78b2e4-9060-4309-b354-463fb93a4269" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="11" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="14" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="15" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="19" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="da2157d8-ccc1-4fc8-a2a4-3f8f6553454f" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="22" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ea8af748-1d0b-4554-b403-23c573964229" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="17" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="20" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{b57b129b-aecc-4f48-b65e-4752a1115b12}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="ea8af748-1d0b-4554-b403-23c573964229">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="4" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="3" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="bd78b2e4-9060-4309-b354-463fb93a4269">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="ea8af748-1d0b-4554-b403-23c573964229" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2DBEFA06-4E96-414D-9783-3CB78874990A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="bd78b2e4-9060-4309-b354-463fb93a4269"/>
+    <ds:schemaRef ds:uri="ea8af748-1d0b-4554-b403-23c573964229"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5F93D88C-3348-45EB-B075-20445B0EED91}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="bd78b2e4-9060-4309-b354-463fb93a4269"/>
+    <ds:schemaRef ds:uri="ea8af748-1d0b-4554-b403-23c573964229"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73281F3B-BF70-4553-B5B6-51CCDF4704D7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template/>
   <TotalTime></TotalTime>
-  <Words>3956</Words>
+  <Words>5980</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>On-screen Show (4:3)</PresentationFormat>
-  <Paragraphs>105</Paragraphs>
-[...1 lines deleted...]
-  <Notes>19</Notes>
+  <Paragraphs>258</Paragraphs>
+  <Slides>20</Slides>
+  <Notes>20</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>19</vt:i4>
+        <vt:i4>20</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="25" baseType="lpstr">
+    <vt:vector size="29" baseType="lpstr">
       <vt:lpstr>Aptos</vt:lpstr>
-      <vt:lpstr>Aptos Display</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
+      <vt:lpstr>Franklin Gothic Demi Cond</vt:lpstr>
+      <vt:lpstr>Franklin Gothic Medium</vt:lpstr>
+      <vt:lpstr>Gotham Bold</vt:lpstr>
       <vt:lpstr>Proxima Nova</vt:lpstr>
-      <vt:lpstr>Office Theme</vt:lpstr>
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>6_Office Theme</vt:lpstr>
+      <vt:lpstr>7_Office Theme</vt:lpstr>
+      <vt:lpstr>Alcohol and Cancer</vt:lpstr>
       <vt:lpstr>Technical Notes</vt:lpstr>
       <vt:lpstr>Funding</vt:lpstr>
       <vt:lpstr>What is considered a “drink”?</vt:lpstr>
       <vt:lpstr>Levels of Alcohol Use</vt:lpstr>
       <vt:lpstr>U.S. Surgeon General’s Advisory on Alcohol and Cancer Risk 2025</vt:lpstr>
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>Alcohol is a group 1 carcinogen, the highest category of cancer-causing substances, like tobacco, asbestos, and radiation.</vt:lpstr>
+      <vt:lpstr>All types of alcohol, in any amount, including red and white wine, beer, and liquor, can cause cancer. Drinking less alcohol or choosing not to drink at all will lower cancer risk.</vt:lpstr>
+      <vt:lpstr>Alcohol increases the risk for cancer in at least 4 ways:</vt:lpstr>
       <vt:lpstr>Alcohol increases the risk for cancer in at least 4 ways:</vt:lpstr>
       <vt:lpstr>Drinking any type of alcohol raises the risk of several types of cancer, including: </vt:lpstr>
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
-[...2 lines deleted...]
-      <vt:lpstr>From 2019 to 2023, alcohol-attributable cancer death rates were highest among individuals who are male, white*, or aged 65 years and older </vt:lpstr>
+      <vt:lpstr>In 2024, more than 840 North Carolinians died from an alcohol-attributable cancer. Most of these deaths could have been prevented if all adults followed the 2020-2025 Dietary Guidelines for Americans* for alcohol use. Even more deaths could have been prevented by not drinking alcohol at all. </vt:lpstr>
+      <vt:lpstr>Alcohol-attributable cancer death rates increased slightly from 2015 to 2024  </vt:lpstr>
+      <vt:lpstr>Cancer is the leading cause of alcohol-attributable death among NC residents in 2024</vt:lpstr>
+      <vt:lpstr>From 2020 to 2024, alcohol-attributable cancer death rates were highest among individuals who are male, white*, or aged 65 years and older </vt:lpstr>
       <vt:lpstr>Alcohol and Cancer Prevention Strategies</vt:lpstr>
       <vt:lpstr>Understanding the Link Between Alcohol and Cancer to Build Healthier North Carolina Communities factsheet </vt:lpstr>
-      <vt:lpstr>Additional alcohol and cancer resources</vt:lpstr>
-      <vt:lpstr>Additional alcohol use and its related harms resources</vt:lpstr>
+      <vt:lpstr>Additional Alcohol and Cancer Resources</vt:lpstr>
+      <vt:lpstr>Additional Alcohol Use and it’s Related Harms Resources</vt:lpstr>
       <vt:lpstr>Questions?</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:creator>Charlton, Fisher G</dc:creator>
+  <dc:title>PowerPoint Presentation</dc:title>
+  <dc:creator>Taryn Dietrich</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010090A84DF9C38F85459C2FBB53EA3FC961</vt:lpwstr>
+  </property>
+</Properties>
+</file>