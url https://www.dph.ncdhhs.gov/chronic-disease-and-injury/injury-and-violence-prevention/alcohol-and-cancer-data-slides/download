--- v1 (2026-04-15)
+++ v2 (2026-05-26)
@@ -68,61 +68,52 @@
   <Override PartName="/ppt/slideLayouts/slideLayout26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme4.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/ppt/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/ppt/charts/colors2.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/ppt/charts/colors3.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483676" r:id="rId4"/>
     <p:sldMasterId id="2147483695" r:id="rId5"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId26"/>
   </p:notesMasterIdLst>
@@ -669,63 +660,63 @@
         </a:fontRef>
         <a:schemeClr val="lt1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln w="38100" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent2"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="34563" autoAdjust="0"/>
     <p:restoredTop sz="86405" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="102" d="100"/>
-          <a:sy n="102" d="100"/>
+          <a:sx n="71" d="100"/>
+          <a:sy n="71" d="100"/>
         </p:scale>
-        <p:origin x="422" y="86"/>
+        <p:origin x="427" y="43"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="-9822"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="3" d="2"/>
         <a:sy n="3" d="2"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
@@ -733,3325 +724,51 @@
     <p:cViewPr>
       <p:scale>
         <a:sx n="110" d="100"/>
         <a:sy n="110" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:sorterViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="63" d="100"/>
           <a:sy n="63" d="100"/>
         </p:scale>
         <p:origin x="3178" y="72"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId33" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/></Relationships>
-[...3273 lines deleted...]
-</cs:chartStyle>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId33" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme4.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -4096,51 +813,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3970339" y="0"/>
             <a:ext cx="3038475" cy="466578"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91768" tIns="45884" rIns="91768" bIns="45884" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{A9B734D9-FBB7-4B85-86A2-24E15EDE55E0}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/8/2026</a:t>
+              <a:t>5/25/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1" y="8829823"/>
             <a:ext cx="3038475" cy="466578"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -4265,51 +982,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3970939" y="0"/>
             <a:ext cx="3037840" cy="466435"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="93164" tIns="46581" rIns="93164" bIns="46581" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{E3FD6F98-055A-4837-90F2-8E5F6821A1BB}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/8/2026</a:t>
+              <a:t>5/25/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1414463" y="1162050"/>
             <a:ext cx="4181475" cy="3136900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -21180,67 +17897,67 @@
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hhs.gov/sites/default/files/oash-alcohol-cancer-risk.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dietaryguidelines.gov/sites/default/files/2021-03/Dietary_Guidelines_for_Americans-2020-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nccd.cdc.gov/DPH_ARDI/default/default.aspx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dph.ncdhhs.gov/reducing-excessive-alcohol-use-build-healthier-north-carolina-communities/open" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/alcohol/prevention/proven-strategies.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dph.ncdhhs.gov/chronic-disease-and-injury/injury-and-violence-prevention/understanding-link-between-alcohol-and-cancer-build-healthier-north-carolina-communities/open" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dph.ncdhhs.gov/chronic-disease-and-injury/injury-and-violence-prevention/understanding-link-between-alcohol-and-cancer-build-healthier-north-carolina-communities/open" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dph.ncdhhs.gov/programs/chronic-disease-and-injury/cancer-prevention-and-control-branch" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/cancer/risk-factors/alcohol.html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dph.ncdhhs.gov/chronic-disease-and-injury/cancer-prevention-and-control/nc-cancer-plan-2025-2030/download?attachment" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dph.ncdhhs.gov/programs/chronic-disease-and-injury/injury-and-violence-prevention-branch/north-carolina-alcohol-use-and-related-harms-prevention/data" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://outlook.office365.com/owa/calendar/IVPBDataSupport@ncconnect.onmicrosoft.com/bookings/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SubstanceUseData@dhhs.nc.gov" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dph.ncdhhs.gov/programs/chronic-disease-and-injury/injury-and-violence-prevention-branch/north-carolina-alcohol-use-and-related-harms-prevention" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nccd.cdc.gov/DPH_ARDI/default/default.aspx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SubstanceUseData@dhhs.nc.gov" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dph.ncdhhs.gov/programs/chronic-disease-and-injury/injury-and-violence-prevention-branch/north-carolina-alcohol-use-and-related-harms-prevention/data" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.niaaa.nih.gov/alcohols-effects-health/overview-alcohol-consumption/what-standard-drink" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.PNG"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rethinkingdrinking.niaaa.nih.gov/tools/calculators/drink-size-calculator" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.PNG"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.PNG"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.PNG"/></Relationships>
 </file>
@@ -22740,80 +19457,50 @@
               </a:rPr>
               <a:t>from 2015 to 2024</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US" altLang="en-US" sz="2800" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
             </a:br>
             <a:br>
               <a:rPr lang="en-US" altLang="en-US" sz="2800" dirty="0">
                 <a:highlight>
                   <a:srgbClr val="FFFF00"/>
                 </a:highlight>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
             </a:br>
             <a:endParaRPr lang="en-US" sz="2800" dirty="0">
               <a:highlight>
                 <a:srgbClr val="FFFF00"/>
               </a:highlight>
               <a:latin typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:graphicFrame>
-[...28 lines deleted...]
-      </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="TextBox 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D2B7C4D0-3566-E4F8-4AE5-8B1E1280D7F6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5326247" y="4442350"/>
             <a:ext cx="3180332" cy="1015663"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1">
               <a:lumMod val="95000"/>
             </a:schemeClr>
           </a:solidFill>
@@ -23050,50 +19737,87 @@
               <a:latin typeface="+mn-lt"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Analysis by Injury Epidemiology, Surveillance, and Informatics Unit</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3" descr="Line graph of alcohol-attributable cancer death rates from 2015 to 2024.&#10;&#10;Callout box that says &quot;9% increase in alcohol-attributable cancer death rate from 2015-2024&quot;">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A32EC32-3212-4979-64B1-F5E5E69D7D86}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="3025" t="29326" r="3348" b="7850"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="276638" y="2011306"/>
+            <a:ext cx="8561236" cy="4308301"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="456813820"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -23130,95 +19854,65 @@
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="003B70"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Cancer</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t> is the leading cause of alcohol-attributable death among NC residents in 2024</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent3"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:graphicFrame>
-[...28 lines deleted...]
-      </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{342F50AC-C10D-EC11-E8DE-D2635DB010D0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5367867" y="4512620"/>
+            <a:off x="5238775" y="4512620"/>
             <a:ext cx="3631022" cy="984885"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="38100"/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent3"/>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="lt1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent3"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="dk1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
@@ -23452,50 +20146,87 @@
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="800" b="0" i="0" dirty="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Analysis by </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="800" b="0" i="0" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Injury Epidemiology, Surveillance, and Informatics Unit</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 6" descr="Bar chart of the leading causes of alcohol-attributable death in North Carolina in 2024. &#10;&#10;Callout box that says &quot;Total Alcohol-Attributable Deaths in 2024 = 5,608&quot;">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{189F3670-E4A5-002B-167D-8606D95135DF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="1587" t="26665" r="1587" b="18606"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="145111" y="1828800"/>
+            <a:ext cx="8853777" cy="3753144"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1553759878"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -23534,95 +20265,65 @@
               <a:rPr lang="en-US" sz="1800" dirty="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>From 2020 to 2024, alcohol-attributable cancer death rates were highest among individuals who are </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>male, white*, or aged 65 years and older</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US" sz="1800" dirty="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
             </a:br>
             <a:endParaRPr lang="en-US" sz="1800" dirty="0">
               <a:latin typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:graphicFrame>
-[...28 lines deleted...]
-      </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A509E10B-C58E-69AF-678E-1D68FA047169}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6101611" y="4208143"/>
+            <a:off x="6101611" y="4111324"/>
             <a:ext cx="518160" cy="338554"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1F497D"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>0.0</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
@@ -23701,50 +20402,87 @@
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Source: Death – NC State Center for Health Statistics (SCHS), 2020-2024; CDC ARDI Estimates for alcohol-attributable death. Population – U.S. Census, 2020-2024</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Analysis by Injury Epidemiology, Surveillance, and Informatics Unit</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5" descr="Bar chart of the rate of alcohol-attributable cancer deaths among demographic groups (sex, race/ethnicity, age) 2020 to 2024.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE78F204-7811-0DA1-89ED-02F23847D883}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="2981" t="24508" r="3367" b="17332"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="272563" y="1680859"/>
+            <a:ext cx="8563554" cy="3988421"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4009289730"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -23967,143 +20705,143 @@
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...37 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="9" name="Picture 8">
+          <p:cNvPr id="9" name="Picture 8" descr="First page of the &quot;Understanding the Link Between Alcohol and Cancer&quot; fact sheet.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A0916F6-28F1-2AD2-F43E-AFCB3D2E1A84}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4"/>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="369500" y="1899870"/>
             <a:ext cx="3234058" cy="4318504"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:ln>
           <a:effectLst>
             <a:outerShdw blurRad="292100" dist="139700" dir="2700000" algn="tl" rotWithShape="0">
               <a:srgbClr val="333333">
                 <a:alpha val="65000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Title 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{02AAD73D-9412-95CA-B0F7-826E4B70A1FE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="274320" y="1143000"/>
+            <a:ext cx="8563554" cy="756870"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:hlinkClick r:id="rId4"/>
+              </a:rPr>
+              <a:t>Understanding the Link Between Alcohol and Cancer to Build Healthier North Carolina Communities</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> factsheet </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="11" name="Picture 10">
+          <p:cNvPr id="11" name="Picture 10" descr="Second page of the &quot;Understanding the Link Between Alcohol and Cancer&quot; fact sheet.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AAE23A85-BA30-E592-4604-EFD5728A38EC}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2782130" y="2285284"/>
             <a:ext cx="3265864" cy="4318504"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
@@ -25322,51 +22060,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="274320" y="1143000"/>
             <a:ext cx="8563554" cy="548640"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="3200" dirty="0"/>
               <a:t>What is considered a “drink”?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Picture 5" descr="A blue and white bottle">
+          <p:cNvPr id="6" name="Picture 5" descr="A blue and white beer bottle">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0D5D0E90-0BDC-71B9-8898-62BE13F0CA5A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
@@ -25409,57 +22147,57 @@
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>12 ounces</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>5% ABV beer*</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="26" name="Equals 25">
+          <p:cNvPr id="26" name="Equals 25" descr="Equal sign">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14C4F196-49D3-84D7-5C4B-109402A6C8E6}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1561619" y="3505023"/>
             <a:ext cx="548968" cy="548640"/>
           </a:xfrm>
           <a:prstGeom prst="mathEqual">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="001360"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:srgbClr val="001360"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
@@ -25470,51 +22208,51 @@
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Picture 7" descr="A blue and white bottle with the text 'craft.'">
+          <p:cNvPr id="8" name="Picture 7" descr="A blue and white craft beer bottle">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{174C5FF1-A14C-C13D-D36A-B12CC0669AB2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
@@ -25609,57 +22347,57 @@
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>4-12 ounces</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>5-15% ABV craft beer*</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="27" name="Equals 26">
+          <p:cNvPr id="27" name="Equals 26" descr="Equal sign">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5195CFDC-B81F-16C8-75E8-63033EAB3CDD}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3221618" y="3498298"/>
             <a:ext cx="548968" cy="548640"/>
           </a:xfrm>
           <a:prstGeom prst="mathEqual">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="001360"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:srgbClr val="001360"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
@@ -25670,51 +22408,51 @@
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="10" name="Picture 9" descr="A blue and white bottle">
+          <p:cNvPr id="10" name="Picture 9" descr="A blue and white malt liquor bottle">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9AB9A61C-437C-7460-39C1-2DDAF5BB8F0F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
@@ -25757,57 +22495,57 @@
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>8 ounces</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>7% ABV malt liquor*</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="28" name="Equals 27">
+          <p:cNvPr id="28" name="Equals 27" descr="Equal sign">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DDEC8CE6-0122-9A1C-E354-6ACDF6365362}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5143715" y="3505023"/>
             <a:ext cx="548968" cy="548640"/>
           </a:xfrm>
           <a:prstGeom prst="mathEqual">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="001360"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:srgbClr val="001360"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
@@ -25905,57 +22643,57 @@
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>5 ounces</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>12% ABV wine*</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="29" name="Equals 28">
+          <p:cNvPr id="29" name="Equals 28" descr="Equal sign">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{64F67CD9-5E24-F82B-28D4-07BF82042467}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6944222" y="3498298"/>
             <a:ext cx="548968" cy="548640"/>
           </a:xfrm>
           <a:prstGeom prst="mathEqual">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="001360"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:srgbClr val="001360"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
@@ -26006,51 +22744,51 @@
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Examples: gin, rum, vodka, whiskey</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="16" name="Picture 15" descr="A blue and white plastic cup">
+          <p:cNvPr id="16" name="Picture 15" descr="A blue and white shot glass">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BD1FD3DC-0E8A-17F2-C454-A3EBEC874F0E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
@@ -26589,90 +23327,90 @@
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>or more drinks in one occasion</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx2"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Graphic 2" descr="Male profile with solid fill">
+          <p:cNvPr id="3" name="Graphic 2" descr="Human profile with solid fill">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{742594A4-81F0-2874-419E-8730F0367514}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                 <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3032097" y="2828069"/>
             <a:ext cx="1524000" cy="1804875"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Graphic 3" descr="Female profile with solid fill">
+          <p:cNvPr id="4" name="Graphic 3" descr="Human profile with solid fill">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D6209A9F-5DF2-E17A-BC5D-46FD7575F58E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                 <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
@@ -27247,96 +23985,96 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1188720" y="182880"/>
             <a:ext cx="7537836" cy="765849"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="3200" dirty="0"/>
               <a:t>U.S. Surgeon General’s Advisory on Alcohol and Cancer Risk 2025</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Picture 5">
+          <p:cNvPr id="6" name="Picture 5" descr="Cover of the U.S. Surgeon General's advisory on alcohol and cancer risk, 2025.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{09F648D5-5A16-F9DB-E588-DA147C9C62E8}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1471865" y="1253914"/>
             <a:ext cx="3982262" cy="5146886"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Arrow: Right 8">
+          <p:cNvPr id="9" name="Arrow: Right 8" descr="Blue arrow">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{98774EF5-BBE4-EFA2-1D2F-5BA6CDD6C823}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5615492" y="3553037"/>
             <a:ext cx="742277" cy="548640"/>
           </a:xfrm>
           <a:prstGeom prst="rightArrow">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent3">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent3"/>
           </a:fillRef>
           <a:effectRef idx="0">
@@ -29340,115 +26078,115 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="bd78b2e4-9060-4309-b354-463fb93a4269">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="ea8af748-1d0b-4554-b403-23c573964229" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
-</file>
-[...7 lines deleted...]
-</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2DBEFA06-4E96-414D-9783-3CB78874990A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="bd78b2e4-9060-4309-b354-463fb93a4269"/>
     <ds:schemaRef ds:uri="ea8af748-1d0b-4554-b403-23c573964229"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73281F3B-BF70-4553-B5B6-51CCDF4704D7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5F93D88C-3348-45EB-B075-20445B0EED91}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="bd78b2e4-9060-4309-b354-463fb93a4269"/>
     <ds:schemaRef ds:uri="ea8af748-1d0b-4554-b403-23c573964229"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
-  <Words>5980</Words>
+  <Words>5953</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>On-screen Show (4:3)</PresentationFormat>
-  <Paragraphs>258</Paragraphs>
+  <Paragraphs>244</Paragraphs>
   <Slides>20</Slides>
   <Notes>20</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>20</vt:i4>
       </vt:variant>