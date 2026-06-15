--- v2 (2026-05-26)
+++ v3 (2026-06-15)
@@ -660,63 +660,63 @@
         </a:fontRef>
         <a:schemeClr val="lt1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln w="38100" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent2"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="34563" autoAdjust="0"/>
     <p:restoredTop sz="86405" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="71" d="100"/>
           <a:sy n="71" d="100"/>
         </p:scale>
-        <p:origin x="427" y="43"/>
+        <p:origin x="346" y="58"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="-9822"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="3" d="2"/>
         <a:sy n="3" d="2"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
@@ -813,51 +813,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3970339" y="0"/>
             <a:ext cx="3038475" cy="466578"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91768" tIns="45884" rIns="91768" bIns="45884" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{A9B734D9-FBB7-4B85-86A2-24E15EDE55E0}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>5/25/2026</a:t>
+              <a:t>6/1/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1" y="8829823"/>
             <a:ext cx="3038475" cy="466578"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -982,51 +982,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3970939" y="0"/>
             <a:ext cx="3037840" cy="466435"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="93164" tIns="46581" rIns="93164" bIns="46581" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{E3FD6F98-055A-4837-90F2-8E5F6821A1BB}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>5/25/2026</a:t>
+              <a:t>6/1/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1414463" y="1162050"/>
             <a:ext cx="4181475" cy="3136900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -17913,51 +17913,51 @@
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dietaryguidelines.gov/sites/default/files/2021-03/Dietary_Guidelines_for_Americans-2020-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nccd.cdc.gov/DPH_ARDI/default/default.aspx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dph.ncdhhs.gov/reducing-excessive-alcohol-use-build-healthier-north-carolina-communities/open" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/alcohol/prevention/proven-strategies.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dph.ncdhhs.gov/chronic-disease-and-injury/injury-and-violence-prevention/understanding-link-between-alcohol-and-cancer-build-healthier-north-carolina-communities/open" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dph.ncdhhs.gov/chronic-disease-and-injury/injury-and-violence-prevention/understanding-link-between-alcohol-and-cancer-build-healthier-north-carolina-communities/open" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dph.ncdhhs.gov/programs/chronic-disease-and-injury/cancer-prevention-and-control-branch" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/cancer/risk-factors/alcohol.html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dph.ncdhhs.gov/chronic-disease-and-injury/cancer-prevention-and-control/nc-cancer-plan-2025-2030/download?attachment" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dph.ncdhhs.gov/programs/chronic-disease-and-injury/injury-and-violence-prevention-branch/north-carolina-alcohol-use-and-related-harms-prevention/data" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://outlook.office365.com/owa/calendar/IVPBDataSupport@ncconnect.onmicrosoft.com/bookings/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SubstanceUseData@dhhs.nc.gov" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dph.ncdhhs.gov/programs/chronic-disease-and-injury/injury-and-violence-prevention-branch/north-carolina-alcohol-use-and-related-harms-prevention" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nccd.cdc.gov/DPH_ARDI/default/default.aspx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SubstanceUseData@dhhs.nc.gov" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dph.ncdhhs.gov/programs/chronic-disease-and-injury/injury-and-violence-prevention-branch/north-carolina-alcohol-use-and-related-harms-prevention/data" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.niaaa.nih.gov/alcohols-effects-health/overview-alcohol-consumption/what-standard-drink" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.PNG"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rethinkingdrinking.niaaa.nih.gov/tools/calculators/drink-size-calculator" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.PNG"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.PNG"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.PNG"/></Relationships>
 </file>
@@ -19457,367 +19457,367 @@
               </a:rPr>
               <a:t>from 2015 to 2024</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US" altLang="en-US" sz="2800" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
             </a:br>
             <a:br>
               <a:rPr lang="en-US" altLang="en-US" sz="2800" dirty="0">
                 <a:highlight>
                   <a:srgbClr val="FFFF00"/>
                 </a:highlight>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
             </a:br>
             <a:endParaRPr lang="en-US" sz="2800" dirty="0">
               <a:highlight>
                 <a:srgbClr val="FFFF00"/>
               </a:highlight>
               <a:latin typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...278 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Picture 3" descr="Line graph of alcohol-attributable cancer death rates from 2015 to 2024.&#10;&#10;Callout box that says &quot;9% increase in alcohol-attributable cancer death rate from 2015-2024&quot;">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A32EC32-3212-4979-64B1-F5E5E69D7D86}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect l="3025" t="29326" r="3348" b="7850"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="276638" y="2011306"/>
             <a:ext cx="8561236" cy="4308301"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D2B7C4D0-3566-E4F8-4AE5-8B1E1280D7F6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5326247" y="4442350"/>
+            <a:ext cx="3180332" cy="1015663"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg1">
+              <a:lumMod val="95000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:ln w="28575">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>9%</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t> increase in alcohol-attributable cancer death rate from 2015-2024</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{01D1866C-BF8F-4FCC-A4FA-87DFD547D26A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="274320" y="6319607"/>
+            <a:ext cx="8847667" cy="338554"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr eaLnBrk="0" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buChar char="•"/>
+              <a:defRPr sz="3200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750" eaLnBrk="0" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buChar char="–"/>
+              <a:defRPr sz="2800">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600" eaLnBrk="0" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600" eaLnBrk="0" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buChar char="–"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600" eaLnBrk="0" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buChar char="»"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buChar char="»"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buChar char="»"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buChar char="»"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buChar char="»"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Source: Death – NC State Center for Health Statistics (SCHS), Vital Statistics-Deaths, 2015-2024, and CDC’s Alcohol-Related Disease Impact (ARDI). Population – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>U.S Census, 2015-2024.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="800" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buFontTx/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Analysis by Injury Epidemiology, Surveillance, and Informatics Unit</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="456813820"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -19854,379 +19854,379 @@
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="003B70"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Cancer</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t> is the leading cause of alcohol-attributable death among NC residents in 2024</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent3"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...290 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Picture 6" descr="Bar chart of the leading causes of alcohol-attributable death in North Carolina in 2024. &#10;&#10;Callout box that says &quot;Total Alcohol-Attributable Deaths in 2024 = 5,608&quot;">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{189F3670-E4A5-002B-167D-8606D95135DF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect l="1587" t="26665" r="1587" b="18606"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="145111" y="1828800"/>
             <a:ext cx="8853777" cy="3753144"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{342F50AC-C10D-EC11-E8DE-D2635DB010D0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5238775" y="4512620"/>
+            <a:ext cx="3631022" cy="984885"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="38100"/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent3"/>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="lt1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent3"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="dk1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:defRPr sz="1100">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:defRPr sz="1100">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:defRPr sz="1100">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:defRPr sz="1100">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:defRPr sz="1100">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:defRPr sz="1100">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:defRPr sz="1100">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:defRPr sz="1100">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:defRPr sz="1100">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US" sz="900" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Total Alcohol-Attributable Deaths in 2024 = 5,608</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US" sz="900" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE366569-6702-CC44-61F4-6F16B119EDB3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="274320" y="5581944"/>
+            <a:ext cx="8726559" cy="1070469"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" b="0" i="0" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>^Alcohol-attributable cancer deaths include deaths from breast (female only), colorectal, esophageal, laryngeal, liver, pancreatic, prostate (male only), stomach, and oral cavity and pharyngeal cancers. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" b="0" i="0" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>*Poisoning (Not Alcohol) deaths are deaths that involve another substance in addition to a high blood alcohol concentration (e.g., an opioid overdose with alcohol involvement). </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="800" b="0" i="0" dirty="0">
+              <a:latin typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="800" i="0" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Example Interpretation: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="800" b="0" i="0" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>The leading cause of alcohol-attributable deaths was cancer^ with 845 deaths. Deaths due to cancer were 15% of all alcohol-attributable deaths in 2024.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" i="0" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Note: Leading causes of death bar chart only includes top 10 causes of alcohol-attributable deaths, estimates will not add up to total alcohol-attributable deaths.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="800" b="0" i="0" dirty="0">
+              <a:latin typeface="+mn-lt"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="800" i="0" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Source:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="800" b="0" i="0" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t> NC State Center for Health Statistics 202</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="800" i="0" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>4</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="800" b="0" i="0" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>, Vital Statistics, CDC Alcohol-Related Disease Impact (ARDI) estimates for alcohol-attributable death.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buFontTx/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="800" b="0" i="0" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Analysis by </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="800" b="0" i="0" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Injury Epidemiology, Surveillance, and Informatics Unit</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1553759878"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -20265,224 +20265,227 @@
               <a:rPr lang="en-US" sz="1800" dirty="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>From 2020 to 2024, alcohol-attributable cancer death rates were highest among individuals who are </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>male, white*, or aged 65 years and older</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US" sz="1800" dirty="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
             </a:br>
             <a:endParaRPr lang="en-US" sz="1800" dirty="0">
               <a:latin typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...135 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture 5" descr="Bar chart of the rate of alcohol-attributable cancer deaths among demographic groups (sex, race/ethnicity, age) 2020 to 2024.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE78F204-7811-0DA1-89ED-02F23847D883}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect l="2981" t="24508" r="3367" b="17332"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="272563" y="1680859"/>
             <a:ext cx="8563554" cy="3988421"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A509E10B-C58E-69AF-678E-1D68FA047169}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6101611" y="4111324"/>
+            <a:ext cx="518160" cy="338554"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1F497D"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>0.0</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C2AF0F3-2924-0E90-489D-8E31E16B1E2C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="274320" y="5669280"/>
+            <a:ext cx="8736817" cy="954107"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>*NH = Non-Hispanic</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="800" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Example Interpretation: From 2020-2024, the alcohol-attributable cancer death rate for North Carolina males was 11.4 alcohol-attributable cancer deaths per 100,000 population.  </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="800" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Technical Note: Rates by race and ethnicity are calculated using the Alcohol-Related Disease Impact (ARDI) methodology to estimate alcohol-attributable deaths. ARDI does not provide stratification by race/ethnicity, only by age and sex. Alcohol-attributable deaths for race/ethnicity may be high among one race/ethnicity group due to a broader disparity in one of the 58 alcohol-attributable causes of death and not necessarily due to a difference in alcohol involvement.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Source: Death – NC State Center for Health Statistics (SCHS), 2020-2024; CDC ARDI Estimates for alcohol-attributable death. Population – U.S. Census, 2020-2024</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Analysis by Injury Epidemiology, Surveillance, and Informatics Unit</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4009289730"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -20705,134 +20708,134 @@
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Title 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{02AAD73D-9412-95CA-B0F7-826E4B70A1FE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="274320" y="1143000"/>
+            <a:ext cx="8563554" cy="756870"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>Understanding the Link Between Alcohol and Cancer to Build Healthier North Carolina Communities</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> factsheet </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9" name="Picture 8" descr="First page of the &quot;Understanding the Link Between Alcohol and Cancer&quot; fact sheet.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A0916F6-28F1-2AD2-F43E-AFCB3D2E1A84}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3"/>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="369500" y="1899870"/>
             <a:ext cx="3234058" cy="4318504"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:ln>
           <a:effectLst>
             <a:outerShdw blurRad="292100" dist="139700" dir="2700000" algn="tl" rotWithShape="0">
               <a:srgbClr val="333333">
                 <a:alpha val="65000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...37 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="11" name="Picture 10" descr="Second page of the &quot;Understanding the Link Between Alcohol and Cancer&quot; fact sheet.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AAE23A85-BA30-E592-4604-EFD5728A38EC}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
@@ -24024,57 +24027,57 @@
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1471865" y="1253914"/>
             <a:ext cx="3982262" cy="5146886"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Arrow: Right 8" descr="Blue arrow">
+          <p:cNvPr id="9" name="Arrow: Right 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{98774EF5-BBE4-EFA2-1D2F-5BA6CDD6C823}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5615492" y="3553037"/>
             <a:ext cx="742277" cy="548640"/>
           </a:xfrm>
           <a:prstGeom prst="rightArrow">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent3">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent3"/>
           </a:fillRef>
           <a:effectRef idx="0">
@@ -26078,103 +26081,103 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="bd78b2e4-9060-4309-b354-463fb93a4269">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="ea8af748-1d0b-4554-b403-23c573964229" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2DBEFA06-4E96-414D-9783-3CB78874990A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="bd78b2e4-9060-4309-b354-463fb93a4269"/>
     <ds:schemaRef ds:uri="ea8af748-1d0b-4554-b403-23c573964229"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73281F3B-BF70-4553-B5B6-51CCDF4704D7}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5F93D88C-3348-45EB-B075-20445B0EED91}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="bd78b2e4-9060-4309-b354-463fb93a4269"/>
     <ds:schemaRef ds:uri="ea8af748-1d0b-4554-b403-23c573964229"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73281F3B-BF70-4553-B5B6-51CCDF4704D7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
   <Words>5953</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>On-screen Show (4:3)</PresentationFormat>
   <Paragraphs>244</Paragraphs>
   <Slides>20</Slides>
   <Notes>20</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>