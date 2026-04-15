--- v0 (2025-10-06)
+++ v1 (2026-04-15)
@@ -15,140 +15,137 @@
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId34"/>
+    <p:notesMasterId r:id="rId33"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
     <p:sldId id="257" r:id="rId3"/>
-    <p:sldId id="259" r:id="rId4"/>
-    <p:sldId id="258" r:id="rId5"/>
+    <p:sldId id="258" r:id="rId4"/>
+    <p:sldId id="259" r:id="rId5"/>
     <p:sldId id="260" r:id="rId6"/>
     <p:sldId id="261" r:id="rId7"/>
     <p:sldId id="262" r:id="rId8"/>
     <p:sldId id="263" r:id="rId9"/>
     <p:sldId id="264" r:id="rId10"/>
     <p:sldId id="265" r:id="rId11"/>
     <p:sldId id="266" r:id="rId12"/>
     <p:sldId id="267" r:id="rId13"/>
     <p:sldId id="268" r:id="rId14"/>
     <p:sldId id="269" r:id="rId15"/>
     <p:sldId id="270" r:id="rId16"/>
     <p:sldId id="271" r:id="rId17"/>
     <p:sldId id="272" r:id="rId18"/>
     <p:sldId id="273" r:id="rId19"/>
     <p:sldId id="274" r:id="rId20"/>
     <p:sldId id="275" r:id="rId21"/>
     <p:sldId id="276" r:id="rId22"/>
     <p:sldId id="277" r:id="rId23"/>
     <p:sldId id="278" r:id="rId24"/>
     <p:sldId id="279" r:id="rId25"/>
     <p:sldId id="280" r:id="rId26"/>
     <p:sldId id="281" r:id="rId27"/>
     <p:sldId id="282" r:id="rId28"/>
     <p:sldId id="283" r:id="rId29"/>
     <p:sldId id="284" r:id="rId30"/>
     <p:sldId id="285" r:id="rId31"/>
     <p:sldId id="286" r:id="rId32"/>
-    <p:sldId id="287" r:id="rId33"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="6858000" type="screen4x3"/>
   <p:notesSz cx="7010400" cy="9296400"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -249,82 +246,82 @@
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="15620"/>
-    <p:restoredTop sz="66579" autoAdjust="0"/>
+    <p:restoredTop sz="50590" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="55" d="100"/>
-          <a:sy n="55" d="100"/>
+          <a:sx n="41" d="100"/>
+          <a:sy n="41" d="100"/>
         </p:scale>
-        <p:origin x="2242" y="34"/>
+        <p:origin x="2650" y="48"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -367,53 +364,53 @@
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3970338" y="0"/>
             <a:ext cx="3038475" cy="466725"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{57A2E10F-DB75-4720-A5C5-1D660C7281D7}" type="datetimeFigureOut">
+            <a:fld id="{9439ACA9-9728-48D0-A497-877A80080A34}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>5/30/2025</a:t>
+              <a:t>4/3/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1414463" y="1162050"/>
             <a:ext cx="4181475" cy="3136900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -525,62 +522,62 @@
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3970338" y="8829675"/>
             <a:ext cx="3038475" cy="466725"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{061E33D0-3B3B-48EC-B742-7AAC1E97BCAA}" type="slidenum">
+            <a:fld id="{753C1543-9FB3-40AE-B258-56FD27545B47}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3947287048"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3443930815"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:notesStyle>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
@@ -697,95 +694,91 @@
 <file path=ppt/notesSlides/_rels/notesSlide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nccd.cdc.gov/DPH_ARDI/default/default.aspx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dph.ncdhhs.gov/programs/chronic-disease-and-injury/injury-and-violence-prevention-branch/north-carolina-alcohol-use-and-related-harms-prevention#alc-consumption" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dph.ncdhhs.gov/programs/chronic-disease-and-injury/injury-and-violence-prevention-branch/north-carolina-alcohol-use-and-related-harms-prevention/data" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="SubstanceUseData@dhhs.nc.gov" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/35504714/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thecommunityguide.org/topics/excessive-alcohol-consumption.html" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thecommunityguide.org/topics/excessive-alcohol-consumption.html" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dph.ncdhhs.gov/reducing-excessive-alcohol-use-build-healthier-north-carolina-communities/open" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dph.ncdhhs.gov/reducing-excessive-alcohol-use-build-healthier-north-carolina-communities/open" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1Dy0NSyvhDyrB0zMU5tZB3ReouSUi4ulH/view" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dietaryguidelines.gov/sites/default/files/2021-03/Dietary_Guidelines_for_Americans-2020-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dph.ncdhhs.gov/programs/chronic-disease-and-injury/injury-and-violence-prevention-branch/north-carolina-alcohol-use-and-related-harms-prevention/data" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dph.ncdhhs.gov/programs/chronic-disease-and-injury/injury-and-violence-prevention-branch/north-carolina-alcohol-use-and-related-harms-prevention/data" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="SubstanceUseData@dhhs.nc.gov" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rethinkingdrinking.niaaa.nih.gov/tools/calculators/drink-size-calculator" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1Dy0NSyvhDyrB0zMU5tZB3ReouSUi4ulH/view" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="SubstanceUseData@dhhs.nc.gov" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide30.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dph.ncdhhs.gov/programs/chronic-disease-and-injury/injury-and-violence-prevention-branch/north-carolina-alcohol-use-and-related-harms-prevention/data" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide30.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://outlook.office365.com/owa/calendar/IVPBDataSupport@ncconnect.onmicrosoft.com/bookings/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="SubstanceUseData@dhhs.nc.gov" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dph.ncdhhs.gov/programs/chronic-disease-and-injury/injury-and-violence-prevention-branch/north-carolina-alcohol-use-and-related-harms-prevention" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dph.ncdhhs.gov/programs/chronic-disease-and-injury/injury-and-violence-prevention-branch/north-carolina-alcohol-use-and-related-harms-prevention/data" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide31.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://outlook.office365.com/owa/calendar/IVPBDataSupport@ncconnect.onmicrosoft.com/bookings/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="SubstanceUseData@dhhs.nc.gov" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dph.ncdhhs.gov/programs/chronic-disease-and-injury/injury-and-violence-prevention-branch/north-carolina-alcohol-use-and-related-harms-prevention" TargetMode="External"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide32.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide31.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rethinkingdrinking.niaaa.nih.gov/tools/calculators/drink-size-calculator" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://schs.dph.ncdhhs.gov/data/brfss/survey.htm" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://schs.dph.ncdhhs.gov/data/brfss/survey.htm" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://schs.dph.ncdhhs.gov/data/brfss/survey.htm" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/dpi.nc.gov/nchealthyschools/nc-healthy-schools-data/yrbs" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -959,62 +952,62 @@
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Please read both the speaking and technical notes to ensure the data are presented in a consistent manner. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{061E33D0-3B3B-48EC-B742-7AAC1E97BCAA}" type="slidenum">
+            <a:fld id="{753C1543-9FB3-40AE-B258-56FD27545B47}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>1</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2689360389"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1667220944"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -1026,167 +1019,261 @@
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Speaker’s notes: A higher percentage of high school students who are female, White non-Hispanic (NH), or in 11</a:t>
+              <a:t>Speaker’s notes: A higher percentage of high school students who are female, white non-Hispanic (NH), or in 11</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" baseline="30000" dirty="0"/>
               <a:t>th</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t> or 12</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" baseline="30000" dirty="0"/>
               <a:t>th</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t> grade reported consuming alcohol. </a:t>
             </a:r>
-          </a:p>
-[...24 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Technical notes: The percentages of high school students who are American Indian NH or Asian NH were not available due to a small number of students sampled. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" kern="1200" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Due to the small sample, race/ethnicity differences in youth alcohol use prevalence is not fully understood in NC. Youth who drink alcohol are more likely to experience school problems, social problems, disruption of development, violence, and many other alcohol-related outcomes. This does not give the full magnitude of youth alcohol use prevalence and subsequent related health outcome race/ethnicity disparities. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" kern="1200" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Socioeconomic conditions and historical trauma have led to persistent racial and ethnic disparities. These inequities, along with other factors, have contributed to the observed health disparity in alcohol use.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>These data come from the Youth Risk Behavior Surveillance System (YRBSS), which is conducted every other year. It asks middle and high school students questions about their behaviors that impact their health now and in the future. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="0" dirty="0"/>
               <a:t>Topics include violence, personal safety, physical activity, nutrition , mental health, tobacco, drugs and alcohol, protective factors and sexual behavior questions. A variety of biannual analyses available: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="0" dirty="0">
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>https://sites.google.com/dpi.nc.gov/nchealthyschools/nc-healthy-schools-data/yrbs</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="0" dirty="0"/>
               <a:t> . The most recent available YRBSS data is from 2023. 2021 YRBSS data was used due to questions on binge drinking behaviors not being available. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" b="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="0" dirty="0"/>
+              <a:t>YRBSS methodology weights the sample by sex, grade, race and ethnicity. Weighting improves the degree and extent to which the YRBSS sample is representative of the student population.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{061E33D0-3B3B-48EC-B742-7AAC1E97BCAA}" type="slidenum">
+            <a:fld id="{753C1543-9FB3-40AE-B258-56FD27545B47}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>10</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3084141424"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="445740005"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -1310,62 +1397,62 @@
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{061E33D0-3B3B-48EC-B742-7AAC1E97BCAA}" type="slidenum">
+            <a:fld id="{753C1543-9FB3-40AE-B258-56FD27545B47}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>11</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2181163298"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="693986474"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -1394,51 +1481,51 @@
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Speaker’s notes: In 2023, there were over 5,800 alcohol-attributable deaths in North Carolina. That is an average of 16 North Carolinians dying every day due to alcohol use.</a:t>
+              <a:t>Speaker’s notes: In 2024, there were over 5,600 alcohol-attributable deaths in North Carolina. That is an average of 15 North Carolinians dying every day due to alcohol use.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0">
               <a:lnSpc>
@@ -1557,62 +1644,62 @@
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>) share state and county-level estimates of acute, chronic, and total alcohol-attributable deaths as well as strategies to reduce excessive alcohol use and related harms. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{061E33D0-3B3B-48EC-B742-7AAC1E97BCAA}" type="slidenum">
+            <a:fld id="{753C1543-9FB3-40AE-B258-56FD27545B47}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>12</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1134187791"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3129245437"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -1775,62 +1862,62 @@
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>) share state and county-level estimates of acute, chronic, and total alcohol-attributable deaths as well as strategies to reduce excessive alcohol use and related harms. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{061E33D0-3B3B-48EC-B742-7AAC1E97BCAA}" type="slidenum">
+            <a:fld id="{753C1543-9FB3-40AE-B258-56FD27545B47}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>13</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1970853364"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="51577544"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -1842,51 +1929,51 @@
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Speaker’s notes: Using CDC’s Alcohol-Related Disease Impact (ARDI) methodology, the alcohol-attributable death rate was 53.8 deaths per 100,000 population in 2023, an estimated 5,828 deaths. Alcohol-attributable death rates have increased 37% since the 2014 death rate of 39.3 deaths per 100,000 population, an estimated 3,900 deaths. </a:t>
+              <a:t>Speaker’s notes: Using CDC’s Alcohol-Related Disease Impact (ARDI) methodology, the alcohol-attributable death rate was 50.8 deaths per 100,000 population in 2024, an estimated 5,608 deaths. Alcohol-attributable death rates have increased 24% since the 2015 death rate of 40.9 deaths per 100,000 population, an estimated 4,102 deaths. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Technical notes: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
@@ -1988,62 +2075,62 @@
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>) share state and county-level estimates of acute, chronic, and total alcohol-attributable deaths as well as strategies to reduce excessive alcohol use and related harms. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{061E33D0-3B3B-48EC-B742-7AAC1E97BCAA}" type="slidenum">
+            <a:fld id="{753C1543-9FB3-40AE-B258-56FD27545B47}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>14</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2718877887"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2963068347"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -2055,77 +2142,77 @@
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Speaker’s notes: Leading causes of alcohol-attributable deaths in NC are alcoholic liver disease, cancer, poisonings (not alcohol), and hypertension.  </a:t>
+              <a:t>Speaker’s notes: The leading cause of alcohol-attributable death in NC was due to cancer^.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>884 of alcohol-attributable deaths in 2023 were due to alcoholic liver disease. Deaths due to alcoholic liver disease were 15% of all alcohol-attributable deaths in 2023. </a:t>
+              <a:t>845 alcohol-attributable deaths in 2024 were due to cancer^. Deaths due to cancer^ were 15% of all alcohol-attributable deaths in 2024. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Technical Notes: </a:t>
+              <a:t>Technical notes: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Alcohol-attributable deaths include deaths from 58 acute and chronic causes of death due to excessive use of alcohol. However, estimates calculated for cancer causes of death are due to any alcohol use based on evidence that shows cancer is linked even to low levels of alcohol use. The Alcohol-Related Disease Impact (ARDI) methodology is used to calculate estimates over a specified period. The methodology is not set up to examine trends over time due to year-to-year variations in these estimates that may not be due to alcohol use. All estimates are currently based on alcohol use patterns of 2020-2021. All death estimates are directly related to alcohol, but estimates are calculated with either direct or indirect alcohol-attributable fractions (AAFs). AAFs are used to express the extent to which alcohol use contributes to a health outcome. Direct AAFs are based on scientific studies that have directly measured the relationship between excessive alcohol use and a given health outcome. Indirect AAFs use pooled risk estimates obtained from meta-analyses on the relationship between alcohol and various causes as well as data on the prevalence of alcohol use at specific levels. All AAFs, except the AAF for motor vehicle crashes, are national, not state-specific. For more information on the ARDI methodology, please visit </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" u="sng" kern="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="467886"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>https://nccd.cdc.gov/DPH_ARDI/default/default.aspx</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" kern="100" dirty="0">
@@ -2210,62 +2297,62 @@
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>) share state and county-level estimates of acute, chronic, and total alcohol-attributable deaths as well as strategies to reduce excessive alcohol use and related harms. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{061E33D0-3B3B-48EC-B742-7AAC1E97BCAA}" type="slidenum">
+            <a:fld id="{753C1543-9FB3-40AE-B258-56FD27545B47}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>15</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3369163670"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2354440801"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -2294,64 +2381,158 @@
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Speaker’s notes: Looking at the most recent five years of available data (2019-2023), we can analyze descriptive trends within these alcohol-attributable deaths. Males have a higher rate of alcohol attributable deaths, at 74.1 per 100,000 population, compared with females at a little under half of that. </a:t>
-            </a:r>
+              <a:t>Speaker’s notes: Looking at the most recent five years of available data (2020-2024), we can analyze descriptive trends within these alcohol-attributable deaths. Males have a higher rate of alcohol attributable deaths, at 74.8 per 100,000 population, compared with females at a little under half of that. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1000" kern="1200" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" kern="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>American Indian non-Hispanic (NH) residents have a higher rate of alcohol attributable death, at 83.7 per 100,000 population, with the next highest group being White NH residents at 60.9 per 100,000 population. Socioeconomic conditions and historical trauma have led to persistent racial and ethnic disparities. These inequities, along with other factors, have contributed to the observed health disparity in alcohol-attributable death rates. </a:t>
-            </a:r>
+              <a:t>American Indian non-Hispanic (NH) residents have a higher rate of alcohol attributable death, at 87.4 per 100,000 population, with the next highest group being White NH residents at 62.1 per 100,000 population. Socioeconomic conditions and historical trauma have led to persistent racial and ethnic disparities. These inequities, along with other factors, have contributed to the observed health disparity in alcohol-attributable death rates. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1000" kern="1200" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Rates of alcohol-attributable death increased by age group. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1000" kern="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Even though the percent of older adults who report excessive drinking is low, the rates of alcohol-related death are high among this group. This is because the Alcohol-Related Disease Impact (ARDI) methodology considers both chronic and acute causes of death that are attributable to alcohol. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
@@ -2401,51 +2582,51 @@
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Rates were calculated for 2019 to 2023 by sex, age, and race/ethnicity using the ARDI methodology to estimate alcohol-attributable deaths. ARDI methodology only includes sex- and age-specific AAFs, which aid in the calculation of alcohol-attributable deaths.  Due to AAFs not being available by race/ethnicity, alcohol-attributable deaths may be higher amongst one race/ethnicity due to a broader disparity in one of the 58 alcohol-attributable causes of death, and not necessarily attributable to alcohol's involvement. For example, one race/ethnicity may have a higher rate of drowning (acute cause of death), which would lead to a higher total and acute alcohol-attributable rate estimate. In addition, with race/ethnicity data, demographic misclassifications could have occurred during the death certification process. For more information on the ARDI methodology, please visit </a:t>
+              <a:t>Rates were calculated for 2020 to 2024 by sex, age, and race/ethnicity using the ARDI methodology to estimate alcohol-attributable deaths. ARDI methodology only includes sex- and age-specific AAFs, which aid in the calculation of alcohol-attributable deaths.  Due to AAFs not being available by race/ethnicity, alcohol-attributable deaths may be higher amongst one race/ethnicity due to a broader disparity in one of the 58 alcohol-attributable causes of death, and not necessarily attributable to alcohol's involvement. For example, one race/ethnicity may have a higher rate of drowning (acute cause of death), which would lead to a higher total and acute alcohol-attributable rate estimate. In addition, with race/ethnicity data, demographic misclassifications could have occurred during the death certification process. For more information on the ARDI methodology, please visit </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" u="sng" kern="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="467886"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>https://nccd.cdc.gov/DPH_ARDI/default/default.aspx</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>. </a:t>
             </a:r>
           </a:p>
           <a:p>
@@ -2524,81 +2705,106 @@
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" u="sng" kern="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="467886"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId5"/>
               </a:rPr>
               <a:t>https://www.dph.ncdhhs.gov/programs/chronic-disease-and-injury/injury-and-violence-prevention-branch/north-carolina-alcohol-use-and-related-harms-prevention</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1000" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>) share state and county-level estimates of acute, chronic, and total alcohol-attributable deaths as well as strategies to reduce excessive alcohol use and related harms. </a:t>
             </a:r>
           </a:p>
           <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" kern="100" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{061E33D0-3B3B-48EC-B742-7AAC1E97BCAA}" type="slidenum">
+            <a:fld id="{753C1543-9FB3-40AE-B258-56FD27545B47}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>16</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2368681530"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3984954648"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -2618,77 +2824,77 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Speaker’s notes: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1800" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>From 2014 to 2023, alcohol-attributable death rates were highest due to chronic causes. However, rates increased for both chronic and acute causes of alcohol-attributable death, a 34% increase for chronic causes and a 44% increase for acute causes.  For chronic causes, the rate increased from 26.2, an estimated 2,606 deaths, to 35.1, an estimated 3,799 deaths, per 100,000 population. For acute causes, the rate increased from 13.0, an estimated 1,293 deaths, to 18.7, an estimated 2,029 deaths, per 100,000 population. </a:t>
+              <a:t>From 2015 to 2024, alcohol-attributable death rates were highest for chronic causes of death. However, rates increased for both chronic and acute causes of alcohol-attributable death, a 24% increase for chronic causes and a 17% increase for acute causes.  For chronic causes, the rate increased from 27.1, an estimated 2,719 deaths, to 34.6, an estimated 3,820 deaths, per 100,000 population. For acute causes, the rate increased from 13.8, an estimated 1,383 deaths, to 16.2, an estimated 1,788 deaths, per 100,000 population. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Technical Notes: </a:t>
+              <a:t>Technical notes: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Alcohol-attributable deaths include deaths from 58 acute and chronic causes of death due to excessive use of alcohol. However, estimates calculated for cancer causes of death are due to any alcohol use based on evidence that shows cancer is linked even to low levels of alcohol use. The Alcohol-Related Disease Impact (ARDI) methodology is used to calculate estimates over a specified period. The methodology is not set up to examine trends over time due to year-to-year variations in these estimates that may not be due to alcohol use. All estimates are currently based on alcohol use patterns of 2020-2021. All death estimates are directly related to alcohol, but estimates are calculated with either direct or indirect alcohol-attributable fractions (AAFs). AAFs are used to express the extent to which alcohol use contributes to a health outcome. Direct AAFs are based on scientific studies that have directly measured the relationship between excessive alcohol use and a given health outcome. Indirect AAFs use pooled risk estimates obtained from meta-analyses on the relationship between alcohol and various causes as well as data on the prevalence of alcohol use at specific levels. All AAFs, except the AAF for motor vehicle crashes, are national, not state-specific. For more information on the ARDI methodology, please visit </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" u="sng" kern="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="467886"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>https://nccd.cdc.gov/DPH_ARDI/default/default.aspx</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" kern="100" dirty="0">
@@ -2799,62 +3005,62 @@
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Chronic alcohol-attributable deaths often result from long-term, excessive use of alcohol. However, estimates calculated for cancer causes of death, which are chronic causes of death, are due to any alcohol use based on evidence that shows cancer is linked to low levels of alcohol use. Acute alcohol-attributable deaths often result from short-term, excessive use of alcohol.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{061E33D0-3B3B-48EC-B742-7AAC1E97BCAA}" type="slidenum">
+            <a:fld id="{753C1543-9FB3-40AE-B258-56FD27545B47}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>17</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="270091133"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3426516309"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -2883,51 +3089,51 @@
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Speaker’s notes: Looking at the most recent five years of available data (2019-2023), we can analyze descriptive trends within acute and chronic alcohol-attributable deaths. Acute and chronic alcohol-attributable death rates were similar by sex, with male residents having higher rates than female residents.</a:t>
+              <a:t>Speaker’s notes: Looking at the most recent five years of available data (2020-2024), we can analyze descriptive trends within acute and chronic alcohol-attributable deaths. Acute and chronic alcohol-attributable death rates were similar by sex, with male residents having higher rates than female residents.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t> </a:t>
             </a:r>
           </a:p>
@@ -2937,102 +3143,102 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" kern="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>Acute alcohol-attributable death rates were highest among individuals who are American Indian non-Hispanic (NH) or Black NH. Chronic alcohol-attributable death rates were highest among individuals who are American Indian NH or White NH. Socioeconomic conditions and historical trauma have led to persistent racial and ethnic disparities. These inequities, along with other factors, have contributed to the observed health disparity in both acute and chronic alcohol-attributable death rates. </a:t>
+              <a:t>Acute alcohol-attributable death rates were highest among individuals who are American Indian non-Hispanic (NH) or Black NH. Chronic alcohol-attributable death rates were highest among individuals who are American Indian NH or white NH. Socioeconomic conditions and historical trauma have led to persistent racial and ethnic disparities. These inequities, along with other factors, have contributed to the observed health disparity in both acute and chronic alcohol-attributable death rates. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="1200" kern="1200" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Acute alcohol-attributable death rates were highest among those aged 21 to 34, with a death rate of 29.1 per 100,000 population. Among chronic alcohol-attributable deaths, the death rates increase with age, with a death rate of 107.1 per 100,000 population for people aged 65 and older. </a:t>
+              <a:t>Acute alcohol-attributable death rates were highest among those aged 21 to 34, with a death rate of 28.4 per 100,000 population. Among chronic alcohol-attributable deaths, the death rates increase with age, with a death rate of 110.0 per 100,000 population for people aged 65 and older. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
@@ -3110,51 +3316,51 @@
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Rates were calculated for 2019 to 2023 by sex, age, and race/ethnicity using the ARDI methodology to estimate alcohol-attributable deaths. ARDI methodology only includes sex- and age-specific AAFs, which aid in the calculation of alcohol-attributable deaths.  Due to AAFs not being available by race/ethnicity, alcohol-attributable deaths may be higher amongst one race/ethnicity due to a broader disparity in one of the 58 alcohol-attributable causes of death and not necessarily attributable to alcohol's involvement. For example, one race/ethnicity may have a higher rate of drowning (acute cause of death), which would lead to a higher total and acute alcohol-attributable rate estimate. In addition, with race/ethnicity data, demographic misclassifications could have occurred during the death certification process. For more information on the ARDI methodology, please visit </a:t>
+              <a:t>Rates were calculated for 2020 to 2024 by sex, age, and race/ethnicity using the ARDI methodology to estimate alcohol-attributable deaths. ARDI methodology only includes sex- and age-specific AAFs, which aid in the calculation of alcohol-attributable deaths.  Due to AAFs not being available by race/ethnicity, alcohol-attributable deaths may be higher amongst one race/ethnicity due to a broader disparity in one of the 58 alcohol-attributable causes of death and not necessarily attributable to alcohol's involvement. For example, one race/ethnicity may have a higher rate of drowning (acute cause of death), which would lead to a higher total and acute alcohol-attributable rate estimate. In addition, with race/ethnicity data, demographic misclassifications could have occurred during the death certification process. For more information on the ARDI methodology, please visit </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1800" u="sng" kern="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="467886"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>https://nccd.cdc.gov/DPH_ARDI/default/default.aspx</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>. </a:t>
             </a:r>
           </a:p>
           <a:p>
@@ -3256,62 +3462,62 @@
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Chronic alcohol-attributable deaths often result from long-term, excessive use of alcohol. However, estimates calculated for cancer causes of death, which are chronic causes of death, are due to any alcohol use based on evidence that shows cancer is linked to low levels of alcohol use. Acute alcohol-attributable deaths often result from short-term, excessive use of alcohol.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{061E33D0-3B3B-48EC-B742-7AAC1E97BCAA}" type="slidenum">
+            <a:fld id="{753C1543-9FB3-40AE-B258-56FD27545B47}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>18</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1706705796"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3777793156"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -3363,62 +3569,62 @@
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Speaker’s notes: Excessive alcohol use can also impact the economy of North Carolina. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{061E33D0-3B3B-48EC-B742-7AAC1E97BCAA}" type="slidenum">
+            <a:fld id="{753C1543-9FB3-40AE-B258-56FD27545B47}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>19</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3299276028"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3741483236"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -3487,62 +3693,62 @@
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{061E33D0-3B3B-48EC-B742-7AAC1E97BCAA}" type="slidenum">
+            <a:fld id="{753C1543-9FB3-40AE-B258-56FD27545B47}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>2</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="778444370"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1189653035"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -3554,51 +3760,51 @@
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Speaker’s notes: The economic cost of excessive alcohol use includes losses in productivity, healthcare costs, criminal justice expenses, and motor vehicle crashes for one year. In 2023, NC lost an estimated $15 billion due to excessive alcohol use, roughly $1,389 per person. </a:t>
+              <a:t>Speaker’s notes: The economic cost of excessive alcohol use includes losses in productivity, healthcare costs, criminal justice expenses, and motor vehicle crashes for one year. In 2024, NC lost an estimated $14.6 billion due to excessive alcohol use, roughly $1,324 per person. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
@@ -3620,62 +3826,62 @@
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>), and adjusted to changes in inflation and alcohol-attributable death rates.  </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{061E33D0-3B3B-48EC-B742-7AAC1E97BCAA}" type="slidenum">
+            <a:fld id="{753C1543-9FB3-40AE-B258-56FD27545B47}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>20</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="204895397"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="301181753"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -3727,62 +3933,62 @@
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Speaker’s notes: In light of these trends, there are numerous opportunities for prevention and reduction of excessive alcohol use and its related harms.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{061E33D0-3B3B-48EC-B742-7AAC1E97BCAA}" type="slidenum">
+            <a:fld id="{753C1543-9FB3-40AE-B258-56FD27545B47}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>21</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1370242106"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3896487416"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -3792,171 +3998,313 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Speaker’s notes: The Community Preventive Services Task Force issued several evidence-based recommendations for reducing excessive drinking. When alcohol is less available, less accessible, and more expensive, people tend to drink less. The following proven strategies work to prevent excessive alcohol use to create communities that promote health and well-being:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" marR="0" lvl="1" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Government Control of Alcohol Sales – In NC, the sale of liquor is limited to ABC stores where price is controlled by the Alcoholic Beverage Control (ABC) Commission. Government control of alcohol sales limits excessive availability and exposure to alcohol, which in turn reduces excessive alcohol use and related injury, illness, and death. Laws that privatize alcohol sales by removing government control increase the number of places that sell alcohol, which increases excessive alcohol use and alcohol-related harms, such as child maltreatment and neglect, domestic violence, and motor vehicle crashes. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1800" kern="100" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" marR="0" lvl="1" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Alcohol Taxes – An excise tax is levied on alcoholic beverages sold in and/or shipped into NC. Tax increases raise the price of alcohol, which decreases excessive alcohol use and related harms – and increases revenue too. Laws that decrease alcohol excise taxes lead to increases in motor vehicle crash deaths, violence, and lower state revenue.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1800" kern="100" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" marR="0" lvl="1" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Limit the days and hours of alcohol sales – NC limits the sale of alcohol to particular hours and days of the week and prohibits sales on certain holidays. Maintaining existing hours and days of alcohol sales helps control excessive alcohol use and negative health outcomes. Increases to hours and days of sale lead to increases in motor vehicle injuries, as well as alcohol-related assaults and other injuries.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1800" kern="100" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" marR="0" lvl="1" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Regulate Number of Places Selling Alcohol and Distance Between Them – Regulating the number of places selling alcohol and the distance between them limits excessive access to alcohol. Having more places that sell alcohol leads to increases in disorderly conduct, property damage, crime, and other community disruptions. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" marR="0" lvl="1" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Commercial host liability laws – These laws permit retail establishments to be held liable for injuries or harms caused by illegal service to intoxicated or underage customers.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1800" kern="100" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" marR="0" lvl="1" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Electronic alcohol screening and brief intervention (e-SBI) – Increase electronic screening of excessive drinking in adults and provide a brief intervention with those who screen positive. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" marR="0" lvl="1" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Speaker’s notes: The Community Preventive Services Task Force recommends several evidence-based strategies for reducing excessive drinking and its related harms. </a:t>
-[...34 lines deleted...]
-              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Technical notes: The Community Preventive Services Task Force (CPSTF) is an independent, non-federal, volunteer body of public health and prevention experts. CPSTF provides recommendations and findings on programs, services, and other interventions to protect and improve population health. The recommendations and findings are based on systematic reviews of evidence on the effectiveness and economic impact. For more information on CPSTF and excessive alcohol use prevention strategies, please visit </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1800" u="sng" kern="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="467886"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>https://www.thecommunityguide.org/topics/excessive-alcohol-consumption.html</a:t>
-            </a:r>
-[...10 lines deleted...]
-              <a:t>.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1800" kern="100" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{061E33D0-3B3B-48EC-B742-7AAC1E97BCAA}" type="slidenum">
+            <a:fld id="{753C1543-9FB3-40AE-B258-56FD27545B47}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>22</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="224026247"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="669741522"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -3968,311 +4316,154 @@
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Speaker’s notes: The Community Preventive Services Task Force issued several evidence-based recommendations for reducing excessive drinking. When alcohol is less available, less accessible, and more expensive, people tend to drink less. The following proven strategies work to prevent excessive alcohol use to create communities that promote health and well-being:</a:t>
-[...183 lines deleted...]
-            </a:pPr>
+              <a:t>Speaker’s notes: The Reducing Excessive Alcohol Use to Build Healthier North Carolina Communities fact sheet provides an overview of excessive alcohol use, the evidence-based policies to reduce excessive alcohol use, and the status of those policies in NC. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>North Carolina has many existing core alcohol policies that protect public health due to the hard-work of many community advocates and policymakers. These policies focus on reducing the availability and accessibility of alcohol. The fact sheet focuses on the five following policies: government control of alcohol sales; limits on days and hours of sale; alcohol taxes; limits on promotions; and regulation of alcohol outlet density.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Technical notes: The Community Preventive Services Task Force (CPSTF) is an independent, non-federal, volunteer body of public health and prevention experts. CPSTF provides recommendations and findings on programs, services, and other interventions to protect and improve population health. The recommendations and findings are based on systematic reviews of evidence on the effectiveness and economic impact. For more information on CPSTF and excessive alcohol use prevention strategies, please visit </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="1800" u="sng" kern="100" dirty="0">
+              <a:t>The fact sheet can be found at </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" u="sng" kern="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="467886"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
-              <a:t>https://www.thecommunityguide.org/topics/excessive-alcohol-consumption.html</a:t>
-[...6 lines deleted...]
-            </a:endParaRPr>
+              <a:t>https://www.dph.ncdhhs.gov/reducing-excessive-alcohol-use-build-healthier-north-carolina-communities/open</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{061E33D0-3B3B-48EC-B742-7AAC1E97BCAA}" type="slidenum">
+            <a:fld id="{753C1543-9FB3-40AE-B258-56FD27545B47}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>23</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1354659852"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3774187569"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -4284,154 +4475,143 @@
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Speaker’s notes: The Reducing Excessive Alcohol Use to Build Healthier North Carolina Communities fact sheet provides an overview of excessive alcohol use, the evidence-based policies to reduce excessive alcohol use, and the status of those policies in NC. </a:t>
+              <a:t>Speaker’s notes: North Carolina is one of 17 states with government-controlled alcohol sales, while South Carolina has a privatized system. Government control of alcohol sales means that government agencies control the sale of distilled spirits, and in some cases, wine and beer at the wholesale level. Privatized control of sales means that government control of alcohol sales have been repealed, allowing commercial agencies to sell alcoholic beverages. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...18 lines deleted...]
-              <a:t>North Carolina has many existing core alcohol policies that protect public health due to the hard-work of many community advocates and policymakers. These policies focus on reducing the availability and accessibility of alcohol. The fact sheet focuses on the five following policies: government control of alcohol sales; limits on days and hours of sale; alcohol taxes; limits on promotions; and regulation of alcohol outlet density.</a:t>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>North Carolinians consume less alcohol than South Carolinians, and North Carolina receives more revenue from alcohol sales than South Carolina. North Carolina </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" i="0" dirty="0"/>
+              <a:t>ranks 42</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" i="0" baseline="30000" dirty="0"/>
+              <a:t>nd</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" i="0" dirty="0"/>
+              <a:t> per capita in gallons consumed and 3</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" i="0" baseline="30000" dirty="0"/>
+              <a:t>rd</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" i="0" dirty="0"/>
+              <a:t> in revenue per gallon</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>, while South Carolina, ranks 31</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" baseline="30000" dirty="0"/>
+              <a:t>st</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> in consumption and 23</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" baseline="30000" dirty="0"/>
+              <a:t>rd</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> in revenue.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...15 lines deleted...]
-            </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>The fact sheet can be found at </a:t>
-[...16 lines deleted...]
-              <a:t>.</a:t>
+              <a:t>Technical notes:  The Alcoholic Beverage Revenues and Taxes: 2022 Report aims to provide comparable information regarding alcoholic beverage taxation and revenues for both control states and license states in the U.S.. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{061E33D0-3B3B-48EC-B742-7AAC1E97BCAA}" type="slidenum">
+            <a:fld id="{753C1543-9FB3-40AE-B258-56FD27545B47}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>24</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="508225366"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="142475116"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -4443,151 +4623,265 @@
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Speaker’s notes: North Carolina is one of 17 states with government-controlled alcohol sales, while South Carolina has a privatized system. Government control of alcohol sales means that government agencies control the sale of distilled spirits, and in some cases, wine and beer at the wholesale level. Privatized control of sales means that government control of alcohol sales have been repealed, allowing commercial agencies to sell alcoholic beverages. </a:t>
+              <a:t>Speaker’s notes: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>There is no safe level of alcohol use.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>North Carolinians consume less alcohol than South Carolinians, and North Carolina receives more revenue from alcohol sales than South Carolina. North Carolina ranks </a:t>
-[...11 lines deleted...]
-              <a:t> per capita in gallons consumed</a:t>
+              <a:t>The U.S. Alcohol Policy Alliance’s Alcohol Consumption Guidelines for the American People recommends:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="628650" lvl="1" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>If you do not drink alcohol, do not start</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t> and </a:t>
-[...11 lines deleted...]
-              <a:t> in revenue per gallon</a:t>
+              <a:t>. Alcohol use offers no health benefits and carries risk.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="628650" lvl="1" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>Cut back if you do drink alcohol</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>, while South Carolina, ranks 34</a:t>
-[...3 lines deleted...]
-              <a:t>th</a:t>
+              <a:t>. Each drink increases the risk of harm, including cancer, heart disease, and early death.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="628650" lvl="1" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>Avoid alcohol if you</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t> in consumption and 21</a:t>
-[...4 lines deleted...]
-            </a:r>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1085850" lvl="2" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t> in revenue.</a:t>
-[...2 lines deleted...]
-          <a:p>
+              <a:t>Are pregnant,</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1085850" lvl="2" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Are under 21 years old,</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1085850" lvl="2" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Are in recovery, </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1085850" lvl="2" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Have certain health conditions,</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1085850" lvl="2" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Have a family history of alcohol-related cancers, or</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1085850" lvl="2" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Use any medications or drugs that interact with alcohol.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+            </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
+            <a:pPr marL="0" lvl="0" indent="0">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>For adults 21 and older who choose to drink, drinking less alcohol is always better.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Technical notes:  The Alcoholic Beverage Revenues and Taxes: 2021 Report aims to provide comparable information regarding alcoholic beverage taxation and revenues for both control states and license states in the U.S.. </a:t>
-            </a:r>
+              <a:t>Technical note: The U.S. Alcohol Policy Alliance (USAPA) is a nonprofit, nonpartisan organization that works to translate alcohol policy research into public health practice. To learn more about USAPA’s Alcohol Consumption Guidelines for the American People, visit </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" u="sng" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>https://drive.google.com/file/d/1Dy0NSyvhDyrB0zMU5tZB3ReouSUi4ulH/view</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" kern="1200" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{061E33D0-3B3B-48EC-B742-7AAC1E97BCAA}" type="slidenum">
+            <a:fld id="{753C1543-9FB3-40AE-B258-56FD27545B47}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>25</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="36703882"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4085546883"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -4597,130 +4891,104 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...7 lines deleted...]
-          <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Technical note:  The Dietary Guidelines for Americans provides advice on what to eat and drink to meet nutrient needs, promote health, and prevent disease. It is updated and released by the U.S. Department of Agriculture and U.S. Department of Health and Human Services every five years. Each edition reflects the current body of nutrition science. The most current edition, Dietary Guidelines for Americans 2020-2025 can be found at </a:t>
-[...16 lines deleted...]
-              <a:t>. </a:t>
+              <a:t>Speaker’s notes: Division of Public Health maintains several resources to help understand the burden of excessive alcohol use in our state. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{061E33D0-3B3B-48EC-B742-7AAC1E97BCAA}" type="slidenum">
+            <a:fld id="{753C1543-9FB3-40AE-B258-56FD27545B47}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3108976696"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024106868"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -4749,85 +5017,85 @@
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Speaker’s notes: Division of Public Health maintains several resources to help understand the burden of excessive alcohol use in our state. </a:t>
+              <a:t>Speaker’s notes: There are evidence-based strategies we can implement to reduce the harms of excessive alcohol use, and surveillance efforts help us understand the overall impact of these strategies. Alcohol control strategies, like the government control of alcohol sales that we currently have in NC and limiting the number of places that sell alcohol result in lower overall alcohol use, which reduces negative health outcomes and economic costs. Surveillance efforts inform each of these pieces.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{061E33D0-3B3B-48EC-B742-7AAC1E97BCAA}" type="slidenum">
+            <a:fld id="{753C1543-9FB3-40AE-B258-56FD27545B47}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>27</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2304586677"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="940075960"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -4856,85 +5124,104 @@
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Speaker’s notes: Public health surveillance and data dissemination are key parts of prevention. There are evidence-based strategies we can implement to reduce the harms of excessive alcohol use, and surveillance efforts help us understand the overall impact of these strategies. This logic model is the basis of the Alcohol Data Dashboard. Alcohol Control Strategies, like the government control of alcohol sales that we currently have in NC and limiting the number of places that sell alcohol result in lower overall consumption of alcohol, which reduces negative health outcomes and economic costs. Surveillance efforts inform each of these pieces.</a:t>
-            </a:r>
+              <a:t>Speaker’s notes: The North Carolina Alcohol Data Dashboard walks through the public health narrative of the acute and chronic impacts of excessive alcohol use. We use many different data sets to tell this story. The Behavioral Risk Factor Surveillance System and Youth Risk Behavior Surveillance System give us survey data on consumption, emergency department visits illustrate the impacts on the healthcare system, and death data provide estimates of those who died due to excessive alcohol use.  We pull this all together and present both state- and county-level information. These can be very helpful when pulling together presentations and grant applications. The QR code will take you to the Alcohol data dashboard, also found at: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" u="sng" kern="100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="467886"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>https://www.dph.ncdhhs.gov/programs/chronic-disease-and-injury/injury-and-violence-prevention-branch/north-carolina-alcohol-use-and-related-harms-prevention/data</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1800" kern="100" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{061E33D0-3B3B-48EC-B742-7AAC1E97BCAA}" type="slidenum">
+            <a:fld id="{753C1543-9FB3-40AE-B258-56FD27545B47}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>28</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="765245336"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2888970940"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -4963,104 +5250,116 @@
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Speaker’s notes: The North Carolina Alcohol Data Dashboard walks through the public health narrative of the acute and chronic impacts of excessive alcohol use. We use many different data sets to tell this story. The Behavioral Risk Factor Surveillance System and Youth Risk Behavior Surveillance System give us survey data on consumption, emergency department visits illustrate the impacts on the healthcare system, and death data provide estimates of those who died due to excessive alcohol use.  We pull this all together and present both state- and county-level information. These can be very helpful when pulling together presentations and grant applications. The QR code will take you to the Alcohol data dashboard, also found at: </a:t>
+              <a:t>Speaker’s notes: Engaging partners allows the Division of Public Health to better understand and address excessive alcohol use at both the local and state level. The North Carolina State Excessive Alcohol Advisory Committee (NC SEAAC) was established to engage partners working in preventing excessive alcohol use and its related harms across the state. The committee hopes to develop and implement a statewide plan to address excessive alcohol use and its related harms in the state. In addition, the committee meets twice a year to network and hear presentations on excessive alcohol use prevention strategies by subject matter experts. If you are interested in participating in NC SEAAC, please email </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1800" u="sng" kern="100" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="467886"/>
+                  <a:srgbClr val="0563C1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
-                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-                <a:hlinkClick r:id="rId3"/>
-[...1 lines deleted...]
-              <a:t>https://www.dph.ncdhhs.gov/programs/chronic-disease-and-injury/injury-and-violence-prevention-branch/north-carolina-alcohol-use-and-related-harms-prevention/data</a:t>
+                <a:hlinkClick r:id="rId3" action="ppaction://hlinkfile"/>
+              </a:rPr>
+              <a:t>SubstanceUseData@dhhs.nc.gov</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" u="sng" kern="100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0563C1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1800" kern="100" dirty="0">
               <a:effectLst/>
-              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
-              <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{061E33D0-3B3B-48EC-B742-7AAC1E97BCAA}" type="slidenum">
+            <a:fld id="{753C1543-9FB3-40AE-B258-56FD27545B47}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>29</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3331384505"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3097259036"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -5071,146 +5370,617 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-[...13 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Speaker’s notes: No amount of alcohol is safe for your health. Each drink increases the risk of harm. Alcohol use can increase the risk of injuries (e.g., overdose and falls), violence (e.g., homicide and suicide), chronic conditions (e.g., cancer and heart disease), and social and wellness issues (e.g., mental health and relationship issues).  </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-[...9 lines deleted...]
-                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-                <a:hlinkClick r:id="rId3"/>
-[...4 lines deleted...]
-              <a:rPr lang="en-US" sz="1800" u="none" kern="100" dirty="0">
+              </a:rPr>
+              <a:t>To reduce the risk of alcohol-related harms, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0"/>
+              <a:t>the US Alcohol Policy Alliance (USAPA) recommends:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" marR="0" lvl="0" indent="-285750" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>If you do not drink alcohol, do not start</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. Alcohol use offers no health benefits and carries risk.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" marR="0" lvl="0" indent="-285750" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Cut back if you do drink alcohol</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. Each drink increases the risk of harm, including cancer, heart disease, and early death.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" marR="0" lvl="0" indent="-285750" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Avoid alcohol if you</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="742950" marR="0" lvl="1" indent="-285750" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Are pregnant,</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="742950" marR="0" lvl="1" indent="-285750" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Are under 21 years old,</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="742950" marR="0" lvl="1" indent="-285750" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Are in recovery,</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="742950" marR="0" lvl="1" indent="-285750" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Have certain health conditions,</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="742950" marR="0" lvl="1" indent="-285750" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Have a family history of alcohol-related cancers, or </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="742950" marR="0" lvl="1" indent="-285750" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Use any medication or drugs that interact with alcohol.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>For adults 21 and older who choose to drink, drinking less alcohol is always better.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Due to biological differences in body structure and chemistry, the levels of alcohol use differ between men and women. After drinking the same amount of alcohol, most women tend to have higher blood alcohol levels and the immediate effects of alcohol usually occur more quickly and last longer in women than in men. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Many of the harms that come from alcohol use are due to excessive alcohol use. Excessive alcohol use is defined as heavy drinking (8+ drinks in one week for women, 15+ for men), binge drinking (4+ drinks in one sitting for women, 5+ for men), or any alcohol consumed while pregnant or under the age of 21. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>However, some alcohol-related harms are due to </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>any alcohol use</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, such as alcohol-related cancers. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Technical note: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0"/>
+              <a:t>The USAPA is a nonprofit, nonpartisan organization that translates alcohol policy research into public health practice. USAPA is committed to ensuring that local and statewide organizations have access to the science, resources, and technical assistance required to engage in informed decisions and actions in translating alcohol policy research into public health practice. To read USAPA’s clear, science-based alcohol recommendations please visit </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" u="sng" kern="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
-[...4 lines deleted...]
-            </a:r>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>https://drive.google.com/file/d/1Dy0NSyvhDyrB0zMU5tZB3ReouSUi4ulH/view</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" kern="1200" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{061E33D0-3B3B-48EC-B742-7AAC1E97BCAA}" type="slidenum">
+            <a:fld id="{753C1543-9FB3-40AE-B258-56FD27545B47}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>3</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2029526449"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="28328144"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -5239,116 +6009,177 @@
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Speaker’s notes: Engaging partners allows the Division of Public Health to better understand and address excessive alcohol use at both the local and state level. The North Carolina State Excessive Alcohol Advisory Committee (NC SEAAC) was established to engage partners working in preventing excessive alcohol use and its related harms across the state. The committee hopes to develop and implement a statewide plan to address excessive alcohol use and its related harms in the state. In addition, the committee meets twice a year to network and hear presentations on excessive alcohol use prevention strategies by subject matter experts. If you are interested in participating in NC SEAAC, please email </a:t>
+              <a:t>Speaker’s notes: The NC Injury and Violence Prevention Branch (IVPB) Alcohol and Related Harms Data Dashboard (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" u="sng" kern="100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="467886"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>https://www.dph.ncdhhs.gov/programs/chronic-disease-and-injury/injury-and-violence-prevention-branch/north-carolina-alcohol-use-and-related-harms-prevention/data</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" u="none" kern="100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0563C1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>provides additional data on alcohol use. The NC IVPB Alcohol Use and Related Harms Website (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" u="sng" kern="100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="467886"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:hlinkClick r:id="rId4"/>
+              </a:rPr>
+              <a:t>https://www.dph.ncdhhs.gov/programs/chronic-disease-and-injury/injury-and-violence-prevention-branch/north-carolina-alcohol-use-and-related-harms-prevention</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>) includes additional information and prevention strategies to reduce excessive alcohol use and its related harms in NC. IVPB also provides data and technical support for alcohol use and its related harms. For data requests, please email </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1800" u="sng" kern="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0563C1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-                <a:hlinkClick r:id="rId3" action="ppaction://hlinkfile"/>
+                <a:hlinkClick r:id="rId5" action="ppaction://hlinkfile"/>
               </a:rPr>
               <a:t>SubstanceUseData@dhhs.nc.gov</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>. If you have additional questions regarding alcohol-related custom data requests or data resources, please use the IVPB data support bookings application (</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1800" u="sng" kern="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0563C1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-              </a:rPr>
-[...7 lines deleted...]
-            </a:endParaRPr>
+                <a:hlinkClick r:id="rId6"/>
+              </a:rPr>
+              <a:t>https://outlook.office365.com/owa/calendar/IVPBDataSupport@ncconnect.onmicrosoft.com/bookings/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" u="sng" kern="100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0563C1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> to reserve time to chat with one of our epidemiologists. </a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{061E33D0-3B3B-48EC-B742-7AAC1E97BCAA}" type="slidenum">
+            <a:fld id="{753C1543-9FB3-40AE-B258-56FD27545B47}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>30</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3855560424"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3645865593"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -5377,284 +6208,85 @@
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Speaker’s notes: The NC Injury and Violence Prevention Branch (IVPB) Alcohol and Related Harms Data Dashboard (</a:t>
-[...91 lines deleted...]
-              <a:t> to reserve time to chat with one of our epidemiologists. </a:t>
+              <a:t>Speaker’s notes: Please reach out if you have any further questions, suggestions for improvement, or data requests.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{061E33D0-3B3B-48EC-B742-7AAC1E97BCAA}" type="slidenum">
+            <a:fld id="{753C1543-9FB3-40AE-B258-56FD27545B47}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>31</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2101366740"/>
-[...106 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1598149322"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="14693285"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -5665,142 +6297,146 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" dirty="0">
-[...2 lines deleted...]
-                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Speaker’s notes: One standard drink is 14 grams or 0.6 fl. oz. of pure alcohol. The alcohol content of different types of beer, wine, and liquor may vary. For example, 12 ounces of a beer at 5% ABV is one standard drink, while 5 ounces of wine at 12% ABV is also one standard drink. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>It’s important to understand how much alcohol is in a drink so that you can make informed decisions if you do choose to drink. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Technical notes: To see how many standard drinks are within a container, please use the National Institute of Alcohol Abuse and Alcoholism’s Drink Size Calculator  - </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" u="sng" kern="100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="467886"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-              </a:rPr>
-[...10 lines deleted...]
-                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>https://rethinkingdrinking.niaaa.nih.gov/tools/calculators/drink-size-calculator</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" u="none" kern="100" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>: One drink is equivalent to a 12-ounce beer, a 5-ounce glass of wine, or a drink with one shot (1.5-ounces) of liquor. </a:t>
-[...37 lines deleted...]
-              <a:t>Excessive alcohol use is defined as binge drinking (4+ drinks in one sitting for women, 5+ for men), heavy drinking (8+ drinks in one week for women, 15+ for men), or any alcohol use during pregnancy or under the age of 21.</a:t>
+              <a:t> .</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{061E33D0-3B3B-48EC-B742-7AAC1E97BCAA}" type="slidenum">
+            <a:fld id="{753C1543-9FB3-40AE-B258-56FD27545B47}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>4</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1080135454"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2672090488"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -5810,104 +6446,114 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...15 lines deleted...]
-            </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Speaker’s notes: Excessive alcohol use is a leading preventable cause of death in North Carolina. Excessive alcohol use contributes to both acute health outcomes, like poisonings, motor vehicle traffic crashes, or other injuries, and chronic health outcomes, such as liver disease, pancreatitis, and certain types of cancer. In 2023, there were over 5,800 alcohol attributable deaths among NC residents. Excessive alcohol use costs the state over $15 billion. </a:t>
+              <a:t>Speaker’s notes: Alcohol use is a leading preventable cause of death in North Carolina. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Alcohol use contributes to both acute health outcomes, like poisonings, motor vehicle traffic crashes, or other injuries, and chronic health outcomes, such as liver disease and pancreatitis. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Any alcohol use increases the risk of several types of cancer, including breast (female only), colorectal, esophageal, laryngeal, liver, pancreatic, prostate (male only), stomach, and oral cavity and pharyngeal cancers. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>In 2024, there were over 5,600 alcohol attributable deaths among NC residents. Alcohol use costs the state over $14 billion. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{061E33D0-3B3B-48EC-B742-7AAC1E97BCAA}" type="slidenum">
+            <a:fld id="{753C1543-9FB3-40AE-B258-56FD27545B47}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>5</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3307274134"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2574416340"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -5919,82 +6565,82 @@
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Speaker’s notes: Adult alcohol use is an important public health concern. Alcohol use can reduce individual lifespan and at the community level, impact adult productivity and unemployment, impacting community health overall. In 2023, 48% of adults in NC currently drink, which is an estimated 4.1 million adults in North Carolina. </a:t>
+              <a:t>Speaker’s notes: Adult alcohol use is an important public health concern. Alcohol use can reduce individual lifespan and at the community level, impact adult productivity and unemployment, impacting community health overall. In 2024, 46% of adults in NC currently drink, which is an estimated 4 million adults in North Carolina. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Of those adults who drink, 28% said that they binge drink </a:t>
+              <a:t>Of those adults who drink, 29% said that they binge drink </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>(4+ drinks in one occasion for women, 5+ for men) </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>at least one time per month, an estimated 1.2 million NC adults, and 10% said that they have drank heavily </a:t>
+              <a:t>at least one time per month, an estimated 1.2 million NC adults, and 9% said that they have drank heavily </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>(8+ drinks in one week for women, 15+ for men), an estimated 445,000 NC adults</a:t>
+              <a:t>(8+ drinks in one week for women, 15+ for men), an estimated 370,000 NC adults</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
@@ -6017,62 +6663,62 @@
             <a:r>
               <a:rPr lang="en-US" b="0" dirty="0"/>
               <a:t> .</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{061E33D0-3B3B-48EC-B742-7AAC1E97BCAA}" type="slidenum">
+            <a:fld id="{753C1543-9FB3-40AE-B258-56FD27545B47}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>6</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="917336891"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4087371899"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -6125,86 +6771,154 @@
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Speaker’s notes: A higher percentage of adults who are male, Hispanic, or aged 18–34 years reported binge drinking. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Technical notes: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1800" kern="1200" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>The percentages of adults who are 75 or older, American Indian non-Hispanic (NH), or Asian NH were suppressed due to estimates not meeting minimum statistical reliability requirements</a:t>
+              <a:t>The percentages of adults who are American Indian non-Hispanic (NH) or Asian NH were suppressed due to estimates not meeting minimum statistical reliability requirements</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1800" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1800" kern="1200" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>. Due to suppression, differences in binge drinking prevalence by age and race/ethnicity is not fully understood in NC. Binge drinking is the most common and costly pattern of excessive alcohol use. This does not give the full magnitude of adult binge drinking prevalence and subsequent related health outcome disparities among various demographic groups.</a:t>
+              <a:t>. Due to suppression, differences in binge drinking prevalence by race/ethnicity is not fully understood in NC. Binge drinking is the most common and costly pattern of excessive alcohol use. This does not give the full magnitude of adult binge drinking prevalence and subsequent related health outcome disparities among various demographic groups. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1800" kern="1200" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Socioeconomic conditions and historical trauma have led to persistent racial and ethnic disparities. These inequities, along with other factors, have contributed to the observed health disparity in binge drinking. </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
@@ -6222,81 +6936,124 @@
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>These data come from the Behavioral Risk Factor Surveillance System Survey (BRFSS). This is a y</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="0" dirty="0"/>
               <a:t>early, random telephone survey of NC adults 18+ years old. Information is collected in a routine, standardized manner on a variety of health behaviors and preventive health practices, such as cardiovascular disease, cancer, diabetes, and injuries. BRFSS interviews are conducted year-round, and data are analyzed annually; a variety of yearly analyses are available at: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="0" dirty="0">
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>https://schs.dph.ncdhhs.gov/data/brfss/survey.htm</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="0" dirty="0"/>
               <a:t> .</a:t>
             </a:r>
           </a:p>
           <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" b="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="0" dirty="0"/>
+              <a:t>BRFSS methodology weights the sample by age, sex, race and ethnicity. Weighting improves the degree and extent to which the BRFSS sample is representative of the state’s adult population.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{061E33D0-3B3B-48EC-B742-7AAC1E97BCAA}" type="slidenum">
+            <a:fld id="{753C1543-9FB3-40AE-B258-56FD27545B47}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>7</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3399959566"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="125152517"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -6325,110 +7082,178 @@
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Speaker’s notes: A higher percentage of adults who are male, White non-Hispanic (NH), or aged 18–34 years reported drinking heavily. </a:t>
+              <a:t>Speaker’s notes: A higher percentage of adults who are male, white non-Hispanic (NH), or aged 35–54 years reported drinking heavily. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Technical notes: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1800" kern="1200" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>The percentages of adults who are American Indian NH or Asian NH were suppressed due to estimates not meeting minimum statistical reliability requirements</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1800" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1800" kern="1200" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>. Due to suppression, differences in heavy drinking prevalence between race/ethnicity is not fully understood in NC. This does not give the full magnitude of adult heavy drinking prevalence and subsequent related health outcome disparities among various demographic groups.</a:t>
+              <a:t>. Due to suppression, differences in heavy drinking prevalence between race/ethnicity is not fully understood in NC. This does not give the full magnitude of adult heavy drinking prevalence and subsequent related health outcome disparities among various demographic groups. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1800" kern="1200" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Socioeconomic conditions and historical trauma have led to persistent racial and ethnic disparities. These inequities, along with other factors, have contributed to the observed health disparity in heavy drinking.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" b="0" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
@@ -6448,79 +7273,105 @@
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>These data come from the Behavioral Risk Factor Surveillance System Survey (BRFSS). This is a y</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="0" dirty="0"/>
               <a:t>early, random telephone survey of NC adults 18+ years old. Information is collected in a routine, standardized manner on a variety of health behaviors and preventive health practices, such as cardiovascular disease, cancer, diabetes, and injuries. BRFSS interviews are conducted year-round, and data are analyzed annually; a variety of yearly analyses are available at: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="0" dirty="0">
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>https://schs.dph.ncdhhs.gov/data/brfss/survey.htm</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="0" dirty="0"/>
               <a:t> .</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="0" dirty="0"/>
+              <a:t>BRFSS methodology weights the sample by age, sex, race and ethnicity. Weighting improves the degree and extent to which the BRFSS sample is representative of the state’s adult population.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{061E33D0-3B3B-48EC-B742-7AAC1E97BCAA}" type="slidenum">
+            <a:fld id="{753C1543-9FB3-40AE-B258-56FD27545B47}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>8</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3821548123"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3363285814"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -6562,51 +7413,59 @@
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Speaker’s notes: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Underage alcohol use puts youth at a higher risk of injury, including motor vehicle crashes, suicide, sexual assault, and unprotected sex and other sexual risk behaviors. Understanding current alcohol use among people under 21 who drink helps develop appropriate public health interventions</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>. In 2021, 19% of high school students in NC said they are currently drinking alcohol. Of those high school students who drink, 51% binge drink, and 43% usually obtained alcohol by someone, such as family or friends, giving it to them versus buying it for themselves. </a:t>
+              <a:t>. In 2021, 19% of high school students in NC said they are currently drinking alcohol. Of those high school students who drink, 51% binge drink, and 43% usually obtained </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>alcohol from </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>someone, such as family or friends, giving it to them versus buying it for themselves. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
@@ -6625,286 +7484,286 @@
             <a:r>
               <a:rPr lang="en-US" b="0" dirty="0"/>
               <a:t> . The most recent available YRBSS data is from 2023. 2021 YRBSS data was used due to questions on binge drinking behaviors not being available. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{061E33D0-3B3B-48EC-B742-7AAC1E97BCAA}" type="slidenum">
+            <a:fld id="{753C1543-9FB3-40AE-B258-56FD27545B47}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>9</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3350609053"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1247464214"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
   <p:cSld name="Title Only">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EDD47CB4-58D2-DA6C-007F-CBF8078634E7}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FCD16FF6-1F65-4130-4A46-1B78564A94AB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE7C67A5-7530-2839-AE43-6CB1BC50EBF5}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{717F575E-308D-4DBF-0ADA-D99DB1BE4573}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{54AC687F-6C7C-4535-AE47-2AF0C8CD12AA}" type="datetimeFigureOut">
+            <a:fld id="{B3AB9520-AC0D-4680-9F5B-B51E213374D9}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>5/30/2025</a:t>
+              <a:t>4/3/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E48BA265-4886-8416-AF8C-F7BC463827F6}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EDCE2445-A196-2947-4E5B-9A139D0F29D3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C57120B8-DAA6-6076-8625-9C79F1248268}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FFEEED5E-8F34-2F7E-FFF4-528544DC9EF0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{2398B7A2-26D0-46EA-B675-2DB02C753491}" type="slidenum">
+            <a:fld id="{E4273F68-415B-4B03-89C4-7DAEBE68EB26}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1701080537"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4278513174"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B6D7E143-4049-88EB-8AEF-DDC26C4BEF0C}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B91956E-8722-E450-017E-9230B24B7ABD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="365126"/>
             <a:ext cx="7886700" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9667ECA2-222A-1041-8164-75C089842C35}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5ED30B3E-F8CB-AB50-2F9B-81A38430C56D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="1825625"/>
             <a:ext cx="7886700" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
@@ -6927,186 +7786,186 @@
               <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D6293176-8E23-8EFA-9DC7-58EF739CAA70}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E44AA04C-01F4-F70E-006D-9A04374E9BBC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{54AC687F-6C7C-4535-AE47-2AF0C8CD12AA}" type="datetimeFigureOut">
+            <a:fld id="{B3AB9520-AC0D-4680-9F5B-B51E213374D9}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>5/30/2025</a:t>
+              <a:t>4/3/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0565BD4B-8434-4F5A-088B-DFDA3CABB032}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3F63FBCD-9F27-CAF2-3889-1A735AFFF9AC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="6356351"/>
             <a:ext cx="3086100" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9A2A7A0-6349-61EA-91D8-125C77D1AA34}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D9D7187-D7C4-0CD2-87F6-029404EABB3A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{2398B7A2-26D0-46EA-B675-2DB02C753491}" type="slidenum">
+            <a:fld id="{E4273F68-415B-4B03-89C4-7DAEBE68EB26}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1746257742"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1716683596"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483654" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
         <a:defRPr sz="3300" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mj-lt"/>
           <a:ea typeface="+mj-ea"/>
           <a:cs typeface="+mj-cs"/>
         </a:defRPr>
@@ -7414,91 +8273,87 @@
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://injuryfreenc.dph.ncdhhs.gov/DataSurveillance/pdf/Excessive_Alcohol_Fact-Sheet_06272024-2.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://injuryfreenc.dph.ncdhhs.gov/DataSurveillance/pdf/Excessive_Alcohol_Fact-Sheet_06272024-2.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dph.ncdhhs.gov/programs/chronic-disease-and-injury/injury-and-violence-prevention-branch/north-carolina-alcohol-use-and-related-harms-prevention/data" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dph.ncdhhs.gov/programs/chronic-disease-and-injury/injury-and-violence-prevention-branch/north-carolina-alcohol-use-and-related-harms-prevention/data" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
@@ -7509,169 +8364,186 @@
     <p:bg>
       <p:bgPr>
         <a:noFill/>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{51EA2F25-563C-0AF4-A0F0-88824AF87794}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A560F1F7-85FC-F67D-E9CE-54D7F7967199}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Picture 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A1C6A28-2215-57B6-EE92-B258CF081CA0}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88EDD9EE-0D3F-6963-3F43-26C5FFABA60C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1481035056"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2335496436"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:noFill/>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5816CF87-EB15-C3DD-CE07-29777119B342}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5E81453D-2CC1-D3FE-8896-420ABCCFF64C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2200">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>Higher percent of alcohol use among high school students who are </a:t>
+              <a:t>There is a higher percentage of alcohol use among high school students who are </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2200">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>female, White,*</a:t>
+              <a:t>female, white</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>*</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>,</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2200">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2200">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>or in 11</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2200" baseline="30000">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
@@ -7681,3121 +8553,3070 @@
             <a:r>
               <a:rPr lang="en-US" sz="2200">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t> or 12</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2200" baseline="30000">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>th</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2200">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
-              <a:t> grade</a:t>
+              <a:t> grade.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2200" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx2"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Picture 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F80B6926-FEBA-4706-F6BB-041F9737ECF9}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{917A660F-1285-F23C-118E-70EE87EB6FED}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="264832024"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4059764284"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:noFill/>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{02D23D7B-B7FB-BE62-B642-81675C4C9890}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FAC87163-C307-0252-42E5-386E6B3308C1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Picture 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{506410C1-1287-CF80-F42C-540E7594AD04}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D52B91B6-1C71-C595-D98D-DBA80C757B85}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2492924229"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3747274684"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:noFill/>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56F76D37-ECFD-C938-E888-364CD3E67AF2}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E0A817DC-AA60-8455-D0BC-8B082F244ADD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="4000" b="0"/>
-              <a:t>In 2023, an average of </a:t>
+              <a:t>In 2024, an average of </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="4000"/>
-              <a:t>16 North Carolinians</a:t>
+              <a:t>15 North Carolinians</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="4000" b="0"/>
               <a:t> died every day due to </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="4000"/>
               <a:t>alcohol use</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="4000" b="0"/>
               <a:t>. </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="4000" b="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Picture 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D92ED0AC-903C-5A4B-D38C-7050215D1F3C}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE1C0B6C-4E54-0F0B-565A-64EE608E78B9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2993988336"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3734232947"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:noFill/>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9EB350E9-1D25-F828-B280-3060A7889BA9}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5A5CF902-281E-6B49-8760-2951B595E88D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Examples of Alcohol-Attributable Deaths</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:latin typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Picture 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3F948644-B552-EB79-5EC7-B562700C6419}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C5A36205-7EC2-C953-BA86-D59663FB8B93}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2822738630"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="741736551"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:noFill/>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF859C4D-1840-2DDA-FE83-B9B3385E81EB}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{38A82F8F-4812-B1FE-87DD-33892BAA15EE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="2400" b="1">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Alcohol-attributable death</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
-              <a:t> rates decreased slightly from 2021 to 2023, but rates are higher compared to 2014</a:t>
+              <a:t> rates decreased slightly from 2021 to 2024, but rates are higher compared to 2015</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US" altLang="en-US" sz="2400" b="1">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
             </a:br>
             <a:br>
               <a:rPr lang="en-US" altLang="en-US" sz="2400">
                 <a:highlight>
                   <a:srgbClr val="FFFF00"/>
                 </a:highlight>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
             </a:br>
             <a:endParaRPr lang="en-US" sz="2400" dirty="0">
               <a:highlight>
                 <a:srgbClr val="FFFF00"/>
               </a:highlight>
               <a:latin typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Picture 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{838C67FB-7A77-93BA-FA84-DD36EFC0609C}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B4E97C40-B5E6-DF3E-0F61-AD7A31DFEB5D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2717618558"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3803018387"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:noFill/>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13C2F4ED-46A7-59EA-6896-A8699B116553}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE9C4BB2-5B51-3B0C-DB87-C8167CE9932D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="1800">
+              <a:rPr lang="en-US">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>Leading causes of alcohol-attributable deaths in NC are </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="1800">
+              <a:t>The leading cause of alcohol-attributable death in NC was due to </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US">
                 <a:solidFill>
                   <a:schemeClr val="accent3"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>alcoholic liver disease, cancer^, poisonings (not alcohol)*, and hypertension</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="1800" dirty="0">
+              <a:t>cancer^</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent3"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Picture 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C051E1FB-1E72-4864-8083-214F5DB14F0F}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1820E7B2-7685-1F9B-4D97-BC68CDFB755E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1964902164"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2207970306"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:noFill/>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B8DE0E2A-E39A-4137-2435-B5D8D682A92C}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{193F53AB-C25C-09A0-F343-310A5D4A96F5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1800">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>From 2019-2023, alcohol-attributable death rates were highest among individuals who are </a:t>
+              <a:t>From 2020-2024, alcohol-attributable death rates were highest among individuals who are </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1800">
                 <a:solidFill>
                   <a:schemeClr val="accent3"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>male, American Indian*, or aged 65 years and older </a:t>
+              <a:t>male, American Indian*, or aged 65 years and older. </a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US" sz="1800">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
             </a:br>
             <a:endParaRPr lang="en-US" sz="1800" dirty="0">
               <a:latin typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Picture 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62153943-81F9-CA42-E3BD-C146E944E9C0}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5A04878-5CAD-89F6-A037-F04E85EFC10D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1790309421"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2583256152"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:noFill/>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E98DBC8B-94E8-BA4B-DCDB-2791C2EF56F5}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B12C73F9-35B2-DFBC-52EE-ED1ED53DD6A1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
-[...5 lines deleted...]
-              <a:rPr lang="en-US" sz="2000">
+              <a:rPr lang="en-US"/>
+              <a:t>Alcohol-attributable death rates were highest for </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US">
                 <a:solidFill>
-                  <a:schemeClr val="accent1"/>
+                  <a:srgbClr val="627C31"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>chronic</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
+              <a:rPr lang="en-US">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
-              <a:t> causes</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:t> causes of death.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
               <a:latin typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Picture 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3AB5793-E8C6-3A4B-5D00-28EF511FE851}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D3E80AC-5982-DF8E-B664-B15ED5B6190F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2630648707"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1435507814"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:noFill/>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF1D9B9A-310E-89CA-9578-DFFC04A1C6CC}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C3D2CFDD-0862-3D4D-1AD1-EBB108A575C1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1800">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>From 2019-2023, individuals who are male or American Indian* had the highest alcohol-attributable death rates for both </a:t>
+              <a:t>The rates of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800">
+                <a:solidFill>
+                  <a:srgbClr val="6D2E75"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>acute</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800">
+                <a:solidFill>
+                  <a:srgbClr val="627C31"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>chronic</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t> alcohol-attributable deaths are consistent across sex and race. However, as age increases, the rate of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800">
+                <a:solidFill>
+                  <a:srgbClr val="627C31"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>chronic</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t> alcohol attributable deaths is higher than </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1800">
                 <a:solidFill>
                   <a:schemeClr val="accent5"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>acute </a:t>
+              <a:t>acute</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1800">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>and</a:t>
-[...23 lines deleted...]
-              <a:t>causes</a:t>
+              <a:t> deaths. </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1800" dirty="0">
               <a:latin typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Picture 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C5AC3BBA-E925-6CC9-D7D3-7001ADFCE21A}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C65501B5-A559-BEB4-79E4-A25C993C1737}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2458023797"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1760047571"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:noFill/>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BD5DFF2E-CCD6-6153-1218-AFD87AB782B5}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA01530C-1120-FC00-1909-7926E7DDC88E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Picture 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{90D20B82-1C12-DE6C-2B80-4141AA0C6102}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{24404A54-700E-1932-4C7A-B0FC328E1DF1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2839907490"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="272600052"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:noFill/>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10A90B53-E3D6-C644-81EA-DD11E6639A40}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F2E5D95-3E5D-D3FD-1A31-3D29AB3FA466}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="3200">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Technical Notes</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="3200" dirty="0">
               <a:latin typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Picture 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{869B28F5-CA86-41A0-66AC-D64CE8DA7200}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D2A756EB-A8DB-5B4C-C3AF-2AEC3DF063B5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1351936834"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3304280984"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:noFill/>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4237AB55-A651-FD04-7580-23A85F37E24A}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A3B62AE-763E-6E6B-4513-3A6FCB96BCD3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US">
+              <a:rPr lang="en-US" sz="2800">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>In 2023, NC lost an estimated $15 billion* due to excessive alcohol use</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0">
+              <a:t>In 2024, NC lost an estimated $14.6 billion* due to alcohol use^</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2800" dirty="0">
               <a:latin typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Picture 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{064AD79D-73FA-26F8-DFA7-D9BB198CDCAF}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7D6A2B2D-0149-C5D3-3FF8-B132E7EA8C54}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3724608462"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2330682616"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:noFill/>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F7F6456D-D2CC-9201-F963-160E84A886C8}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2BB48450-82E5-B90E-3991-01C7FE4DBA21}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="4400">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>Prevention Of Excessive Alcohol Use and Related Harms</a:t>
+              <a:t>Preventing Excessive Alcohol Use and Related Harms</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="4400" dirty="0">
               <a:latin typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Picture 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB58787F-1E4A-25D2-2990-70B929931D95}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7C21B14F-CB3F-AE48-732D-B1BEB33D1DA7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3287661615"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4230747884"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:noFill/>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{94CE3FC3-30E2-EEA9-8624-82899ED1BFA7}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46E68B72-6D5A-800F-F1F7-AA22B39D759E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2800">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>Community Preventive Services Task Force (CPSTF) recommendations to prevent excessive alcohol use and its related harms</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:t>Evidence-based strategies to reduce excessive alcohol use and its related harms in NC </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2800" dirty="0">
               <a:latin typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Picture 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5267497D-5020-7034-21F1-1B07D27EE3D6}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B0AE5E3-D559-1580-0D4A-0B8B3E69C4E8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1833155317"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="738839629"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:noFill/>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB0C5293-27D5-15F2-6D82-C20C3E1873F3}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D1CE1CA1-9B29-9A71-3C0D-3E7C387024CA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="2800">
-[...6 lines deleted...]
-            </a:endParaRPr>
+              <a:rPr lang="en-US">
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>Reducing Excessive Alcohol Use to Build Healthier North Carolina Communities </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fact Sheet</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Picture 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5AA1FDE0-0994-A8FB-0863-6AD0F4D5BFAD}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C000204C-5B1D-DB19-E26D-D2B6AB8AF5A9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3847526865"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:noFill/>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{168C589E-B604-8E53-8EDB-A1F94B67B035}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>NC consumes less alcohol, but receives more revenue from alcohol sales than SC</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3200" dirty="0">
+              <a:latin typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B53B12FF-05F9-80BF-CFA1-AE537B1821EB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1914561987"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2310196380"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:noFill/>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8B85FF98-FA7B-6D2B-E820-02936C4AC7A7}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1A3BAA34-831D-854A-EBA3-0615B34F0536}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US">
-                <a:hlinkClick r:id="rId3"/>
-[...7 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>U.S. Alcohol Policy Alliance’s (USAPA) Alcohol Consumption Guidelines for the American People</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="+mn-lt"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Picture 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76FB1F22-106A-7D5D-DFB1-1D1BB71AF307}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{15773D12-7E55-10FF-D85F-2A0327FDAF98}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="27002223"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:noFill/>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5BB2B63A-3AE7-5DB8-DA44-F2694BCE8D36}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="4400">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Alcohol Data Resources</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="4400" dirty="0">
+              <a:latin typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{59B2FDC5-753C-E556-849C-0BDE9684A829}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1587272606"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:noFill/>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2899BF5D-7785-9098-BDB2-8789CAE14EB4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Evidence-based strategies lower alcohol use and reduce negative impacts of alcohol use in North Carolina</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E74C92A2-850F-7499-C614-6869967DE23C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2152557910"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:noFill/>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF750E58-40D0-595D-AACF-17B4317BEB5E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>The </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:latin typeface="+mn-lt"/>
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>NC Alcohol Data Dashboard</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t> presents state and county-level data summaries</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0986D7AE-36FA-0B40-EBF4-3B7849F63E12}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3959614732"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="729070166"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:noFill/>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C752BE8-AD5F-D7EC-55A4-3B5C208898A8}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DF0D054A-4C73-38EF-D89F-6E81419430E8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="3200">
+              <a:rPr lang="en-US" sz="2800">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>NC consumes less alcohol, but receives more revenue from alcohol sales than SC</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="3200" dirty="0">
+              <a:t>North Carolina State Excessive Alcohol Advisory Committee (NC SEAAC)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2800" dirty="0">
               <a:latin typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Picture 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3E138D9D-758C-E2FE-D360-B89DDF398A4D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{696DF170-2239-657B-4305-129AC7E32C10}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="116892217"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2469480470"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:noFill/>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67BA1DEC-3996-5338-E6E8-E04C8DCBB89E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A709D58-188E-44CB-9146-B7AE286A7AEF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="3200">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>Dietary Guidelines for Americans</a:t>
+              <a:t>Levels of Alcohol Use</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="3200" dirty="0">
               <a:latin typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Picture 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E08492D-42C6-64B1-8D67-938FD86940E6}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5091014C-1A6E-CB0A-FE0F-B1415656539D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="355788911"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1768937463"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:noFill/>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5610943B-3DB6-E810-F5DE-3CFB40379DEC}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{053E2B75-8EED-D666-6F12-99CB2A29819D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="4400">
+              <a:rPr lang="en-US" sz="2800">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>Alcohol Data Resources</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="4400" dirty="0">
+              <a:t>Additional excessive alcohol use and its related harms resources</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2800" dirty="0">
               <a:latin typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Picture 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BDCB9D8-E0BF-44E2-7904-21B695DADD3A}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33FDE917-865D-C050-E446-1E1B5D9CD986}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3757939629"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2629383289"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:noFill/>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CC566770-11CE-CB72-BDBF-EA5AA4BF4178}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{25C52AC3-B2EC-D800-D099-ACF4C7A9A3E1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="en-US" sz="2800">
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="6000" b="1">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>Data dissemination helps inform efforts to reduce excessive alcohol use and related harms</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2800" dirty="0">
+              <a:t>Questions?</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="6000" b="1" dirty="0">
               <a:latin typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Picture 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D6491CA7-FCE6-6521-A33B-3D0656D1589B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EFA0F2D4-DBD2-97B2-F0FB-CD068872D854}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3302746958"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2901432191"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:noFill/>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56184014-4952-346A-9322-ED4199C47EC5}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{026E474E-099C-DED3-254C-D9FFA30C732E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US">
-[...19 lines deleted...]
-            </a:endParaRPr>
+              <a:rPr lang="en-US" sz="3200"/>
+              <a:t>What is considered a “drink”?</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Picture 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42D9BE94-DDF4-E582-0962-DC1088568287}"/>
-[...92 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8BAB5533-BB82-A7FB-9418-F8F60EAC91DC}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{53204518-4C9B-BB40-002A-99F3D6A1DA93}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4282507327"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="397283224"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:noFill/>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA2DF580-D6C0-E929-705A-4466E29B9D7A}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D68658D0-EDA2-9EA7-4855-290462081A64}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="2800">
+              <a:rPr lang="en-US" sz="3200">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>North Carolina State Excessive Alcohol Advisory Committee (NC SEAAC)</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2800" dirty="0">
+              <a:t>Alcohol Use in North Carolina</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3200" dirty="0">
               <a:latin typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Picture 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B83CFE0-2FC7-346B-C295-0BE6F5200313}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4D8F2A1-0464-BC07-94DA-5CE3E7AAD544}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3741402904"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="946067391"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:noFill/>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E9C6CAA-776C-C9BB-0445-DE5895DFE457}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E09C6FE8-E407-CE29-030A-518942145385}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Picture 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4CE41473-018A-EB12-BABA-1F326AB61317}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{767D195D-CAFA-83C3-8EA4-F23D4DBC737E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3087696387"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3956194019"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:noFill/>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E5B1510-5B76-A5A1-9DD5-CAA3ACB0D92F}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B5BE07C7-B6D0-0BAC-D5D9-C7F17C6D8C76}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-[...1 lines deleted...]
-              <a:rPr lang="en-US" sz="6000" b="1">
+            <a:r>
+              <a:rPr lang="en-US" sz="2400">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>Questions?</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="6000" b="1" dirty="0">
+              <a:t>There is a higher percentage of binge drinking among adults who are </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>male, Hispanic, or aged 18–34 years.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Picture 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{301D34B1-7174-CF4C-9D7F-4DCA321CE4BD}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{674F5C17-B6AB-8C82-11BF-4D7407F74F44}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3372650929"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1728170399"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:noFill/>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{449BDA38-250D-DC24-DF4D-46C251DEB97F}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3161C9EE-3AFC-0A6E-3E07-932A9A72579C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="2800">
+              <a:rPr lang="en-US" sz="2400">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>What is Excessive Alcohol Use?</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2800" dirty="0">
+              <a:t>There is a higher percentage of heavy drinking among adults who are </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>male, white</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>*</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>, or aged 35–54 years.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Picture 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A54211B3-5427-7E9B-731A-B5ABE22B9F37}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{313D6FFF-AB72-3B11-2079-676F7A3C77EA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3234642946"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="337958960"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:noFill/>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1" hidden="1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C559168E-DC8F-66CA-6A0A-3C44323C6CCE}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50C39AD2-C78D-EBF5-13AB-FF98694CAEB0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Picture 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FEEC730C-5C92-555A-BA87-98914F18088C}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7189F543-6933-9C35-2B97-2CC1F00D424A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3809433822"/>
-[...395 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="462356463"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1101375823"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
@@ -11394,117 +12215,116 @@
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>7523</Words>
+  <Words>7822</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>On-screen Show (4:3)</PresentationFormat>
-  <Paragraphs>183</Paragraphs>
-[...1 lines deleted...]
-  <Notes>32</Notes>
+  <Paragraphs>230</Paragraphs>
+  <Slides>31</Slides>
+  <Notes>31</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>32</vt:i4>
+        <vt:i4>31</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="39" baseType="lpstr">
+    <vt:vector size="38" baseType="lpstr">
       <vt:lpstr>Aptos</vt:lpstr>
       <vt:lpstr>Aptos Display</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Symbol</vt:lpstr>
       <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>Technical Notes</vt:lpstr>
+      <vt:lpstr>Levels of Alcohol Use</vt:lpstr>
       <vt:lpstr>What is considered a “drink”?</vt:lpstr>
-      <vt:lpstr>What is Excessive Alcohol Use?</vt:lpstr>
-      <vt:lpstr>Excessive Alcohol Use in North Carolina</vt:lpstr>
+      <vt:lpstr>Alcohol Use in North Carolina</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
-      <vt:lpstr>Binge drinking percentage highest among adults who are male, Hispanic, or aged 18–34 years</vt:lpstr>
-      <vt:lpstr>Heavy drinking percentage highest among adults who are male, White,* or aged 18–34 years</vt:lpstr>
+      <vt:lpstr>There is a higher percentage of binge drinking among adults who are male, Hispanic, or aged 18–34 years.</vt:lpstr>
+      <vt:lpstr>There is a higher percentage of heavy drinking among adults who are male, white*, or aged 35–54 years.</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
-      <vt:lpstr>Higher percent of alcohol use among high school students who are female, White,* or in 11th or 12th grade</vt:lpstr>
+      <vt:lpstr>There is a higher percentage of alcohol use among high school students who are female, white*, or in 11th or 12th grade.</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
-      <vt:lpstr>In 2023, an average of 16 North Carolinians died every day due to alcohol use. </vt:lpstr>
+      <vt:lpstr>In 2024, an average of 15 North Carolinians died every day due to alcohol use. </vt:lpstr>
       <vt:lpstr>Examples of Alcohol-Attributable Deaths</vt:lpstr>
-      <vt:lpstr>Alcohol-attributable death rates decreased slightly from 2021 to 2023, but rates are higher compared to 2014  </vt:lpstr>
-[...3 lines deleted...]
-      <vt:lpstr>From 2019-2023, individuals who are male or American Indian* had the highest alcohol-attributable death rates for both acute and chronic causes</vt:lpstr>
+      <vt:lpstr>Alcohol-attributable death rates decreased slightly from 2021 to 2024, but rates are higher compared to 2015  </vt:lpstr>
+      <vt:lpstr>The leading cause of alcohol-attributable death in NC was due to cancer^</vt:lpstr>
+      <vt:lpstr>From 2020-2024, alcohol-attributable death rates were highest among individuals who are male, American Indian*, or aged 65 years and older.  </vt:lpstr>
+      <vt:lpstr>Alcohol-attributable death rates were highest for chronic causes of death.</vt:lpstr>
+      <vt:lpstr>The rates of acute and chronic alcohol-attributable deaths are consistent across sex and race. However, as age increases, the rate of chronic alcohol attributable deaths is higher than acute deaths. </vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
-      <vt:lpstr>In 2023, NC lost an estimated $15 billion* due to excessive alcohol use</vt:lpstr>
-[...2 lines deleted...]
-      <vt:lpstr>Strategies to reduce excessive alcohol use and its related harms in NC </vt:lpstr>
+      <vt:lpstr>In 2024, NC lost an estimated $14.6 billion* due to alcohol use^</vt:lpstr>
+      <vt:lpstr>Preventing Excessive Alcohol Use and Related Harms</vt:lpstr>
+      <vt:lpstr>Evidence-based strategies to reduce excessive alcohol use and its related harms in NC </vt:lpstr>
       <vt:lpstr>Reducing Excessive Alcohol Use to Build Healthier North Carolina Communities Fact Sheet</vt:lpstr>
       <vt:lpstr>NC consumes less alcohol, but receives more revenue from alcohol sales than SC</vt:lpstr>
-      <vt:lpstr>Dietary Guidelines for Americans</vt:lpstr>
+      <vt:lpstr>U.S. Alcohol Policy Alliance’s (USAPA) Alcohol Consumption Guidelines for the American People</vt:lpstr>
       <vt:lpstr>Alcohol Data Resources</vt:lpstr>
-      <vt:lpstr>Data dissemination helps inform efforts to reduce excessive alcohol use and related harms</vt:lpstr>
+      <vt:lpstr>Evidence-based strategies lower alcohol use and reduce negative impacts of alcohol use in North Carolina</vt:lpstr>
       <vt:lpstr>The NC Alcohol Data Dashboard presents state and county-level data summaries</vt:lpstr>
       <vt:lpstr>North Carolina State Excessive Alcohol Advisory Committee (NC SEAAC)</vt:lpstr>
       <vt:lpstr>Additional excessive alcohol use and its related harms resources</vt:lpstr>
       <vt:lpstr>Questions?</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Charlton, Fisher G</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>