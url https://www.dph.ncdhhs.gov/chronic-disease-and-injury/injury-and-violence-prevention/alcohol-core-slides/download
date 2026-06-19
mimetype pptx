--- v1 (2026-04-15)
+++ v2 (2026-06-19)
@@ -1,151 +1,203 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
+  <Override PartName="/ppt/handoutMasters/handoutMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.handoutMaster+xml"/>
+  <Override PartName="/ppt/commentAuthors.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.commentAuthors+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/theme/theme4.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483648" r:id="rId1"/>
+    <p:sldMasterId id="2147483676" r:id="rId4"/>
+    <p:sldMasterId id="2147483695" r:id="rId5"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId33"/>
+    <p:notesMasterId r:id="rId37"/>
   </p:notesMasterIdLst>
+  <p:handoutMasterIdLst>
+    <p:handoutMasterId r:id="rId38"/>
+  </p:handoutMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="256" r:id="rId2"/>
-[...29 lines deleted...]
-    <p:sldId id="286" r:id="rId32"/>
+    <p:sldId id="256" r:id="rId6"/>
+    <p:sldId id="1066" r:id="rId7"/>
+    <p:sldId id="8475" r:id="rId8"/>
+    <p:sldId id="8447" r:id="rId9"/>
+    <p:sldId id="515" r:id="rId10"/>
+    <p:sldId id="8434" r:id="rId11"/>
+    <p:sldId id="1064" r:id="rId12"/>
+    <p:sldId id="1086" r:id="rId13"/>
+    <p:sldId id="8435" r:id="rId14"/>
+    <p:sldId id="914" r:id="rId15"/>
+    <p:sldId id="8444" r:id="rId16"/>
+    <p:sldId id="8430" r:id="rId17"/>
+    <p:sldId id="968" r:id="rId18"/>
+    <p:sldId id="320" r:id="rId19"/>
+    <p:sldId id="1069" r:id="rId20"/>
+    <p:sldId id="1087" r:id="rId21"/>
+    <p:sldId id="1068" r:id="rId22"/>
+    <p:sldId id="1081" r:id="rId23"/>
+    <p:sldId id="8446" r:id="rId24"/>
+    <p:sldId id="1073" r:id="rId25"/>
+    <p:sldId id="970" r:id="rId26"/>
+    <p:sldId id="8431" r:id="rId27"/>
+    <p:sldId id="8448" r:id="rId28"/>
+    <p:sldId id="8432" r:id="rId29"/>
+    <p:sldId id="1079" r:id="rId30"/>
+    <p:sldId id="945" r:id="rId31"/>
+    <p:sldId id="516" r:id="rId32"/>
+    <p:sldId id="8442" r:id="rId33"/>
+    <p:sldId id="1071" r:id="rId34"/>
+    <p:sldId id="1070" r:id="rId35"/>
+    <p:sldId id="957" r:id="rId36"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="6858000" type="screen4x3"/>
   <p:notesSz cx="7010400" cy="9296400"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -202,382 +254,1587 @@
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
-      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
+        <p15:guide id="1" orient="horz" pos="2160">
+          <p15:clr>
+            <a:srgbClr val="A4A3A4"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="2" pos="2880">
+          <p15:clr>
+            <a:srgbClr val="A4A3A4"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+    <p:ext uri="{2D200454-40CA-4A62-9FC3-DE9A4176ACB9}">
+      <p15:notesGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
+</file>
+
+<file path=ppt/authors.xml><?xml version="1.0" encoding="utf-8"?>
+<p188:authorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p188="http://schemas.microsoft.com/office/powerpoint/2018/8/main">
+  <p188:author id="{3C93CA1E-70BF-116A-9E3B-E83D71C3596E}" name="Cox, Mary Beth" initials="MC" userId="S::MaryBeth.Cox@dhhs.nc.gov::dab48a53-bccf-46a2-b48e-b80755c1958c" providerId="AD"/>
+  <p188:author id="{1F8B0031-A185-C138-D660-B95BB2308298}" name="Jones, Jim" initials="JJ" userId="S::Jim.Jones@dhhs.nc.gov::caa01b78-bb3f-4558-94c1-0e5d910d4519" providerId="AD"/>
+  <p188:author id="{450D6DE3-50C3-F82B-7EB8-230C509E830B}" name="Charlton, Fisher G" initials="CFG" userId="S-1-5-21-2744878847-1876734302-662453930-896076" providerId="AD"/>
+  <p188:author id="{21149CE8-74A7-96E4-5287-49800FC067A3}" name="Smith, Sara J" initials="SJS" userId="Smith, Sara J" providerId="None"/>
+</p188:authorLst>
+</file>
+
+<file path=ppt/commentAuthors.xml><?xml version="1.0" encoding="utf-8"?>
+<p:cmAuthorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cmAuthor id="1" name="Lerche, Julia K" initials="LJK" lastIdx="9" clrIdx="0"/>
+</p:cmAuthorLst>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
     <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
+  <p:clrMru>
+    <a:srgbClr val="1F497D"/>
+    <a:srgbClr val="344B15"/>
+    <a:srgbClr val="537921"/>
+    <a:srgbClr val="6EA02C"/>
+    <a:srgbClr val="FFFFFF"/>
+    <a:srgbClr val="19384F"/>
+    <a:srgbClr val="2B5C81"/>
+    <a:srgbClr val="397AAC"/>
+    <a:srgbClr val="1E415C"/>
+    <a:srgbClr val="571A01"/>
+  </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
-      <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
+      <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
+  <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Medium Style 2 - Accent 1">
+    <a:wholeTbl>
+      <a:tcTxStyle>
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="dk1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:left>
+          <a:right>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:right>
+          <a:top>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+          <a:bottom>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+          <a:insideH>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:tint val="20000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:wholeTbl>
+    <a:band1H>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:tint val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1H>
+    <a:band2H>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2H>
+    <a:band1V>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:tint val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1V>
+    <a:band2V>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2V>
+    <a:lastCol>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastCol>
+    <a:firstCol>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstCol>
+    <a:lastRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:top>
+            <a:ln w="38100" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastRow>
+    <a:firstRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:bottom>
+            <a:ln w="38100" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstRow>
+  </a:tblStyle>
+  <a:tblStyle styleId="{21E4AEA4-8DFA-4A89-87EB-49C32662AFE0}" styleName="Medium Style 2 - Accent 2">
+    <a:wholeTbl>
+      <a:tcTxStyle>
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="dk1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:left>
+          <a:right>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:right>
+          <a:top>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+          <a:bottom>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+          <a:insideH>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent2">
+              <a:tint val="20000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:wholeTbl>
+    <a:band1H>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent2">
+              <a:tint val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1H>
+    <a:band2H>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2H>
+    <a:band1V>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent2">
+              <a:tint val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1V>
+    <a:band2V>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2V>
+    <a:lastCol>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent2"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastCol>
+    <a:firstCol>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent2"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstCol>
+    <a:lastRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:top>
+            <a:ln w="38100" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent2"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastRow>
+    <a:firstRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:bottom>
+            <a:ln w="38100" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent2"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstRow>
+  </a:tblStyle>
+  <a:tblStyle styleId="{F5AB1C69-6EDB-4FF4-983F-18BD219EF322}" styleName="Medium Style 2 - Accent 3">
+    <a:wholeTbl>
+      <a:tcTxStyle>
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="dk1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:left>
+          <a:right>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:right>
+          <a:top>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+          <a:bottom>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+          <a:insideH>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent3">
+              <a:tint val="20000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:wholeTbl>
+    <a:band1H>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent3">
+              <a:tint val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1H>
+    <a:band2H>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2H>
+    <a:band1V>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent3">
+              <a:tint val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1V>
+    <a:band2V>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2V>
+    <a:lastCol>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent3"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastCol>
+    <a:firstCol>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent3"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstCol>
+    <a:lastRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:top>
+            <a:ln w="38100" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent3"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastRow>
+    <a:firstRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:bottom>
+            <a:ln w="38100" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent3"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstRow>
+  </a:tblStyle>
+  <a:tblStyle styleId="{F2DE63D5-997A-4646-A377-4702673A728D}" styleName="Light Style 2 - Accent 3">
+    <a:wholeTbl>
+      <a:tcTxStyle>
+        <a:fontRef idx="minor">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fontRef>
+        <a:schemeClr val="tx1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent3"/>
+            </a:lnRef>
+          </a:left>
+          <a:right>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent3"/>
+            </a:lnRef>
+          </a:right>
+          <a:top>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent3"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent3"/>
+            </a:lnRef>
+          </a:bottom>
+          <a:insideH>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:noFill/>
+        </a:fill>
+      </a:tcStyle>
+    </a:wholeTbl>
+    <a:band1H>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:top>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent3"/>
+            </a:lnRef>
+          </a:top>
+          <a:bottom>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent3"/>
+            </a:lnRef>
+          </a:bottom>
+        </a:tcBdr>
+      </a:tcStyle>
+    </a:band1H>
+    <a:band1V>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent3"/>
+            </a:lnRef>
+          </a:left>
+          <a:right>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent3"/>
+            </a:lnRef>
+          </a:right>
+        </a:tcBdr>
+      </a:tcStyle>
+    </a:band1V>
+    <a:band2V>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent3"/>
+            </a:lnRef>
+          </a:left>
+          <a:right>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent3"/>
+            </a:lnRef>
+          </a:right>
+        </a:tcBdr>
+      </a:tcStyle>
+    </a:band2V>
+    <a:lastCol>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:lastCol>
+    <a:firstCol>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:firstCol>
+    <a:lastRow>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:top>
+            <a:ln w="50800" cmpd="dbl">
+              <a:solidFill>
+                <a:schemeClr val="accent3"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+        </a:tcBdr>
+      </a:tcStyle>
+    </a:lastRow>
+    <a:firstRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fontRef>
+        <a:schemeClr val="bg1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent3"/>
+        </a:fillRef>
+      </a:tcStyle>
+    </a:firstRow>
+  </a:tblStyle>
+  <a:tblStyle styleId="{EB344D84-9AFB-497E-A393-DC336BA19D2E}" styleName="Medium Style 3 - Accent 3">
+    <a:wholeTbl>
+      <a:tcTxStyle>
+        <a:fontRef idx="minor">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fontRef>
+        <a:schemeClr val="dk1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:left>
+          <a:right>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:right>
+          <a:top>
+            <a:ln w="25400" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+          <a:bottom>
+            <a:ln w="25400" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+          <a:insideH>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="lt1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:wholeTbl>
+    <a:band1H>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="dk1">
+              <a:tint val="20000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1H>
+    <a:band1V>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="dk1">
+              <a:tint val="20000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1V>
+    <a:lastCol>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent3"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastCol>
+    <a:firstCol>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent3"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstCol>
+    <a:lastRow>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:top>
+            <a:ln w="50800" cmpd="dbl">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="lt1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastRow>
+    <a:seCell>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fontRef>
+        <a:schemeClr val="dk1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:seCell>
+    <a:swCell>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fontRef>
+        <a:schemeClr val="dk1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:swCell>
+    <a:firstRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:bottom>
+            <a:ln w="25400" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent3"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstRow>
+  </a:tblStyle>
+  <a:tblStyle styleId="{1FECB4D8-DB02-4DC6-A0A2-4F2EBAE1DC90}" styleName="Medium Style 1 - Accent 3">
+    <a:wholeTbl>
+      <a:tcTxStyle>
+        <a:fontRef idx="minor">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fontRef>
+        <a:schemeClr val="dk1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="accent3"/>
+              </a:solidFill>
+            </a:ln>
+          </a:left>
+          <a:right>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="accent3"/>
+              </a:solidFill>
+            </a:ln>
+          </a:right>
+          <a:top>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="accent3"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+          <a:bottom>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="accent3"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+          <a:insideH>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="accent3"/>
+              </a:solidFill>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="lt1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:wholeTbl>
+    <a:band1H>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent3">
+              <a:tint val="20000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1H>
+    <a:band1V>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent3">
+              <a:tint val="20000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1V>
+    <a:lastCol>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:lastCol>
+    <a:firstCol>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:firstCol>
+    <a:lastRow>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:top>
+            <a:ln w="50800" cmpd="dbl">
+              <a:solidFill>
+                <a:schemeClr val="accent3"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="lt1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastRow>
+    <a:firstRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent3"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstRow>
+  </a:tblStyle>
+</a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
-    <p:restoredLeft sz="15620"/>
-    <p:restoredTop sz="50590" autoAdjust="0"/>
+    <p:restoredLeft sz="19383" autoAdjust="0"/>
+    <p:restoredTop sz="95036" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="41" d="100"/>
-          <a:sy n="41" d="100"/>
+          <a:sx n="78" d="100"/>
+          <a:sy n="78" d="100"/>
         </p:scale>
-        <p:origin x="2650" y="48"/>
+        <p:origin x="720" y="72"/>
       </p:cViewPr>
-      <p:guideLst/>
+      <p:guideLst>
+        <p:guide orient="horz" pos="2160"/>
+        <p:guide pos="2880"/>
+      </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
+  <p:sorterViewPr>
+    <p:cViewPr>
+      <p:scale>
+        <a:sx n="110" d="100"/>
+        <a:sy n="110" d="100"/>
+      </p:scale>
+      <p:origin x="0" y="0"/>
+    </p:cViewPr>
+  </p:sorterViewPr>
+  <p:notesViewPr>
+    <p:cSldViewPr snapToGrid="0">
+      <p:cViewPr varScale="1">
+        <p:scale>
+          <a:sx n="63" d="100"/>
+          <a:sy n="63" d="100"/>
+        </p:scale>
+        <p:origin x="3178" y="72"/>
+      </p:cViewPr>
+      <p:guideLst/>
+    </p:cSldViewPr>
+  </p:notesViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId44" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
+</file>
+
+<file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme4.xml"/></Relationships>
+</file>
+
+<file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgRef idx="1001">
+        <a:schemeClr val="bg1"/>
+      </p:bgRef>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Header Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="hdr" sz="quarter"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1" y="0"/>
+            <a:ext cx="3038475" cy="466578"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91768" tIns="45884" rIns="91768" bIns="45884" rtlCol="0"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Date Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="quarter" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3970339" y="0"/>
+            <a:ext cx="3038475" cy="466578"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91768" tIns="45884" rIns="91768" bIns="45884" rtlCol="0"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{A9B734D9-FBB7-4B85-86A2-24E15EDE55E0}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>6/2/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Footer Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1" y="8829823"/>
+            <a:ext cx="3038475" cy="466578"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91768" tIns="45884" rIns="91768" bIns="45884" rtlCol="0" anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3970339" y="8829823"/>
+            <a:ext cx="3038475" cy="466578"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91768" tIns="45884" rIns="91768" bIns="45884" rtlCol="0" anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{41803F26-4061-4820-A8A7-DA9F5475917E}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="814075043"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+</p:handoutMaster>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="3038475" cy="466725"/>
+            <a:ext cx="3037840" cy="466435"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:bodyPr vert="horz" lIns="93164" tIns="46581" rIns="93164" bIns="46581" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3970338" y="0"/>
-            <a:ext cx="3038475" cy="466725"/>
+            <a:off x="3970939" y="0"/>
+            <a:ext cx="3037840" cy="466435"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:bodyPr vert="horz" lIns="93164" tIns="46581" rIns="93164" bIns="46581" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{9439ACA9-9728-48D0-A497-877A80080A34}" type="datetimeFigureOut">
+            <a:fld id="{E3FD6F98-055A-4837-90F2-8E5F6821A1BB}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/3/2026</a:t>
+              <a:t>6/2/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1414463" y="1162050"/>
             <a:ext cx="4181475" cy="3136900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
             <a:solidFill>
               <a:prstClr val="black"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:bodyPr vert="horz" lIns="93164" tIns="46581" rIns="93164" bIns="46581" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Notes Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="701675" y="4473575"/>
-            <a:ext cx="5607050" cy="3660775"/>
+            <a:off x="701040" y="4473894"/>
+            <a:ext cx="5608320" cy="3660458"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:bodyPr vert="horz" lIns="93164" tIns="46581" rIns="93164" bIns="46581" rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="8829675"/>
-            <a:ext cx="3038475" cy="466725"/>
+            <a:off x="0" y="8829969"/>
+            <a:ext cx="3037840" cy="466434"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
+          <a:bodyPr vert="horz" lIns="93164" tIns="46581" rIns="93164" bIns="46581" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3970338" y="8829675"/>
-            <a:ext cx="3038475" cy="466725"/>
+            <a:off x="3970939" y="8829969"/>
+            <a:ext cx="3037840" cy="466434"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
+          <a:bodyPr vert="horz" lIns="93164" tIns="46581" rIns="93164" bIns="46581" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{753C1543-9FB3-40AE-B258-56FD27545B47}" type="slidenum">
+            <a:fld id="{DBCC7D24-0DC9-4E9C-89C0-35D79A09D337}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3443930815"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2864617600"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:notesStyle>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
@@ -758,91 +2015,151 @@
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rethinkingdrinking.niaaa.nih.gov/tools/calculators/drink-size-calculator" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://schs.dph.ncdhhs.gov/data/brfss/survey.htm" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://schs.dph.ncdhhs.gov/data/brfss/survey.htm" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://schs.dph.ncdhhs.gov/data/brfss/survey.htm" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/dpi.nc.gov/nchealthyschools/nc-healthy-schools-data/yrbs" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="Shape 86"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvPr id="87" name="Google Shape;87;p1:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
-[...4 lines deleted...]
-          <p:cNvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1427163" y="1154113"/>
+            <a:ext cx="4156075" cy="3116262"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="88" name="Google Shape;88;p1:notes"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
-[...1 lines deleted...]
-          <a:bodyPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="701040" y="4444868"/>
+            <a:ext cx="5608320" cy="3636705"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="93150" tIns="46575" rIns="93150" bIns="46575" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Speaker’s notes: This slide set was created to provide basic data trends and public health surveillance around alcohol-related harms in North Carolina. This presentation is not intended to cover all data related to alcohol-related harms. It includes information on statewide alcohol use, alcohol-related mortality, and key prevention strategies for excessive alcohol use and its related harms. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
@@ -932,119 +2249,141 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Please read both the speaking and technical notes to ensure the data are presented in a consistent manner. </a:t>
             </a:r>
           </a:p>
-          <a:p>
-[...7 lines deleted...]
-          <p:cNvSpPr>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="89" name="Google Shape;89;p1:notes"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="5"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
-[...1 lines deleted...]
-          <a:bodyPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3970939" y="8772677"/>
+            <a:ext cx="3037840" cy="463407"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="93150" tIns="46575" rIns="93150" bIns="46575" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{753C1543-9FB3-40AE-B258-56FD27545B47}" type="slidenum">
-              <a:rPr lang="en-US" smtClean="0"/>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-US"/>
               <a:t>1</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Speaker’s notes: A higher percentage of high school students who are female, white non-Hispanic (NH), or in 11</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" baseline="30000" dirty="0"/>
               <a:t>th</a:t>
             </a:r>
             <a:r>
@@ -1199,118 +2538,145 @@
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="0" dirty="0"/>
               <a:t>YRBSS methodology weights the sample by sex, grade, race and ethnicity. Weighting improves the degree and extent to which the YRBSS sample is representative of the student population.</a:t>
             </a:r>
           </a:p>
           <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{753C1543-9FB3-40AE-B258-56FD27545B47}" type="slidenum">
+            <a:fld id="{DBCC7D24-0DC9-4E9C-89C0-35D79A09D337}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>10</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="445740005"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3077039440"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
@@ -1377,119 +2743,123 @@
               <a:rPr lang="en-US" sz="1200" b="0" dirty="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Technical notes: For more information on the ARDI methodology, please visit </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1800" u="sng" kern="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0563C1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>https://nccd.cdc.gov/DPH_ARDI/default/default.aspx</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" b="0" dirty="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>. </a:t>
             </a:r>
           </a:p>
-          <a:p>
-[...1 lines deleted...]
-          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{753C1543-9FB3-40AE-B258-56FD27545B47}" type="slidenum">
+            <a:fld id="{DBCC7D24-0DC9-4E9C-89C0-35D79A09D337}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>11</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="693986474"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3371013777"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
@@ -1518,878 +2888,906 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Technical notes: </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" kern="100" dirty="0">
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Alcohol-attributable deaths include deaths from 58 acute and chronic causes of death due to excessive use of alcohol. However, estimates calculated for cancer causes of death are due to any alcohol use based on evidence that shows cancer is linked even to low levels of alcohol use. The Alcohol-Related Disease Impact (ARDI) methodology is used to calculate estimates over a specified period. The methodology is not set up to examine trends over time due to year-to-year variations in these estimates that may not be due to alcohol use. All estimates are currently based on alcohol use patterns of 2020-2021. All death estimates are directly related to alcohol, but estimates are calculated with either direct or indirect alcohol-attributable fractions (AAFs). AAFs are used to express the extent to which alcohol use contributes to a health outcome. Direct AAFs are based on scientific studies that have directly measured the relationship between excessive alcohol use and a given health outcome. Indirect AAFs use pooled risk estimates obtained from meta-analyses on the relationship between alcohol and various causes as well as data on the prevalence of alcohol use at specific levels. All AAFs, except the AAF for motor vehicle crashes, are national, not state-specific. For more information on the ARDI methodology, please visit </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" u="sng" kern="100" dirty="0">
+              <a:rPr lang="en-US" sz="1800" u="sng" kern="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="467886"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>https://nccd.cdc.gov/DPH_ARDI/default/default.aspx</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" kern="100" dirty="0">
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1000" kern="100" dirty="0">
+              <a:rPr lang="en-US" sz="1200" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>The Division of Public Health Alcohol Data Dashboard (</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" u="sng" kern="100" dirty="0">
+              <a:rPr lang="en-US" sz="1800" u="sng" kern="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="467886"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId4"/>
               </a:rPr>
               <a:t>https://www.dph.ncdhhs.gov/programs/chronic-disease-and-injury/injury-and-violence-prevention-branch/north-carolina-alcohol-use-and-related-harms-prevention/data</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1000" kern="100" dirty="0">
+              <a:rPr lang="en-US" sz="1200" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>) and Prevention Webpage (</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" u="sng" kern="100" dirty="0">
+              <a:rPr lang="en-US" sz="1800" u="sng" kern="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="467886"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId5"/>
               </a:rPr>
               <a:t>https://www.dph.ncdhhs.gov/programs/chronic-disease-and-injury/injury-and-violence-prevention-branch/north-carolina-alcohol-use-and-related-harms-prevention</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1000" kern="100" dirty="0">
+              <a:rPr lang="en-US" sz="1200" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>) share state and county-level estimates of acute, chronic, and total alcohol-attributable deaths as well as strategies to reduce excessive alcohol use and related harms. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{753C1543-9FB3-40AE-B258-56FD27545B47}" type="slidenum">
+            <a:fld id="{9F69D737-021B-4A52-8C8E-4919D3451CED}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>12</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3129245437"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="79583974"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Speaker’s notes: Of the alcohol-attributable deaths, some causes of death are acute, like falls, motor vehicle crashes, or alcohol poisoning. However, the majority of the alcohol-attributable deaths are due to chronic conditions. Some, like alcohol abuse or alcohol-induced pancreatitis, are 100% attributable to alcohol use, while others, like liver disease, certain cancers, and strokes, are partially attributable to alcohol use.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Technical notes: </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" kern="100" dirty="0">
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Alcohol-attributable deaths include deaths from 58 acute and chronic causes of death due to excessive use of alcohol. However, estimates calculated for cancer causes of death are due to any alcohol use based on evidence that shows cancer is linked even to low levels of alcohol use. The Alcohol-Related Disease Impact (ARDI) methodology is used to calculate estimates over a specified period. The methodology is not set up to examine trends over time due to year-to-year variations in these estimates that may not be due to alcohol use. All estimates are currently based on alcohol use patterns of 2020-2021. All death estimates are directly related to alcohol, but estimates are calculated with either direct or indirect alcohol-attributable fractions (AAFs). AAFs are used to express the extent to which alcohol use contributes to a health outcome. Direct AAFs are based on scientific studies that have directly measured the relationship between excessive alcohol use and a given health outcome. Indirect AAFs use pooled risk estimates obtained from meta-analyses on the relationship between alcohol and various causes as well as data on the prevalence of alcohol use at specific levels. All AAFs, except the AAF for motor vehicle crashes, are national, not state-specific. For more information on the ARDI methodology, please visit </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" u="sng" kern="100" dirty="0">
+              <a:rPr lang="en-US" sz="1800" u="sng" kern="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="467886"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>https://nccd.cdc.gov/DPH_ARDI/default/default.aspx</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" kern="100" dirty="0">
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="800" kern="100" dirty="0">
+              <a:rPr lang="en-US" sz="1000" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>The Division of Public Health Alcohol Data Dashboard (</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1000" u="sng" kern="100" dirty="0">
+              <a:rPr lang="en-US" sz="1200" u="sng" kern="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="467886"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId4"/>
               </a:rPr>
               <a:t>https://www.dph.ncdhhs.gov/programs/chronic-disease-and-injury/injury-and-violence-prevention-branch/north-carolina-alcohol-use-and-related-harms-prevention/data</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="800" kern="100" dirty="0">
+              <a:rPr lang="en-US" sz="1000" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>) and Prevention Webpage (</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1000" u="sng" kern="100" dirty="0">
+              <a:rPr lang="en-US" sz="1200" u="sng" kern="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="467886"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId5"/>
               </a:rPr>
               <a:t>https://www.dph.ncdhhs.gov/programs/chronic-disease-and-injury/injury-and-violence-prevention-branch/north-carolina-alcohol-use-and-related-harms-prevention</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="800" kern="100" dirty="0">
+              <a:rPr lang="en-US" sz="1000" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>) share state and county-level estimates of acute, chronic, and total alcohol-attributable deaths as well as strategies to reduce excessive alcohol use and related harms. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{753C1543-9FB3-40AE-B258-56FD27545B47}" type="slidenum">
+            <a:fld id="{DBCC7D24-0DC9-4E9C-89C0-35D79A09D337}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>13</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="51577544"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1417972120"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Speaker’s notes: Using CDC’s Alcohol-Related Disease Impact (ARDI) methodology, the alcohol-attributable death rate was 50.8 deaths per 100,000 population in 2024, an estimated 5,608 deaths. Alcohol-attributable death rates have increased 24% since the 2015 death rate of 40.9 deaths per 100,000 population, an estimated 4,102 deaths. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Technical notes: </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" kern="100" dirty="0">
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Alcohol-attributable deaths include deaths from 58 acute and chronic causes of death due to excessive use of alcohol. However, estimates calculated for cancer causes of death are due to any alcohol use based on evidence that shows cancer is linked even to low levels of alcohol use. The Alcohol-Related Disease Impact (ARDI) methodology is used to calculate estimates over a specified period. The methodology is not set up to examine trends over time due to year-to-year variations in these estimates that may not be due to alcohol use. All estimates are currently based on alcohol use patterns of 2020-2021. All death estimates are directly related to alcohol, but estimates are calculated with either direct or indirect alcohol-attributable fractions (AAFs). AAFs are used to express the extent to which alcohol use contributes to a health outcome. Direct AAFs are based on scientific studies that have directly measured the relationship between excessive alcohol use and a given health outcome. Indirect AAFs use pooled risk estimates obtained from meta-analyses on the relationship between alcohol and various causes as well as data on the prevalence of alcohol use at specific levels. All AAFs, except the AAF for motor vehicle crashes, are national, not state-specific. For more information on the ARDI methodology, please visit </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" u="sng" kern="100" dirty="0">
+              <a:rPr lang="en-US" sz="1800" u="sng" kern="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="467886"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>https://nccd.cdc.gov/DPH_ARDI/default/default.aspx</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" kern="100" dirty="0">
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="800" kern="100" dirty="0">
+              <a:rPr lang="en-US" sz="1000" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>The Division of Public Health Alcohol Data Dashboard (</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1000" u="sng" kern="100" dirty="0">
+              <a:rPr lang="en-US" sz="1200" u="sng" kern="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="467886"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId4"/>
               </a:rPr>
               <a:t>https://www.dph.ncdhhs.gov/programs/chronic-disease-and-injury/injury-and-violence-prevention-branch/north-carolina-alcohol-use-and-related-harms-prevention/data</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="800" kern="100" dirty="0">
+              <a:rPr lang="en-US" sz="1000" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>) and Prevention Webpage (</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1000" u="sng" kern="100" dirty="0">
+              <a:rPr lang="en-US" sz="1200" u="sng" kern="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="467886"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId5"/>
               </a:rPr>
               <a:t>https://www.dph.ncdhhs.gov/programs/chronic-disease-and-injury/injury-and-violence-prevention-branch/north-carolina-alcohol-use-and-related-harms-prevention</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="800" kern="100" dirty="0">
+              <a:rPr lang="en-US" sz="1000" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>) share state and county-level estimates of acute, chronic, and total alcohol-attributable deaths as well as strategies to reduce excessive alcohol use and related harms. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="5"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{753C1543-9FB3-40AE-B258-56FD27545B47}" type="slidenum">
+            <a:fld id="{DBCC7D24-0DC9-4E9C-89C0-35D79A09D337}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>14</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2963068347"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3226627362"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Speaker’s notes: The leading cause of alcohol-attributable death in NC was due to cancer^.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>845 alcohol-attributable deaths in 2024 were due to cancer^. Deaths due to cancer^ were 15% of all alcohol-attributable deaths in 2024. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Technical notes: </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" kern="100" dirty="0">
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Alcohol-attributable deaths include deaths from 58 acute and chronic causes of death due to excessive use of alcohol. However, estimates calculated for cancer causes of death are due to any alcohol use based on evidence that shows cancer is linked even to low levels of alcohol use. The Alcohol-Related Disease Impact (ARDI) methodology is used to calculate estimates over a specified period. The methodology is not set up to examine trends over time due to year-to-year variations in these estimates that may not be due to alcohol use. All estimates are currently based on alcohol use patterns of 2020-2021. All death estimates are directly related to alcohol, but estimates are calculated with either direct or indirect alcohol-attributable fractions (AAFs). AAFs are used to express the extent to which alcohol use contributes to a health outcome. Direct AAFs are based on scientific studies that have directly measured the relationship between excessive alcohol use and a given health outcome. Indirect AAFs use pooled risk estimates obtained from meta-analyses on the relationship between alcohol and various causes as well as data on the prevalence of alcohol use at specific levels. All AAFs, except the AAF for motor vehicle crashes, are national, not state-specific. For more information on the ARDI methodology, please visit </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" u="sng" kern="100" dirty="0">
+              <a:rPr lang="en-US" sz="1800" u="sng" kern="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="467886"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>https://nccd.cdc.gov/DPH_ARDI/default/default.aspx</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" kern="100" dirty="0">
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="800" kern="100" dirty="0">
+              <a:rPr lang="en-US" sz="1000" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>The Division of Public Health Alcohol Data Dashboard (</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1000" u="sng" kern="100" dirty="0">
+              <a:rPr lang="en-US" sz="1200" u="sng" kern="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="467886"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId4"/>
               </a:rPr>
               <a:t>https://www.dph.ncdhhs.gov/programs/chronic-disease-and-injury/injury-and-violence-prevention-branch/north-carolina-alcohol-use-and-related-harms-prevention/data</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="800" kern="100" dirty="0">
+              <a:rPr lang="en-US" sz="1000" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>) and Prevention Webpage (</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1000" u="sng" kern="100" dirty="0">
+              <a:rPr lang="en-US" sz="1200" u="sng" kern="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="467886"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId5"/>
               </a:rPr>
               <a:t>https://www.dph.ncdhhs.gov/programs/chronic-disease-and-injury/injury-and-violence-prevention-branch/north-carolina-alcohol-use-and-related-harms-prevention</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="800" kern="100" dirty="0">
+              <a:rPr lang="en-US" sz="1000" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>) share state and county-level estimates of acute, chronic, and total alcohol-attributable deaths as well as strategies to reduce excessive alcohol use and related harms. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{753C1543-9FB3-40AE-B258-56FD27545B47}" type="slidenum">
+            <a:fld id="{DBCC7D24-0DC9-4E9C-89C0-35D79A09D337}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>15</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2354440801"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3422345465"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
@@ -2402,446 +3800,453 @@
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Speaker’s notes: Looking at the most recent five years of available data (2020-2024), we can analyze descriptive trends within these alcohol-attributable deaths. Males have a higher rate of alcohol attributable deaths, at 74.8 per 100,000 population, compared with females at a little under half of that. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="1000" kern="1200" dirty="0">
+            <a:endParaRPr lang="en-US" sz="1200" kern="1200" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1000" kern="1200" dirty="0">
+              <a:rPr lang="en-US" sz="1200" kern="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>American Indian non-Hispanic (NH) residents have a higher rate of alcohol attributable death, at 87.4 per 100,000 population, with the next highest group being White NH residents at 62.1 per 100,000 population. Socioeconomic conditions and historical trauma have led to persistent racial and ethnic disparities. These inequities, along with other factors, have contributed to the observed health disparity in alcohol-attributable death rates. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="1000" kern="1200" dirty="0">
+            <a:endParaRPr lang="en-US" sz="1200" kern="1200" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Rates of alcohol-attributable death increased by age group. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1000" kern="1200" dirty="0">
+              <a:rPr lang="en-US" sz="1200" kern="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>Even though the percent of older adults who report excessive drinking is low, the rates of alcohol-related death are high among this group. This is because the Alcohol-Related Disease Impact (ARDI) methodology considers both chronic and acute causes of death that are attributable to alcohol. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Technical notes: </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" kern="100" dirty="0">
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Alcohol-attributable deaths include deaths from 58 acute and chronic causes of death due to excessive use of alcohol. However, estimates calculated for cancer causes of death are due to any alcohol use based on evidence that shows cancer is linked even to low levels of alcohol use. The Alcohol-Related Disease Impact (ARDI) methodology is used to calculate estimates over a specified period. The methodology is not set up to examine trends over time due to year-to-year variations in these estimates that may not be due to alcohol use. All estimates are currently based on alcohol use patterns of 2020-2021. All death estimates are directly related to alcohol, but estimates are calculated with either direct or indirect alcohol-attributable fractions (AAFs). AAFs are used to express the extent to which alcohol use contributes to a health outcome. Direct AAFs are based on scientific studies that have directly measured the relationship between excessive alcohol use and a given health outcome. Indirect AAFs use pooled risk estimates obtained from meta-analyses on the relationship between alcohol and various causes as well as data on the prevalence of alcohol use at specific levels. All AAFs, except the AAF for motor vehicle crashes, are national, not state specific. For more information on the ARDI methodology, please visit </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" u="sng" kern="100" dirty="0">
+              <a:rPr lang="en-US" sz="1800" u="sng" kern="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="467886"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>https://nccd.cdc.gov/DPH_ARDI/default/default.aspx</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" kern="100" dirty="0">
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" kern="100" dirty="0">
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Rates were calculated for 2020 to 2024 by sex, age, and race/ethnicity using the ARDI methodology to estimate alcohol-attributable deaths. ARDI methodology only includes sex- and age-specific AAFs, which aid in the calculation of alcohol-attributable deaths.  Due to AAFs not being available by race/ethnicity, alcohol-attributable deaths may be higher amongst one race/ethnicity due to a broader disparity in one of the 58 alcohol-attributable causes of death, and not necessarily attributable to alcohol's involvement. For example, one race/ethnicity may have a higher rate of drowning (acute cause of death), which would lead to a higher total and acute alcohol-attributable rate estimate. In addition, with race/ethnicity data, demographic misclassifications could have occurred during the death certification process. For more information on the ARDI methodology, please visit </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" u="sng" kern="100" dirty="0">
+              <a:rPr lang="en-US" sz="1800" u="sng" kern="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="467886"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>https://nccd.cdc.gov/DPH_ARDI/default/default.aspx</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" kern="100" dirty="0">
+              <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="1200" kern="100" dirty="0">
+            <a:endParaRPr lang="en-US" sz="1800" kern="100" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1000" kern="100" dirty="0">
+              <a:rPr lang="en-US" sz="1200" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>The Division of Public Health Alcohol Data Dashboard (</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" u="sng" kern="100" dirty="0">
+              <a:rPr lang="en-US" sz="1800" u="sng" kern="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="467886"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId4"/>
               </a:rPr>
               <a:t>https://www.dph.ncdhhs.gov/programs/chronic-disease-and-injury/injury-and-violence-prevention-branch/north-carolina-alcohol-use-and-related-harms-prevention/data</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1000" kern="100" dirty="0">
+              <a:rPr lang="en-US" sz="1200" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>) and Prevention Webpage (</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" u="sng" kern="100" dirty="0">
+              <a:rPr lang="en-US" sz="1800" u="sng" kern="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="467886"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId5"/>
               </a:rPr>
               <a:t>https://www.dph.ncdhhs.gov/programs/chronic-disease-and-injury/injury-and-violence-prevention-branch/north-carolina-alcohol-use-and-related-harms-prevention</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1000" kern="100" dirty="0">
+              <a:rPr lang="en-US" sz="1200" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>) share state and county-level estimates of acute, chronic, and total alcohol-attributable deaths as well as strategies to reduce excessive alcohol use and related harms. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="1200" kern="100" dirty="0">
+            <a:endParaRPr lang="en-US" sz="1800" kern="100" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{753C1543-9FB3-40AE-B258-56FD27545B47}" type="slidenum">
+            <a:fld id="{DBCC7D24-0DC9-4E9C-89C0-35D79A09D337}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>16</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3984954648"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3617593824"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Speaker’s notes: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1800" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
@@ -2986,118 +4391,142 @@
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId5"/>
               </a:rPr>
               <a:t>https://www.dph.ncdhhs.gov/programs/chronic-disease-and-injury/injury-and-violence-prevention-branch/north-carolina-alcohol-use-and-related-harms-prevention</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>) share state and county-level estimates of acute, chronic, and total alcohol-attributable deaths as well as strategies to reduce excessive alcohol use and related harms. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Chronic alcohol-attributable deaths often result from long-term, excessive use of alcohol. However, estimates calculated for cancer causes of death, which are chronic causes of death, are due to any alcohol use based on evidence that shows cancer is linked to low levels of alcohol use. Acute alcohol-attributable deaths often result from short-term, excessive use of alcohol.</a:t>
             </a:r>
           </a:p>
           <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{753C1543-9FB3-40AE-B258-56FD27545B47}" type="slidenum">
+            <a:fld id="{DBCC7D24-0DC9-4E9C-89C0-35D79A09D337}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>17</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3426516309"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2108001170"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
@@ -3443,225 +4872,239 @@
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId5"/>
               </a:rPr>
               <a:t>https://www.dph.ncdhhs.gov/programs/chronic-disease-and-injury/injury-and-violence-prevention-branch/north-carolina-alcohol-use-and-related-harms-prevention</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>) share state and county-level estimates of acute, chronic, and total alcohol-attributable deaths as well as strategies to reduce excessive alcohol use and related harms.  </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Chronic alcohol-attributable deaths often result from long-term, excessive use of alcohol. However, estimates calculated for cancer causes of death, which are chronic causes of death, are due to any alcohol use based on evidence that shows cancer is linked to low levels of alcohol use. Acute alcohol-attributable deaths often result from short-term, excessive use of alcohol.</a:t>
             </a:r>
           </a:p>
           <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{753C1543-9FB3-40AE-B258-56FD27545B47}" type="slidenum">
+            <a:fld id="{DBCC7D24-0DC9-4E9C-89C0-35D79A09D337}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>18</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3777793156"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="595146202"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...15 lines deleted...]
-            </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Speaker’s notes: Excessive alcohol use can also impact the economy of North Carolina. </a:t>
             </a:r>
-          </a:p>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{753C1543-9FB3-40AE-B258-56FD27545B47}" type="slidenum">
+            <a:fld id="{DBCC7D24-0DC9-4E9C-89C0-35D79A09D337}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>19</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3741483236"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3305077646"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
@@ -3673,119 +5116,123 @@
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Speaker’s notes: For more detailed technical notes on any of the data shared in this slide set, please contact us at </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1800" u="sng" kern="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0563C1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId3" action="ppaction://hlinkfile"/>
               </a:rPr>
               <a:t>SubstanceUseData@dhhs.nc.gov</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>. </a:t>
             </a:r>
           </a:p>
-          <a:p>
-[...1 lines deleted...]
-          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{753C1543-9FB3-40AE-B258-56FD27545B47}" type="slidenum">
+            <a:fld id="{DBCC7D24-0DC9-4E9C-89C0-35D79A09D337}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>2</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1189653035"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4105357769"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Speaker’s notes: The economic cost of excessive alcohol use includes losses in productivity, healthcare costs, criminal justice expenses, and motor vehicle crashes for one year. In 2024, NC lost an estimated $14.6 billion due to excessive alcohol use, roughly $1,324 per person. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
@@ -3806,226 +5253,217 @@
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Technical notes: The numbers generated in this slide were estimated using the methods by Combs et. al, 2017 study, “The Societal Cost of Excessive Drinking in North Carolina, 2017” (</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1800" u="sng" kern="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0563C1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>https://pubmed.ncbi.nlm.nih.gov/35504714/</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>), and adjusted to changes in inflation and alcohol-attributable death rates.  </a:t>
             </a:r>
           </a:p>
-          <a:p>
-[...1 lines deleted...]
-          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{753C1543-9FB3-40AE-B258-56FD27545B47}" type="slidenum">
+            <a:fld id="{DBCC7D24-0DC9-4E9C-89C0-35D79A09D337}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>20</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="301181753"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2909749648"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...15 lines deleted...]
-            </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Speaker’s notes: In light of these trends, there are numerous opportunities for prevention and reduction of excessive alcohol use and its related harms.</a:t>
             </a:r>
-          </a:p>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{753C1543-9FB3-40AE-B258-56FD27545B47}" type="slidenum">
+            <a:fld id="{DBCC7D24-0DC9-4E9C-89C0-35D79A09D337}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>21</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3896487416"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="361204618"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Speaker’s notes: The Community Preventive Services Task Force issued several evidence-based recommendations for reducing excessive drinking. When alcohol is less available, less accessible, and more expensive, people tend to drink less. The following proven strategies work to prevent excessive alcohol use to create communities that promote health and well-being:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="800100" marR="0" lvl="1" indent="-342900">
               <a:lnSpc>
                 <a:spcPct val="107000"/>
@@ -4230,118 +5668,151 @@
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Technical notes: The Community Preventive Services Task Force (CPSTF) is an independent, non-federal, volunteer body of public health and prevention experts. CPSTF provides recommendations and findings on programs, services, and other interventions to protect and improve population health. The recommendations and findings are based on systematic reviews of evidence on the effectiveness and economic impact. For more information on CPSTF and excessive alcohol use prevention strategies, please visit </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1800" u="sng" kern="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="467886"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>https://www.thecommunityguide.org/topics/excessive-alcohol-consumption.html</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1800" kern="100" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{753C1543-9FB3-40AE-B258-56FD27545B47}" type="slidenum">
+            <a:fld id="{DBCC7D24-0DC9-4E9C-89C0-35D79A09D337}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>22</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="669741522"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3424838935"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Speaker’s notes: The Reducing Excessive Alcohol Use to Build Healthier North Carolina Communities fact sheet provides an overview of excessive alcohol use, the evidence-based policies to reduce excessive alcohol use, and the status of those policies in NC. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
@@ -4388,119 +5859,123 @@
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>The fact sheet can be found at </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" u="sng" kern="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="467886"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>https://www.dph.ncdhhs.gov/reducing-excessive-alcohol-use-build-healthier-north-carolina-communities/open</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
           </a:p>
-          <a:p>
-[...1 lines deleted...]
-          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{753C1543-9FB3-40AE-B258-56FD27545B47}" type="slidenum">
+            <a:fld id="{DBCC7D24-0DC9-4E9C-89C0-35D79A09D337}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>23</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3774187569"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2385476190"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Speaker’s notes: North Carolina is one of 17 states with government-controlled alcohol sales, while South Carolina has a privatized system. Government control of alcohol sales means that government agencies control the sale of distilled spirits, and in some cases, wine and beer at the wholesale level. Privatized control of sales means that government control of alcohol sales have been repealed, allowing commercial agencies to sell alcoholic beverages. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
@@ -4536,119 +6011,123 @@
               <a:rPr lang="en-US" baseline="30000" dirty="0"/>
               <a:t>st</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t> in consumption and 23</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" baseline="30000" dirty="0"/>
               <a:t>rd</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t> in revenue.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Technical notes:  The Alcoholic Beverage Revenues and Taxes: 2022 Report aims to provide comparable information regarding alcoholic beverage taxation and revenues for both control states and license states in the U.S.. </a:t>
             </a:r>
           </a:p>
-          <a:p>
-[...1 lines deleted...]
-          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{753C1543-9FB3-40AE-B258-56FD27545B47}" type="slidenum">
+            <a:fld id="{DBCC7D24-0DC9-4E9C-89C0-35D79A09D337}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>24</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="142475116"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1271750837"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Speaker’s notes: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" dirty="0"/>
               <a:t>There is no safe level of alcohol use.</a:t>
             </a:r>
           </a:p>
@@ -4807,458 +6286,471 @@
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" u="sng" kern="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>https://drive.google.com/file/d/1Dy0NSyvhDyrB0zMU5tZB3ReouSUi4ulH/view</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1200" kern="1200" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{753C1543-9FB3-40AE-B258-56FD27545B47}" type="slidenum">
+            <a:fld id="{DBCC7D24-0DC9-4E9C-89C0-35D79A09D337}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>25</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4085546883"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3622224944"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...15 lines deleted...]
-            </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Speaker’s notes: Division of Public Health maintains several resources to help understand the burden of excessive alcohol use in our state. </a:t>
             </a:r>
-          </a:p>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{753C1543-9FB3-40AE-B258-56FD27545B47}" type="slidenum">
+            <a:fld id="{DBCC7D24-0DC9-4E9C-89C0-35D79A09D337}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>26</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024106868"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="450628530"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Speaker’s notes: There are evidence-based strategies we can implement to reduce the harms of excessive alcohol use, and surveillance efforts help us understand the overall impact of these strategies. Alcohol control strategies, like the government control of alcohol sales that we currently have in NC and limiting the number of places that sell alcohol result in lower overall alcohol use, which reduces negative health outcomes and economic costs. Surveillance efforts inform each of these pieces.</a:t>
             </a:r>
           </a:p>
-          <a:p>
-[...1 lines deleted...]
-          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{753C1543-9FB3-40AE-B258-56FD27545B47}" type="slidenum">
+            <a:fld id="{B5923939-8C3E-469F-AB7C-9A2DC60C222F}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>27</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="940075960"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3899795861"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:pPr marL="0" marR="0">
               <a:lnSpc>
-                <a:spcPct val="100000"/>
+                <a:spcPct val="115000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...1 lines deleted...]
-              </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="800"/>
               </a:spcAft>
-              <a:buClrTx/>
-[...4 lines deleted...]
-              <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Speaker’s notes: The North Carolina Alcohol Data Dashboard walks through the public health narrative of the acute and chronic impacts of excessive alcohol use. We use many different data sets to tell this story. The Behavioral Risk Factor Surveillance System and Youth Risk Behavior Surveillance System give us survey data on consumption, emergency department visits illustrate the impacts on the healthcare system, and death data provide estimates of those who died due to excessive alcohol use.  We pull this all together and present both state- and county-level information. These can be very helpful when pulling together presentations and grant applications. The QR code will take you to the Alcohol data dashboard, also found at: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1800" u="sng" kern="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="467886"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>https://www.dph.ncdhhs.gov/programs/chronic-disease-and-injury/injury-and-violence-prevention-branch/north-carolina-alcohol-use-and-related-harms-prevention/data</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1800" kern="100" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{753C1543-9FB3-40AE-B258-56FD27545B47}" type="slidenum">
+            <a:fld id="{DBCC7D24-0DC9-4E9C-89C0-35D79A09D337}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>28</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2888970940"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1532464539"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
@@ -5304,103 +6796,128 @@
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{753C1543-9FB3-40AE-B258-56FD27545B47}" type="slidenum">
+            <a:fld id="{DBCC7D24-0DC9-4E9C-89C0-35D79A09D337}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>29</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3097259036"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="14928436"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FAB29C93-8089-C539-2684-C601A55934D2}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E23EF4AF-8A1D-AFCF-AF86-B1614CCDB00C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
-      </p:sp>
-[...2 lines deleted...]
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{98BBC289-9511-3DFF-1CF1-B14E03F36A5C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1800" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Speaker’s notes: No amount of alcohol is safe for your health. Each drink increases the risk of harm. Alcohol use can increase the risk of injuries (e.g., overdose and falls), violence (e.g., homicide and suicide), chronic conditions (e.g., cancer and heart disease), and social and wellness issues (e.g., mental health and relationship issues).  </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" sz="1800" dirty="0">
               <a:effectLst/>
@@ -5906,118 +7423,136 @@
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" u="sng" kern="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>https://drive.google.com/file/d/1Dy0NSyvhDyrB0zMU5tZB3ReouSUi4ulH/view</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1200" kern="1200" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
-[...5 lines deleted...]
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DBE6E040-D1C2-6F35-40F4-C0BC9D6246D9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{753C1543-9FB3-40AE-B258-56FD27545B47}" type="slidenum">
+            <a:fld id="{DBCC7D24-0DC9-4E9C-89C0-35D79A09D337}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>3</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="28328144"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="527138306"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
@@ -6104,226 +7639,217 @@
                 <a:effectLst/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId6"/>
               </a:rPr>
               <a:t>https://outlook.office365.com/owa/calendar/IVPBDataSupport@ncconnect.onmicrosoft.com/bookings/</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1800" u="sng" kern="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0563C1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t> to reserve time to chat with one of our epidemiologists. </a:t>
             </a:r>
           </a:p>
-          <a:p>
-[...1 lines deleted...]
-          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{753C1543-9FB3-40AE-B258-56FD27545B47}" type="slidenum">
+            <a:fld id="{DBCC7D24-0DC9-4E9C-89C0-35D79A09D337}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>30</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3645865593"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="388583274"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...15 lines deleted...]
-            </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Speaker’s notes: Please reach out if you have any further questions, suggestions for improvement, or data requests.</a:t>
             </a:r>
-          </a:p>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{753C1543-9FB3-40AE-B258-56FD27545B47}" type="slidenum">
+            <a:fld id="{DBCC7D24-0DC9-4E9C-89C0-35D79A09D337}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>31</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="14693285"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1304818929"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Speaker’s notes: One standard drink is 14 grams or 0.6 fl. oz. of pure alcohol. The alcohol content of different types of beer, wine, and liquor may vary. For example, 12 ounces of a beer at 5% ABV is one standard drink, while 5 ounces of wine at 12% ABV is also one standard drink. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
@@ -6381,461 +7907,625 @@
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> .</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{753C1543-9FB3-40AE-B258-56FD27545B47}" type="slidenum">
+            <a:fld id="{DBCC7D24-0DC9-4E9C-89C0-35D79A09D337}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>4</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2672090488"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="508945864"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Speaker’s notes: Alcohol use is a leading preventable cause of death in North Carolina. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Alcohol use contributes to both acute health outcomes, like poisonings, motor vehicle traffic crashes, or other injuries, and chronic health outcomes, such as liver disease and pancreatitis. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Any alcohol use increases the risk of several types of cancer, including breast (female only), colorectal, esophageal, laryngeal, liver, pancreatic, prostate (male only), stomach, and oral cavity and pharyngeal cancers. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>In 2024, there were over 5,600 alcohol attributable deaths among NC residents. Alcohol use costs the state over $14 billion. </a:t>
             </a:r>
           </a:p>
-          <a:p>
-[...1 lines deleted...]
-          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{753C1543-9FB3-40AE-B258-56FD27545B47}" type="slidenum">
-              <a:rPr lang="en-US" smtClean="0"/>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{DBCC7D24-0DC9-4E9C-89C0-35D79A09D337}" type="slidenum">
+              <a:rPr kumimoji="0" lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClrTx/>
+                <a:buSzTx/>
+                <a:buFontTx/>
+                <a:buNone/>
+                <a:tabLst/>
+                <a:defRPr/>
+              </a:pPr>
               <a:t>5</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2574416340"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2643412892"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Speaker’s notes: Adult alcohol use is an important public health concern. Alcohol use can reduce individual lifespan and at the community level, impact adult productivity and unemployment, impacting community health overall. In 2024, 46% of adults in NC currently drink, which is an estimated 4 million adults in North Carolina. </a:t>
+              <a:t>Speaker’s notes: Adult alcohol use is an important public health concern. Alcohol use can reduce individual lifespan and at the community level, impact adult productivity and unemployment, impacting community health overall. In 2024, 48% of adults (21+) in NC currently drink, which is an estimated 3.9 million adults in North Carolina. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Of those adults who drink, 29% said that they binge drink </a:t>
+              <a:t>Of those adults who drink, 28% said that they binge drink </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>(4+ drinks in one occasion for women, 5+ for men) </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>at least one time per month, an estimated 1.2 million NC adults, and 9% said that they have drank heavily </a:t>
+              <a:t>at least one time per month, an estimated 1.1 million NC adults, and 9% said that they have drank heavily </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>(8+ drinks in one week for women, 15+ for men), an estimated 370,000 NC adults</a:t>
+              <a:t>(8+ drinks in one week for women, 15+ for men), an estimated 360,000 NC adults</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Technical notes: These data come from the Behavioral Risk Factor Surveillance System Survey (BRFSS). This is a y</a:t>
+              <a:t>Technical notes: Data are limited to those 21 years and older.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>These data come from the Behavioral Risk Factor Surveillance System Survey (BRFSS). This is a y</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="0" dirty="0"/>
               <a:t>early, random telephone survey of NC adults 18+ years old. Information is collected in a routine, standardized manner on a variety of health behaviors and preventive health practices, such as cardiovascular disease, cancer, diabetes, and injuries. BRFSS interviews are conducted year-round, and data are analyzed annually; a variety of yearly analyses are available at: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="0" dirty="0">
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>https://schs.dph.ncdhhs.gov/data/brfss/survey.htm</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="0" dirty="0"/>
               <a:t> .</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{753C1543-9FB3-40AE-B258-56FD27545B47}" type="slidenum">
+            <a:fld id="{DBCC7D24-0DC9-4E9C-89C0-35D79A09D337}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>6</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4087371899"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2795682148"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Speaker’s notes: A higher percentage of adults who are male, Hispanic, or aged 18–34 years reported binge drinking. </a:t>
+              <a:t>Speaker’s notes: A higher percentage of adults who are male, Hispanic, or aged 21–34 years reported binge drinking. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Technical notes: </a:t>
-            </a:r>
+              <a:t>Technical notes: Data are limited to those 21 years and older.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1800" kern="1200" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1800" kern="1200" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>The percentages of adults who are American Indian non-Hispanic (NH) or Asian NH were suppressed due to estimates not meeting minimum statistical reliability requirements</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1800" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1800" kern="1200" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>. Due to suppression, differences in binge drinking prevalence by race/ethnicity is not fully understood in NC. Binge drinking is the most common and costly pattern of excessive alcohol use. This does not give the full magnitude of adult binge drinking prevalence and subsequent related health outcome disparities among various demographic groups. </a:t>
             </a:r>
@@ -6979,118 +8669,142 @@
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="0" dirty="0"/>
               <a:t>BRFSS methodology weights the sample by age, sex, race and ethnicity. Weighting improves the degree and extent to which the BRFSS sample is representative of the state’s adult population.</a:t>
             </a:r>
           </a:p>
           <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{753C1543-9FB3-40AE-B258-56FD27545B47}" type="slidenum">
+            <a:fld id="{DBCC7D24-0DC9-4E9C-89C0-35D79A09D337}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>7</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="125152517"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="73369071"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
@@ -7125,52 +8839,95 @@
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Technical notes: </a:t>
-            </a:r>
+              <a:t>Technical notes: Data are limited to those 21 years and older.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1800" kern="1200" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1800" kern="1200" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>The percentages of adults who are American Indian NH or Asian NH were suppressed due to estimates not meeting minimum statistical reliability requirements</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1800" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1800" kern="1200" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>. Due to suppression, differences in heavy drinking prevalence between race/ethnicity is not fully understood in NC. This does not give the full magnitude of adult heavy drinking prevalence and subsequent related health outcome disparities among various demographic groups. </a:t>
             </a:r>
@@ -7297,4379 +9054,25893 @@
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="0" dirty="0"/>
               <a:t>BRFSS methodology weights the sample by age, sex, race and ethnicity. Weighting improves the degree and extent to which the BRFSS sample is representative of the state’s adult population.</a:t>
             </a:r>
           </a:p>
           <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{753C1543-9FB3-40AE-B258-56FD27545B47}" type="slidenum">
+            <a:fld id="{DBCC7D24-0DC9-4E9C-89C0-35D79A09D337}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>8</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3363285814"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3932953901"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Speaker’s notes: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1800" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Underage alcohol use puts youth at a higher risk of injury, including motor vehicle crashes, suicide, sexual assault, and unprotected sex and other sexual risk behaviors. Understanding current alcohol use among people under 21 who drink helps develop appropriate public health interventions</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>. In 2021, 19% of high school students in NC said they are currently drinking alcohol. Of those high school students who drink, 51% binge drink, and 43% usually obtained </a:t>
-[...7 lines deleted...]
-              <a:t>someone, such as family or friends, giving it to them versus buying it for themselves. </a:t>
+              <a:t>. In 2021, 19% of high school students in NC said they are currently drinking alcohol. Of those high school students who drink, 51% binge drink, and 43% usually obtained alcohol by someone, such as family or friends, giving it to them versus buying it for themselves. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Technical notes: These data come from the Youth Risk Behavior Surveillance System (YRBSS), which is conducted every other year. It asks middle and high school students questions about their behaviors that impact their health now and in the future. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="0" dirty="0"/>
               <a:t>Topics include violence, personal safety, physical activity, nutrition, mental health, tobacco, drugs and alcohol, protective factors and sexual behavior questions. A variety of biannual analyses available: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="0" dirty="0">
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>https://sites.google.com/dpi.nc.gov/nchealthyschools/nc-healthy-schools-data/yrbs</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="0" dirty="0"/>
               <a:t> . The most recent available YRBSS data is from 2023. 2021 YRBSS data was used due to questions on binge drinking behaviors not being available. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{753C1543-9FB3-40AE-B258-56FD27545B47}" type="slidenum">
+            <a:fld id="{DBCC7D24-0DC9-4E9C-89C0-35D79A09D337}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>9</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1247464214"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3772751472"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
+<file path=ppt/slideLayouts/_rels/slideLayout15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
-  <p:cSld name="Title Only">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Title Slide - Black Seal">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...1 lines deleted...]
-          <p:cNvPr id="2" name="Title 1">
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="10" name="Group 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FCD16FF6-1F65-4130-4A46-1B78564A94AB}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D15CBE63-B4CC-ED46-B111-3AC6924C3A1B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm flipV="1">
+            <a:off x="-1" y="0"/>
+            <a:ext cx="1881156" cy="6858000"/>
+            <a:chOff x="6734366" y="0"/>
+            <a:chExt cx="1881156" cy="6858000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="11" name="Picture 10">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{29453380-305C-084E-84AA-89398B79CA06}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr userDrawn="1"/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7392203" y="0"/>
+              <a:ext cx="1223319" cy="6858000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="14" name="Picture 13">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{02EC5402-E111-7F4F-B797-62B1ADAA11EB}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr userDrawn="1"/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6734366" y="0"/>
+              <a:ext cx="1189765" cy="6858000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Text Placeholder 13"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1">
+            <p:ph type="body" sz="quarter" idx="10" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2768597" y="2051009"/>
+            <a:ext cx="5774267" cy="2020824"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent3">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="257175" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2100">
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="514350" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2100">
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="771525" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2100">
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1028700" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2100">
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to Add Presentation Title</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Text Placeholder 15"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1">
+            <p:ph type="body" sz="quarter" idx="11" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2768597" y="4071833"/>
+            <a:ext cx="5774267" cy="948752"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent3">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to Add Presenter Name and Title</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Text Placeholder 17"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1">
+            <p:ph type="body" sz="quarter" idx="12" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2768597" y="5020585"/>
+            <a:ext cx="5774267" cy="488226"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1500" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent3">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to Add Date</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2768597" y="1404678"/>
+            <a:ext cx="5837764" cy="300082"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1350" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent3">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Gotham Book" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>NC DEPARTMENT OF HEALTH AND HUMAN SERVICES</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1047EF5E-9C37-0F66-ADEC-8485DCD764D2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="584684" y="483504"/>
+            <a:ext cx="1901552" cy="1842348"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3329222322"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="7_Bullets">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D8452E2-608E-7385-0B1A-59C76320C329}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="13568"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="5543241" y="0"/>
+            <a:ext cx="1223320" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{78A86B39-3865-57BE-64FB-863D06D6C1ED}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="13568" r="51867"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6625281" y="0"/>
+            <a:ext cx="2518720" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="10" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6269272" y="1097280"/>
+            <a:ext cx="2707088" cy="4937760"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:defRPr sz="2100" b="1" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="432197" indent="-175022">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="−"/>
+              <a:defRPr sz="1800" b="1" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="729854" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:defRPr sz="1500" b="1" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add bullets</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> Bullet 2</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Bullet 3</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="11" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6269274" y="6155643"/>
+            <a:ext cx="2552329" cy="330200"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="1" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add footnote, reference or source</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6269274" y="457200"/>
+            <a:ext cx="2707088" cy="548640"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="2400" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add title, 1 line max</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3997390051"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="9_Bullets">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D8452E2-608E-7385-0B1A-59C76320C329}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="13568"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="5543241" y="0"/>
+            <a:ext cx="1223320" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{78A86B39-3865-57BE-64FB-863D06D6C1ED}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="13568" r="51867"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6625281" y="0"/>
+            <a:ext cx="2518720" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="10" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6269272" y="1097280"/>
+            <a:ext cx="2707088" cy="4937760"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:defRPr sz="2100" b="1" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="432197" indent="-175022">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="−"/>
+              <a:defRPr sz="1800" b="1" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="729854" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:defRPr sz="1500" b="1" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add bullets</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> Bullet 2</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Bullet 3</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="11" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6269274" y="6155643"/>
+            <a:ext cx="2552329" cy="330200"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="1" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add footnote, reference or source</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6269274" y="457200"/>
+            <a:ext cx="2707088" cy="548640"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="2400" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add title, 1 line max</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A96B48B2-C16F-C55C-34B8-261CEA15F4FD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="body" sz="quarter" idx="15" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
-[...13 lines deleted...]
-          <p:cNvPr id="3" name="Date Placeholder 2">
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="318052" y="1097280"/>
+            <a:ext cx="4998554" cy="4937760"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:defRPr sz="2100" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="432197" indent="-175022">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="−"/>
+              <a:defRPr sz="1800" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="729854" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:defRPr sz="1500" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add bullets</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> Bullet 2</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Bullet 3</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Text Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{717F575E-308D-4DBF-0ADA-D99DB1BE4573}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{79C6A26D-3130-6FD1-2A27-F20A76CA3C81}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="dt" sz="half" idx="10"/>
+            <p:ph type="body" sz="quarter" idx="16" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
-[...14 lines deleted...]
-          <p:cNvPr id="4" name="Footer Placeholder 3">
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="318053" y="6155643"/>
+            <a:ext cx="4998554" cy="330200"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="1" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add footnote, reference or source</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Text Placeholder 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EDCE2445-A196-2947-4E5B-9A139D0F29D3}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C69D8539-6F7B-2D19-4A84-341CCAED173C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="ftr" sz="quarter" idx="11"/>
+            <p:ph type="body" sz="quarter" idx="17" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="295525" y="371475"/>
+            <a:ext cx="4999038" cy="635000"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...7 lines deleted...]
-          <p:cNvPr id="5" name="Slide Number Placeholder 4">
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:srgbClr val="5C93D5"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>Click to add text</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3822795359"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Bullets &amp; Table Chart Image">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Content Placeholder 11"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="14" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1308100" y="2514601"/>
+            <a:ext cx="7564439" cy="3529013"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1" i="0" baseline="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click icon below to add table or chart</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Text Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FFEEED5E-8F34-2F7E-FFF4-528544DC9EF0}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C05951D5-A53B-F748-B53B-411B88B37096}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="12"/>
+            <p:ph type="body" sz="quarter" idx="10" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1327868" y="1097282"/>
+            <a:ext cx="7537836" cy="1288733"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:defRPr sz="2100" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="432197" indent="-175022">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="−"/>
+              <a:defRPr sz="1800" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="729854" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:defRPr sz="1500" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add bullets</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> Bullet 2</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Bullet 3</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Text Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5ED21797-25F7-3A44-9079-81482EE9D03A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="11" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1327869" y="6155643"/>
+            <a:ext cx="7106911" cy="330200"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="1" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add footnote, reference or source</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Slide Number Placeholder 21">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2C7BA782-DC5C-CB45-B48B-350EECAB45C2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="15"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8305801" y="6603788"/>
+            <a:ext cx="564098" cy="284692"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:fld id="{E4273F68-415B-4B03-89C4-7DAEBE68EB26}" type="slidenum">
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="675" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{11F27F3A-B3E9-41ED-AF8F-A365F10BB65F}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
-[...2 lines deleted...]
-      </p:sp>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8E406F2-C7C6-C748-8AF1-66707FF8A084}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1327869" y="457200"/>
+            <a:ext cx="7537836" cy="548640"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="2400" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="5C93D5"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add title, 1 line max</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Picture 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{17936F9F-3E18-8941-88E7-313AB075F56F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="13568"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="1223320" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4278513174"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="737627760"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="2 Column Table Chart Image">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Content Placeholder 11"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="14" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="622299" y="1900238"/>
+            <a:ext cx="3840480" cy="4086226"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1500" b="1" i="0" baseline="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click icon below to add table, chart, image</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Content Placeholder 11"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="15" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4665132" y="1900238"/>
+            <a:ext cx="3840480" cy="4086226"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1500" b="1" i="0" baseline="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click icon below to add table, chart, image</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Text Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F0CFCE86-664D-A446-BE06-01C8C24E9E1B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="11" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="302150" y="6155643"/>
+            <a:ext cx="8073990" cy="330200"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="1" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add footnote, reference or source</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Slide Number Placeholder 21">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D11D409-0A96-9B43-B5E9-8C9EBB3490D1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="16"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8305801" y="6603788"/>
+            <a:ext cx="564098" cy="284692"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="675" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{11F27F3A-B3E9-41ED-AF8F-A365F10BB65F}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F17C0509-ABF8-A14C-9CCC-ACF4B252782C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="302150" y="1180769"/>
+            <a:ext cx="8563554" cy="548640"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="2400" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="5C93D5"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add title, 1 line max</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Picture 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3083D3DB-AB8F-794A-B493-317B10CC4DCB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect t="26307"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1119096"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="173195532"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Custom Layout">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rectangle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{73E8FB92-BB69-730C-9977-A0AD38F8B79F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="5C93D5"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EC8477E5-DFD4-9071-E66E-13E2B16743A7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="457199"/>
+            <a:ext cx="9144000" cy="5943602"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="8800" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="342900" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2800">
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="685800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2800">
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1028700" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2800">
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2800">
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="812340569"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" userDrawn="1">
+  <p:cSld name="Title Slide - Color Seal">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 6"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="516650" y="2067904"/>
+            <a:ext cx="2017011" cy="1990847"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Rectangle 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="6607418"/>
+            <a:ext cx="9144000" cy="250582"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:gradFill flip="none" rotWithShape="1">
+            <a:gsLst>
+              <a:gs pos="0">
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="50000">
+                <a:srgbClr val="E4EEF4"/>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:schemeClr val="accent3">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:gs>
+            </a:gsLst>
+            <a:lin ang="10800000" scaled="1"/>
+            <a:tileRect/>
+          </a:gradFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent3">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Text Placeholder 13"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="10" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2768596" y="2051009"/>
+            <a:ext cx="5774267" cy="2020824"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3200" b="0" i="0" baseline="0">
+                <a:latin typeface="Gotham Bold" charset="0"/>
+                <a:ea typeface="Gotham Bold" charset="0"/>
+                <a:cs typeface="Gotham Bold" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="342900" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2800">
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="685800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2800">
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1028700" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2800">
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2800">
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to Add Presentation Title</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Text Placeholder 15"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="11" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2768596" y="4071833"/>
+            <a:ext cx="5774267" cy="948752"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="2800" b="0" i="0" baseline="0">
+                <a:latin typeface="Gotham Bold" charset="0"/>
+                <a:ea typeface="Gotham Bold" charset="0"/>
+                <a:cs typeface="Gotham Bold" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to Add Presenter Name and Title</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Text Placeholder 17"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="12" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2768596" y="5020585"/>
+            <a:ext cx="5774267" cy="488226"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="0" i="0" baseline="0">
+                <a:latin typeface="Gotham Bold" charset="0"/>
+                <a:ea typeface="Gotham Bold" charset="0"/>
+                <a:cs typeface="Gotham Bold" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to Add Date</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Rectangle 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="3860"/>
+            <a:ext cx="9144000" cy="250582"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:gradFill flip="none" rotWithShape="1">
+            <a:gsLst>
+              <a:gs pos="0">
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="50000">
+                <a:srgbClr val="E4EEF4"/>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:schemeClr val="accent3">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:gs>
+            </a:gsLst>
+            <a:lin ang="10800000" scaled="1"/>
+            <a:tileRect/>
+          </a:gradFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent3">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2796454942"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" userDrawn="1">
+  <p:cSld name="Content Slide - Bullets">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="674369" y="624054"/>
+            <a:ext cx="7843267" cy="548640"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="3200" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gotham Bold" charset="0"/>
+                <a:ea typeface="Gotham Bold" charset="0"/>
+                <a:cs typeface="Gotham Bold" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add title, 1 line max</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectangle 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="3860"/>
+            <a:ext cx="9144000" cy="457316"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:gradFill flip="none" rotWithShape="1">
+            <a:gsLst>
+              <a:gs pos="0">
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="60000">
+                <a:schemeClr val="accent2">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                  <a:tint val="44500"/>
+                  <a:satMod val="160000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:schemeClr val="accent2">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                  <a:tint val="23500"/>
+                  <a:satMod val="160000"/>
+                </a:schemeClr>
+              </a:gs>
+            </a:gsLst>
+            <a:lin ang="10800000" scaled="1"/>
+            <a:tileRect/>
+          </a:gradFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:endParaRPr lang="en-US" sz="1400" b="1" i="0" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent3">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Gotham Bold" charset="0"/>
+              <a:ea typeface="Gotham Bold" charset="0"/>
+              <a:cs typeface="Gotham Bold" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="10" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="628650" y="1447800"/>
+            <a:ext cx="7888288" cy="4795307"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="228600" indent="-228600">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:defRPr sz="2800" b="1" i="0">
+                <a:latin typeface="Gotham Bold" charset="0"/>
+                <a:ea typeface="Gotham Bold" charset="0"/>
+                <a:cs typeface="Gotham Bold" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="576263" indent="-233363">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="−"/>
+              <a:defRPr sz="2400" b="1" i="0">
+                <a:latin typeface="Gotham Bold" charset="0"/>
+                <a:ea typeface="Gotham Bold" charset="0"/>
+                <a:cs typeface="Gotham Bold" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="973138" indent="-228600">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:defRPr sz="2000" b="1" i="0">
+                <a:latin typeface="Gotham Bold" charset="0"/>
+                <a:ea typeface="Gotham Bold" charset="0"/>
+                <a:cs typeface="Gotham Bold" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add bullets</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> Bullet 2</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Bullet 3</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="11" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="522287" y="6243108"/>
+            <a:ext cx="7992005" cy="330200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="1200" b="1" i="0" baseline="0">
+                <a:latin typeface="Gotham Bold" charset="0"/>
+                <a:ea typeface="Gotham Bold" charset="0"/>
+                <a:cs typeface="Gotham Bold" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add footnote, reference or source</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="18" name="Straight Connector 17"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="6573308"/>
+            <a:ext cx="9144000" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="22225">
+            <a:solidFill>
+              <a:schemeClr val="tx2">
+                <a:lumMod val="75000"/>
+              </a:schemeClr>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="312436966"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" userDrawn="1">
+  <p:cSld name="Title &amp; Top Rule">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="674369" y="624054"/>
+            <a:ext cx="7843267" cy="548640"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="3200" b="0" i="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gotham Bold" charset="0"/>
+                <a:ea typeface="Gotham Bold" charset="0"/>
+                <a:cs typeface="Gotham Bold" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add title, 1 line max</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectangle 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="3860"/>
+            <a:ext cx="9144000" cy="457316"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:gradFill flip="none" rotWithShape="1">
+            <a:gsLst>
+              <a:gs pos="0">
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="60000">
+                <a:schemeClr val="accent2">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                  <a:tint val="44500"/>
+                  <a:satMod val="160000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:schemeClr val="accent2">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                  <a:tint val="23500"/>
+                  <a:satMod val="160000"/>
+                </a:schemeClr>
+              </a:gs>
+            </a:gsLst>
+            <a:lin ang="10800000" scaled="1"/>
+            <a:tileRect/>
+          </a:gradFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:endParaRPr lang="en-US" sz="1400" b="0" i="0" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent3">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Gotham Bold" charset="0"/>
+              <a:ea typeface="Gotham Bold" charset="0"/>
+              <a:cs typeface="Gotham Bold" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="4" name="Straight Connector 3"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="6573308"/>
+            <a:ext cx="9144000" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="22225">
+            <a:solidFill>
+              <a:schemeClr val="tx2">
+                <a:lumMod val="75000"/>
+              </a:schemeClr>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3424547811"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" userDrawn="1">
+  <p:cSld name="10_Bullets">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="10" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1327868" y="1097280"/>
+            <a:ext cx="7537836" cy="4937760"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:defRPr sz="2100" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="432197" indent="-175022">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="−"/>
+              <a:defRPr sz="1800" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="729854" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:defRPr sz="1500" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add bullets</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> Bullet 2</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Bullet 3</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Slide Number Placeholder 21"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="14"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8305801" y="6603788"/>
+            <a:ext cx="564098" cy="284692"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="675" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{11F27F3A-B3E9-41ED-AF8F-A365F10BB65F}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1327869" y="457200"/>
+            <a:ext cx="7537836" cy="548640"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="2400" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="5C93D5"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add title, 1 line max</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6EF3BE3B-675C-6430-630F-9168279D8447}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="13568"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="1223320" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Text Placeholder 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6ABCD77-1886-30A6-2724-00E11DB2E8AF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1223320" y="6591300"/>
+            <a:ext cx="5940878" cy="266700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="15365E"/>
+                </a:solidFill>
+                <a:latin typeface="Gotham Bold" charset="0"/>
+                <a:ea typeface="Gotham Bold" charset="0"/>
+                <a:cs typeface="Gotham Bold" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="342900" indent="0" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1000" b="1" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Franklin Gothic Medium Cond" panose="020B0606030402020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica" charset="0"/>
+                <a:cs typeface="Helvetica" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="685800" indent="0" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1000" b="1" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Franklin Gothic Medium Cond" panose="020B0606030402020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica" charset="0"/>
+                <a:cs typeface="Helvetica" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1028700" indent="0" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1000" b="1" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Franklin Gothic Medium Cond" panose="020B0606030402020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica" charset="0"/>
+                <a:cs typeface="Helvetica" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1371600" indent="0" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1000" b="1" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Franklin Gothic Medium Cond" panose="020B0606030402020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica" charset="0"/>
+                <a:cs typeface="Helvetica" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="1885950" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1350" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2228850" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1350" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="2571750" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1350" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="2914650" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1350" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>NCDHHS, Division of Public Health | Alcohol Surveillance in North Carolina | Data finalized through 2022</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3953634346"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Title Slide - Black Seal">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="10" name="Group 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D15CBE63-B4CC-ED46-B111-3AC6924C3A1B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm flipV="1">
+            <a:off x="-1" y="0"/>
+            <a:ext cx="1881156" cy="6858000"/>
+            <a:chOff x="6734366" y="0"/>
+            <a:chExt cx="1881156" cy="6858000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="11" name="Picture 10">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{29453380-305C-084E-84AA-89398B79CA06}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr userDrawn="1"/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7392203" y="0"/>
+              <a:ext cx="1223319" cy="6858000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="14" name="Picture 13">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{02EC5402-E111-7F4F-B797-62B1ADAA11EB}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr userDrawn="1"/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6734366" y="0"/>
+              <a:ext cx="1189765" cy="6858000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Text Placeholder 13"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1">
+            <p:ph type="body" sz="quarter" idx="10" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2768597" y="2051009"/>
+            <a:ext cx="5774267" cy="2020824"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent3">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="257175" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2100">
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="514350" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2100">
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="771525" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2100">
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1028700" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2100">
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to Add Presentation Title</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Text Placeholder 15"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1">
+            <p:ph type="body" sz="quarter" idx="11" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2768597" y="4071833"/>
+            <a:ext cx="5774267" cy="948752"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent3">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to Add Presenter Name and Title</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Text Placeholder 17"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1">
+            <p:ph type="body" sz="quarter" idx="12" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2768597" y="5020585"/>
+            <a:ext cx="5774267" cy="488226"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1500" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent3">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to Add Date</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2768597" y="1404678"/>
+            <a:ext cx="5837764" cy="300082"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1350" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent3">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Gotham Book" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>NC DEPARTMENT OF HEALTH AND HUMAN SERVICES</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1047EF5E-9C37-0F66-ADEC-8485DCD764D2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="584684" y="483504"/>
+            <a:ext cx="1901552" cy="1842348"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="256160644"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="1_Title Slide - Black Seal">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="10" name="Group 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{95076C68-EF58-6343-9E56-5AD2020B2605}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm flipV="1">
+            <a:off x="1" y="0"/>
+            <a:ext cx="8615522" cy="6858000"/>
+            <a:chOff x="0" y="817927"/>
+            <a:chExt cx="8615522" cy="6040073"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="11" name="Picture 10">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{89890F9C-A5DB-2646-9CEC-6E7CC4166302}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr userDrawn="1"/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7392203" y="817927"/>
+              <a:ext cx="1223319" cy="6040073"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="14" name="Picture 13">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4366C9A7-ABE5-C347-93C3-1B296BA730AF}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr userDrawn="1"/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="817927"/>
+              <a:ext cx="7924132" cy="6040073"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Text Placeholder 13"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1">
+            <p:ph type="body" sz="quarter" idx="10" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="625472" y="1536659"/>
+            <a:ext cx="5774267" cy="2020824"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="257175" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2100">
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="514350" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2100">
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="771525" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2100">
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1028700" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2100">
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to Add Presentation Title</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Text Placeholder 15"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1">
+            <p:ph type="body" sz="quarter" idx="11" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="625472" y="4757633"/>
+            <a:ext cx="5774267" cy="948752"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to Add Presenter Name and Title</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Text Placeholder 17"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1">
+            <p:ph type="body" sz="quarter" idx="12" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="625472" y="5706385"/>
+            <a:ext cx="5774267" cy="488226"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1500" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to Add Date</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{08C9684D-0917-1728-3DB5-7439936B54AA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7110311" y="4822613"/>
+            <a:ext cx="1901552" cy="1842348"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1080940138"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="1_Title Slide - Black Seal">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="10" name="Group 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{95076C68-EF58-6343-9E56-5AD2020B2605}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm flipV="1">
+            <a:off x="1" y="0"/>
+            <a:ext cx="8615522" cy="6858000"/>
+            <a:chOff x="0" y="817927"/>
+            <a:chExt cx="8615522" cy="6040073"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="11" name="Picture 10">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{89890F9C-A5DB-2646-9CEC-6E7CC4166302}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr userDrawn="1"/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7392203" y="817927"/>
+              <a:ext cx="1223319" cy="6040073"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="14" name="Picture 13">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4366C9A7-ABE5-C347-93C3-1B296BA730AF}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr userDrawn="1"/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="817927"/>
+              <a:ext cx="7924132" cy="6040073"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Text Placeholder 13"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1">
+            <p:ph type="body" sz="quarter" idx="10" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="625472" y="1536659"/>
+            <a:ext cx="5774267" cy="2020824"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="257175" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2100">
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="514350" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2100">
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="771525" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2100">
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1028700" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2100">
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to Add Presentation Title</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Text Placeholder 15"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1">
+            <p:ph type="body" sz="quarter" idx="11" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="625472" y="4757633"/>
+            <a:ext cx="5774267" cy="948752"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to Add Presenter Name and Title</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Text Placeholder 17"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1">
+            <p:ph type="body" sz="quarter" idx="12" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="625472" y="5706385"/>
+            <a:ext cx="5774267" cy="488226"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1500" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to Add Date</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{08C9684D-0917-1728-3DB5-7439936B54AA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7110311" y="4822613"/>
+            <a:ext cx="1901552" cy="1842348"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2526966136"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="2_Title Slide - Black Seal">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="9" name="Group 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D415E447-67CB-38F0-7F39-21009ED2BF7B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1" y="0"/>
+            <a:ext cx="8615522" cy="6858000"/>
+            <a:chOff x="0" y="817927"/>
+            <a:chExt cx="8615522" cy="6040073"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="11" name="Picture 10">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F731FD75-6796-2534-1AB6-2922C3F0A7DE}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr userDrawn="1"/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7392203" y="817927"/>
+              <a:ext cx="1223319" cy="6040073"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="13" name="Picture 12">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1845B209-2A84-9255-E14A-7DAE28C35D18}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr userDrawn="1"/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="817927"/>
+              <a:ext cx="7924132" cy="6040073"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Text Placeholder 13"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1">
+            <p:ph type="body" sz="quarter" idx="10" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="625472" y="1508084"/>
+            <a:ext cx="5774267" cy="2020824"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="257175" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2100">
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="514350" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2100">
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="771525" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2100">
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1028700" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2100">
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to Add Presentation Title</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Text Placeholder 15"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1">
+            <p:ph type="body" sz="quarter" idx="11" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="625472" y="4757633"/>
+            <a:ext cx="5774267" cy="948752"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to Add Presenter Name and Title</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Text Placeholder 17"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1">
+            <p:ph type="body" sz="quarter" idx="12" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="625472" y="5706385"/>
+            <a:ext cx="5774267" cy="488226"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1500" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to Add Date</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="625472" y="490279"/>
+            <a:ext cx="5837764" cy="300082"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1350" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Gotham Book" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>NC DEPARTMENT OOF HEALTH AND HUMAN SERVICES</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A312150-D23A-A682-527E-C0DD54FFDE58}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7110311" y="4822613"/>
+            <a:ext cx="1901552" cy="1842348"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1375532144"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="2_Bullets">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="10" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="302150" y="1913839"/>
+            <a:ext cx="8563554" cy="4142629"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:defRPr sz="2100" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="432197" indent="-175022">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="−"/>
+              <a:defRPr sz="1800" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="729854" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:defRPr sz="1500" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add bullets</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> Bullet 2</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Bullet 3</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="11" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="302150" y="6155643"/>
+            <a:ext cx="8073990" cy="330200"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="1" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add footnote, reference or source</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Slide Number Placeholder 21"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="14"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8305801" y="6603788"/>
+            <a:ext cx="564098" cy="284692"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="675" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{11F27F3A-B3E9-41ED-AF8F-A365F10BB65F}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="302150" y="1273757"/>
+            <a:ext cx="8563554" cy="548640"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="2400" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="5C93D5"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add title, 1 line max</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6DF221BC-4C4B-F888-1C4B-FDB6CC66828D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect t="26307"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1119096"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1741306896"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="5_Bullets">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="10" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1327868" y="1097280"/>
+            <a:ext cx="7537836" cy="4937760"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:defRPr sz="2100" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="432197" indent="-175022">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="−"/>
+              <a:defRPr sz="1800" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="729854" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:defRPr sz="1500" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add bullets</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> Bullet 2</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Bullet 3</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Slide Number Placeholder 21"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="14"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8305801" y="6603788"/>
+            <a:ext cx="564098" cy="284692"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="675" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{11F27F3A-B3E9-41ED-AF8F-A365F10BB65F}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1327869" y="457200"/>
+            <a:ext cx="7537836" cy="548640"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="2400" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="5C93D5"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add title, 1 line max</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6EF3BE3B-675C-6430-630F-9168279D8447}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="13568"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="1223320" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Text Placeholder 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6ABCD77-1886-30A6-2724-00E11DB2E8AF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1223320" y="6591300"/>
+            <a:ext cx="6586830" cy="266700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="15365E"/>
+                </a:solidFill>
+                <a:latin typeface="Gotham Bold" charset="0"/>
+                <a:ea typeface="Gotham Bold" charset="0"/>
+                <a:cs typeface="Gotham Bold" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="342900" indent="0" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1000" b="1" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Franklin Gothic Medium Cond" panose="020B0606030402020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica" charset="0"/>
+                <a:cs typeface="Helvetica" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="685800" indent="0" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1000" b="1" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Franklin Gothic Medium Cond" panose="020B0606030402020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica" charset="0"/>
+                <a:cs typeface="Helvetica" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1028700" indent="0" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1000" b="1" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Franklin Gothic Medium Cond" panose="020B0606030402020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica" charset="0"/>
+                <a:cs typeface="Helvetica" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1371600" indent="0" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1000" b="1" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Franklin Gothic Medium Cond" panose="020B0606030402020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica" charset="0"/>
+                <a:cs typeface="Helvetica" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="1885950" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1350" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2228850" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1350" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="2571750" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1350" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="2914650" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1350" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>NCDHHS, Division of Public Health | Alcohol Surveillance in North Carolina | Data finalized through 2024 Data Year</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2279968321"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Bullets">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="10" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4960917" y="1097280"/>
+            <a:ext cx="3904787" cy="4937760"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:defRPr sz="2100" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="432197" indent="-175022">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="−"/>
+              <a:defRPr sz="1800" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="729854" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:defRPr sz="1500" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add bullets</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> Bullet 2</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Bullet 3</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="11" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4753223" y="6155643"/>
+            <a:ext cx="3681557" cy="330200"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="1" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add footnote, reference or source</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Slide Number Placeholder 21"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="14"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8305801" y="6603788"/>
+            <a:ext cx="564098" cy="284692"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="675" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{11F27F3A-B3E9-41ED-AF8F-A365F10BB65F}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4960918" y="457200"/>
+            <a:ext cx="3904787" cy="548640"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="2400" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="5C93D5"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add title, 1 line max</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6EF3BE3B-675C-6430-630F-9168279D8447}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="13568"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3464626" y="0"/>
+            <a:ext cx="1223320" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8EFE423-D4C2-6B61-BA63-2EB1983062DB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="13568" r="49989"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="0" y="0"/>
+            <a:ext cx="3464626" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C72F141-0BC1-B771-D9EC-0F58A0971F0A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="15" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="320634" y="1097280"/>
+            <a:ext cx="3464628" cy="4937760"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:defRPr sz="2100" b="1" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="432197" indent="-175022">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="−"/>
+              <a:defRPr sz="1800" b="1" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="729854" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:defRPr sz="1500" b="1" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add bullets</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> Bullet 2</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Bullet 3</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Text Placeholder 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05B43131-B470-DCC0-7691-B817E8C45E71}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="16" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="320675" y="457200"/>
+            <a:ext cx="3463925" cy="549275"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>Click to add text</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2433656472"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="8_Bullets">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8EFE423-D4C2-6B61-BA63-2EB1983062DB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="13568" r="49989"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="-1" y="0"/>
+            <a:ext cx="3152900" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="10" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="320634" y="1097280"/>
+            <a:ext cx="2413661" cy="4937760"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:defRPr sz="2100" b="1" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="432197" indent="-175022">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="−"/>
+              <a:defRPr sz="1800" b="1" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="729854" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:defRPr sz="1500" b="1" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add bullets</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> Bullet 2</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Bullet 3</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Slide Number Placeholder 21"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="14"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8305801" y="6603788"/>
+            <a:ext cx="564098" cy="284692"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="675" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{11F27F3A-B3E9-41ED-AF8F-A365F10BB65F}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6EF3BE3B-675C-6430-630F-9168279D8447}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="13568"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2369128" y="0"/>
+            <a:ext cx="1223320" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="320635" y="457200"/>
+            <a:ext cx="2591789" cy="548640"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="2400" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add title, 1 line max</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB6DBAB4-676D-52D0-B288-5A4126010F42}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="15" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3867151" y="1097280"/>
+            <a:ext cx="4998554" cy="4937760"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:defRPr sz="2100" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="432197" indent="-175022">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="−"/>
+              <a:defRPr sz="1800" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="729854" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:defRPr sz="1500" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add bullets</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> Bullet 2</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Bullet 3</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text Placeholder 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{09F63C85-42E5-E3EC-9C26-982E8B3D1BE1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="16" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3867150" y="337503"/>
+            <a:ext cx="4999038" cy="668337"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:srgbClr val="5C93D5"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add title</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="841541402"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="6_Bullets">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8EFE423-D4C2-6B61-BA63-2EB1983062DB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="13568" r="49989"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="-1" y="0"/>
+            <a:ext cx="3152900" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="10" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="320634" y="1097280"/>
+            <a:ext cx="2413661" cy="4937760"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:defRPr sz="2100" b="1" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="432197" indent="-175022">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="−"/>
+              <a:defRPr sz="1800" b="1" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="729854" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:defRPr sz="1500" b="1" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add bullets</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> Bullet 2</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Bullet 3</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Slide Number Placeholder 21"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="14"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8305801" y="6603788"/>
+            <a:ext cx="564098" cy="284692"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="675" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{11F27F3A-B3E9-41ED-AF8F-A365F10BB65F}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6EF3BE3B-675C-6430-630F-9168279D8447}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="13568"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2369128" y="0"/>
+            <a:ext cx="1223320" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="320635" y="457200"/>
+            <a:ext cx="2591789" cy="548640"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="2400" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add title, 1 line max</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3957080925"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="1_Bullets">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="10" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="318052" y="1097280"/>
+            <a:ext cx="7537836" cy="4937760"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:defRPr sz="2100" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="432197" indent="-175022">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="−"/>
+              <a:defRPr sz="1800" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="729854" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:defRPr sz="1500" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add bullets</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> Bullet 2</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Bullet 3</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="11" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="318053" y="6155643"/>
+            <a:ext cx="7106911" cy="330200"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="1" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add footnote, reference or source</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Slide Number Placeholder 21"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="14"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7295985" y="6603788"/>
+            <a:ext cx="564098" cy="284692"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="675" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{11F27F3A-B3E9-41ED-AF8F-A365F10BB65F}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="318053" y="457200"/>
+            <a:ext cx="7537836" cy="548640"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="2400" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="5C93D5"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add title, 1 line max</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D8452E2-608E-7385-0B1A-59C76320C329}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="13568"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="7920681" y="0"/>
+            <a:ext cx="1223320" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1270219111"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="7_Bullets">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D8452E2-608E-7385-0B1A-59C76320C329}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="13568"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="5543241" y="0"/>
+            <a:ext cx="1223320" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{78A86B39-3865-57BE-64FB-863D06D6C1ED}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="13568" r="51867"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6625281" y="0"/>
+            <a:ext cx="2518720" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="10" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6269272" y="1097280"/>
+            <a:ext cx="2707088" cy="4937760"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:defRPr sz="2100" b="1" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="432197" indent="-175022">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="−"/>
+              <a:defRPr sz="1800" b="1" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="729854" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:defRPr sz="1500" b="1" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add bullets</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> Bullet 2</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Bullet 3</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="11" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6269274" y="6155643"/>
+            <a:ext cx="2552329" cy="330200"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="1" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add footnote, reference or source</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6269274" y="457200"/>
+            <a:ext cx="2707088" cy="548640"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="2400" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add title, 1 line max</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3754812673"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="9_Bullets">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D8452E2-608E-7385-0B1A-59C76320C329}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="13568"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="5543241" y="0"/>
+            <a:ext cx="1223320" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{78A86B39-3865-57BE-64FB-863D06D6C1ED}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="13568" r="51867"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6625281" y="0"/>
+            <a:ext cx="2518720" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="10" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6269272" y="1097280"/>
+            <a:ext cx="2707088" cy="4937760"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:defRPr sz="2100" b="1" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="432197" indent="-175022">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="−"/>
+              <a:defRPr sz="1800" b="1" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="729854" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:defRPr sz="1500" b="1" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add bullets</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> Bullet 2</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Bullet 3</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="11" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6269274" y="6155643"/>
+            <a:ext cx="2552329" cy="330200"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="1" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add footnote, reference or source</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6269274" y="457200"/>
+            <a:ext cx="2707088" cy="548640"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="2400" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add title, 1 line max</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A96B48B2-C16F-C55C-34B8-261CEA15F4FD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="15" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="318052" y="1097280"/>
+            <a:ext cx="4998554" cy="4937760"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:defRPr sz="2100" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="432197" indent="-175022">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="−"/>
+              <a:defRPr sz="1800" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="729854" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:defRPr sz="1500" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add bullets</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> Bullet 2</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Bullet 3</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Text Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{79C6A26D-3130-6FD1-2A27-F20A76CA3C81}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="16" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="318053" y="6155643"/>
+            <a:ext cx="4998554" cy="330200"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="1" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add footnote, reference or source</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Text Placeholder 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C69D8539-6F7B-2D19-4A84-341CCAED173C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="17" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="295525" y="371475"/>
+            <a:ext cx="4999038" cy="635000"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:srgbClr val="5C93D5"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>Click to add text</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3630346253"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="2_Title Slide - Black Seal">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="9" name="Group 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D415E447-67CB-38F0-7F39-21009ED2BF7B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1" y="0"/>
+            <a:ext cx="8615522" cy="6858000"/>
+            <a:chOff x="0" y="817927"/>
+            <a:chExt cx="8615522" cy="6040073"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="11" name="Picture 10">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F731FD75-6796-2534-1AB6-2922C3F0A7DE}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr userDrawn="1"/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7392203" y="817927"/>
+              <a:ext cx="1223319" cy="6040073"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="13" name="Picture 12">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1845B209-2A84-9255-E14A-7DAE28C35D18}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr userDrawn="1"/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="817927"/>
+              <a:ext cx="7924132" cy="6040073"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Text Placeholder 13"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1">
+            <p:ph type="body" sz="quarter" idx="10" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="625472" y="1508084"/>
+            <a:ext cx="5774267" cy="2020824"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="257175" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2100">
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="514350" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2100">
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="771525" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2100">
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1028700" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2100">
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to Add Presentation Title</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Text Placeholder 15"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1">
+            <p:ph type="body" sz="quarter" idx="11" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="625472" y="4757633"/>
+            <a:ext cx="5774267" cy="948752"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to Add Presenter Name and Title</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Text Placeholder 17"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1">
+            <p:ph type="body" sz="quarter" idx="12" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="625472" y="5706385"/>
+            <a:ext cx="5774267" cy="488226"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1500" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to Add Date</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="625472" y="490279"/>
+            <a:ext cx="5837764" cy="300082"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1350" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Gotham Book" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>NC DEPARTMENT OOF HEALTH AND HUMAN SERVICES</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A312150-D23A-A682-527E-C0DD54FFDE58}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7110311" y="4822613"/>
+            <a:ext cx="1901552" cy="1842348"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="540457337"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Bullets &amp; Table Chart Image">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Content Placeholder 11"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="14" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1308100" y="2514601"/>
+            <a:ext cx="7564439" cy="3529013"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1" i="0" baseline="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click icon below to add table or chart</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Text Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C05951D5-A53B-F748-B53B-411B88B37096}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="10" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1327868" y="1097282"/>
+            <a:ext cx="7537836" cy="1288733"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:defRPr sz="2100" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="432197" indent="-175022">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="−"/>
+              <a:defRPr sz="1800" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="729854" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:defRPr sz="1500" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add bullets</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> Bullet 2</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Bullet 3</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Text Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5ED21797-25F7-3A44-9079-81482EE9D03A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="11" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1327869" y="6155643"/>
+            <a:ext cx="7106911" cy="330200"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="1" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add footnote, reference or source</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Slide Number Placeholder 21">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2C7BA782-DC5C-CB45-B48B-350EECAB45C2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="15"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8305801" y="6603788"/>
+            <a:ext cx="564098" cy="284692"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="675" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{11F27F3A-B3E9-41ED-AF8F-A365F10BB65F}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8E406F2-C7C6-C748-8AF1-66707FF8A084}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1327869" y="457200"/>
+            <a:ext cx="7537836" cy="548640"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="2400" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="5C93D5"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add title, 1 line max</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Picture 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{17936F9F-3E18-8941-88E7-313AB075F56F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="13568"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="1223320" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="365512265"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="2 Column Table Chart Image">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Content Placeholder 11"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="14" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="622299" y="1900238"/>
+            <a:ext cx="3840480" cy="4086226"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1500" b="1" i="0" baseline="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click icon below to add table, chart, image</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Content Placeholder 11"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="15" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4665132" y="1900238"/>
+            <a:ext cx="3840480" cy="4086226"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1500" b="1" i="0" baseline="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click icon below to add table, chart, image</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Text Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F0CFCE86-664D-A446-BE06-01C8C24E9E1B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="11" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="302150" y="6155643"/>
+            <a:ext cx="8073990" cy="330200"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="1" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add footnote, reference or source</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Slide Number Placeholder 21">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D11D409-0A96-9B43-B5E9-8C9EBB3490D1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="16"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8305801" y="6603788"/>
+            <a:ext cx="564098" cy="284692"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="675" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{11F27F3A-B3E9-41ED-AF8F-A365F10BB65F}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F17C0509-ABF8-A14C-9CCC-ACF4B252782C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="302150" y="1180769"/>
+            <a:ext cx="8563554" cy="548640"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="2400" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="5C93D5"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add title, 1 line max</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Picture 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3083D3DB-AB8F-794A-B493-317B10CC4DCB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect t="26307"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1119096"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2748577915"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Custom Layout">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rectangle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{73E8FB92-BB69-730C-9977-A0AD38F8B79F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="5C93D5"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EC8477E5-DFD4-9071-E66E-13E2B16743A7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="457199"/>
+            <a:ext cx="9144000" cy="5943602"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="8800" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="342900" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2800">
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="685800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2800">
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1028700" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2800">
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2800">
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3964986108"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Title Slide - Color Seal">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 6"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="516650" y="2067904"/>
+            <a:ext cx="2017011" cy="1990847"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Rectangle 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="6607418"/>
+            <a:ext cx="9144000" cy="250582"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:gradFill flip="none" rotWithShape="1">
+            <a:gsLst>
+              <a:gs pos="0">
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="50000">
+                <a:srgbClr val="E4EEF4"/>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:schemeClr val="accent3">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:gs>
+            </a:gsLst>
+            <a:lin ang="10800000" scaled="1"/>
+            <a:tileRect/>
+          </a:gradFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent3">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Text Placeholder 13"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="10" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2768596" y="2051009"/>
+            <a:ext cx="5774267" cy="2020824"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3200" b="0" i="0" baseline="0">
+                <a:latin typeface="Gotham Bold" charset="0"/>
+                <a:ea typeface="Gotham Bold" charset="0"/>
+                <a:cs typeface="Gotham Bold" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="342900" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2800">
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="685800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2800">
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1028700" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2800">
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2800">
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to Add Presentation Title</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Text Placeholder 15"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="11" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2768596" y="4071833"/>
+            <a:ext cx="5774267" cy="948752"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="2800" b="0" i="0" baseline="0">
+                <a:latin typeface="Gotham Bold" charset="0"/>
+                <a:ea typeface="Gotham Bold" charset="0"/>
+                <a:cs typeface="Gotham Bold" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to Add Presenter Name and Title</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Text Placeholder 17"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="12" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2768596" y="5020585"/>
+            <a:ext cx="5774267" cy="488226"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="0" i="0" baseline="0">
+                <a:latin typeface="Gotham Bold" charset="0"/>
+                <a:ea typeface="Gotham Bold" charset="0"/>
+                <a:cs typeface="Gotham Bold" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to Add Date</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Rectangle 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="3860"/>
+            <a:ext cx="9144000" cy="250582"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:gradFill flip="none" rotWithShape="1">
+            <a:gsLst>
+              <a:gs pos="0">
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="50000">
+                <a:srgbClr val="E4EEF4"/>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:schemeClr val="accent3">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:gs>
+            </a:gsLst>
+            <a:lin ang="10800000" scaled="1"/>
+            <a:tileRect/>
+          </a:gradFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent3">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="77569261"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Content Slide - Bullets">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="674369" y="624054"/>
+            <a:ext cx="7843267" cy="548640"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="3200" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gotham Bold" charset="0"/>
+                <a:ea typeface="Gotham Bold" charset="0"/>
+                <a:cs typeface="Gotham Bold" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add title, 1 line max</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectangle 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="3860"/>
+            <a:ext cx="9144000" cy="457316"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:gradFill flip="none" rotWithShape="1">
+            <a:gsLst>
+              <a:gs pos="0">
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="60000">
+                <a:schemeClr val="accent2">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                  <a:tint val="44500"/>
+                  <a:satMod val="160000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:schemeClr val="accent2">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                  <a:tint val="23500"/>
+                  <a:satMod val="160000"/>
+                </a:schemeClr>
+              </a:gs>
+            </a:gsLst>
+            <a:lin ang="10800000" scaled="1"/>
+            <a:tileRect/>
+          </a:gradFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:endParaRPr lang="en-US" sz="1400" b="1" i="0" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent3">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Gotham Bold" charset="0"/>
+              <a:ea typeface="Gotham Bold" charset="0"/>
+              <a:cs typeface="Gotham Bold" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="10" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="628650" y="1447800"/>
+            <a:ext cx="7888288" cy="4795307"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="228600" indent="-228600">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:defRPr sz="2800" b="1" i="0">
+                <a:latin typeface="Gotham Bold" charset="0"/>
+                <a:ea typeface="Gotham Bold" charset="0"/>
+                <a:cs typeface="Gotham Bold" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="576263" indent="-233363">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="−"/>
+              <a:defRPr sz="2400" b="1" i="0">
+                <a:latin typeface="Gotham Bold" charset="0"/>
+                <a:ea typeface="Gotham Bold" charset="0"/>
+                <a:cs typeface="Gotham Bold" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="973138" indent="-228600">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:defRPr sz="2000" b="1" i="0">
+                <a:latin typeface="Gotham Bold" charset="0"/>
+                <a:ea typeface="Gotham Bold" charset="0"/>
+                <a:cs typeface="Gotham Bold" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add bullets</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> Bullet 2</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Bullet 3</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="11" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="522287" y="6243108"/>
+            <a:ext cx="7992005" cy="330200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="1200" b="1" i="0" baseline="0">
+                <a:latin typeface="Gotham Bold" charset="0"/>
+                <a:ea typeface="Gotham Bold" charset="0"/>
+                <a:cs typeface="Gotham Bold" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add footnote, reference or source</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="18" name="Straight Connector 17"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="6573308"/>
+            <a:ext cx="9144000" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="22225">
+            <a:solidFill>
+              <a:schemeClr val="tx2">
+                <a:lumMod val="75000"/>
+              </a:schemeClr>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2294661079"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="2 Col-Chart/Table">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="2" name="Straight Connector 1"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="6573308"/>
+            <a:ext cx="9144000" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="22225">
+            <a:solidFill>
+              <a:schemeClr val="tx2">
+                <a:lumMod val="75000"/>
+              </a:schemeClr>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1089350548"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Title &amp; Top Rule">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="674369" y="624054"/>
+            <a:ext cx="7843267" cy="548640"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="3200" b="0" i="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gotham Bold" charset="0"/>
+                <a:ea typeface="Gotham Bold" charset="0"/>
+                <a:cs typeface="Gotham Bold" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add title, 1 line max</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectangle 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="3860"/>
+            <a:ext cx="9144000" cy="457316"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:gradFill flip="none" rotWithShape="1">
+            <a:gsLst>
+              <a:gs pos="0">
+                <a:schemeClr val="tx2">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="60000">
+                <a:schemeClr val="accent2">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                  <a:tint val="44500"/>
+                  <a:satMod val="160000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:schemeClr val="accent2">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                  <a:tint val="23500"/>
+                  <a:satMod val="160000"/>
+                </a:schemeClr>
+              </a:gs>
+            </a:gsLst>
+            <a:lin ang="10800000" scaled="1"/>
+            <a:tileRect/>
+          </a:gradFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:endParaRPr lang="en-US" sz="1400" b="0" i="0" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent3">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Gotham Bold" charset="0"/>
+              <a:ea typeface="Gotham Bold" charset="0"/>
+              <a:cs typeface="Gotham Bold" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="4" name="Straight Connector 3"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="6573308"/>
+            <a:ext cx="9144000" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="22225">
+            <a:solidFill>
+              <a:schemeClr val="tx2">
+                <a:lumMod val="75000"/>
+              </a:schemeClr>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2683702727"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="2_Bullets">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="10" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="302150" y="1913839"/>
+            <a:ext cx="8563554" cy="4142629"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:defRPr sz="2100" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="432197" indent="-175022">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="−"/>
+              <a:defRPr sz="1800" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="729854" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:defRPr sz="1500" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add bullets</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> Bullet 2</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Bullet 3</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="11" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="302150" y="6155643"/>
+            <a:ext cx="8073990" cy="330200"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="1" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add footnote, reference or source</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Slide Number Placeholder 21"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="14"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8305801" y="6603788"/>
+            <a:ext cx="564098" cy="284692"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="675" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{11F27F3A-B3E9-41ED-AF8F-A365F10BB65F}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="302150" y="1273757"/>
+            <a:ext cx="8563554" cy="548640"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="2400" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="5C93D5"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add title, 1 line max</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6DF221BC-4C4B-F888-1C4B-FDB6CC66828D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect t="26307"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1119096"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2555882998"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="5_Bullets">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="10" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1327868" y="1097280"/>
+            <a:ext cx="7537836" cy="4937760"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:defRPr sz="2100" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="432197" indent="-175022">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="−"/>
+              <a:defRPr sz="1800" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="729854" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:defRPr sz="1500" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add bullets</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> Bullet 2</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Bullet 3</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="11" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1327869" y="6155643"/>
+            <a:ext cx="7106911" cy="330200"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="1" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add footnote, reference or source</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Slide Number Placeholder 21"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="14"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8305801" y="6603788"/>
+            <a:ext cx="564098" cy="284692"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="675" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{11F27F3A-B3E9-41ED-AF8F-A365F10BB65F}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1327869" y="457200"/>
+            <a:ext cx="7537836" cy="548640"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="2400" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="5C93D5"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add title, 1 line max</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6EF3BE3B-675C-6430-630F-9168279D8447}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="13568"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="1223320" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="342266058"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Bullets">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="10" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4960917" y="1097280"/>
+            <a:ext cx="3904787" cy="4937760"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:defRPr sz="2100" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="432197" indent="-175022">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="−"/>
+              <a:defRPr sz="1800" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="729854" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:defRPr sz="1500" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add bullets</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> Bullet 2</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Bullet 3</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="11" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4753223" y="6155643"/>
+            <a:ext cx="3681557" cy="330200"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="1" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add footnote, reference or source</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Slide Number Placeholder 21"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="14"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8305801" y="6603788"/>
+            <a:ext cx="564098" cy="284692"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="675" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{11F27F3A-B3E9-41ED-AF8F-A365F10BB65F}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4960918" y="457200"/>
+            <a:ext cx="3904787" cy="548640"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="2400" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="5C93D5"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add title, 1 line max</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6EF3BE3B-675C-6430-630F-9168279D8447}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="13568"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3464626" y="0"/>
+            <a:ext cx="1223320" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8EFE423-D4C2-6B61-BA63-2EB1983062DB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="13568" r="49989"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="0" y="0"/>
+            <a:ext cx="3464626" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C72F141-0BC1-B771-D9EC-0F58A0971F0A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="15" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="320634" y="1097280"/>
+            <a:ext cx="3464628" cy="4937760"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:defRPr sz="2100" b="1" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="432197" indent="-175022">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="−"/>
+              <a:defRPr sz="1800" b="1" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="729854" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:defRPr sz="1500" b="1" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add bullets</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> Bullet 2</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Bullet 3</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Text Placeholder 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05B43131-B470-DCC0-7691-B817E8C45E71}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="16" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="320675" y="457200"/>
+            <a:ext cx="3463925" cy="549275"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>Click to add text</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2704859351"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="8_Bullets">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8EFE423-D4C2-6B61-BA63-2EB1983062DB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="13568" r="49989"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="-1" y="0"/>
+            <a:ext cx="3152900" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="10" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="320634" y="1097280"/>
+            <a:ext cx="2413661" cy="4937760"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:defRPr sz="2100" b="1" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="432197" indent="-175022">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="−"/>
+              <a:defRPr sz="1800" b="1" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="729854" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:defRPr sz="1500" b="1" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add bullets</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> Bullet 2</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Bullet 3</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Slide Number Placeholder 21"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="14"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8305801" y="6603788"/>
+            <a:ext cx="564098" cy="284692"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="675" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{11F27F3A-B3E9-41ED-AF8F-A365F10BB65F}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6EF3BE3B-675C-6430-630F-9168279D8447}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="13568"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2369128" y="0"/>
+            <a:ext cx="1223320" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="320635" y="457200"/>
+            <a:ext cx="2591789" cy="548640"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="2400" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add title, 1 line max</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB6DBAB4-676D-52D0-B288-5A4126010F42}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="15" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3867151" y="1097280"/>
+            <a:ext cx="4998554" cy="4937760"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:defRPr sz="2100" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="432197" indent="-175022">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="−"/>
+              <a:defRPr sz="1800" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="729854" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:defRPr sz="1500" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add bullets</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> Bullet 2</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Bullet 3</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text Placeholder 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{09F63C85-42E5-E3EC-9C26-982E8B3D1BE1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="16" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3867150" y="337503"/>
+            <a:ext cx="4999038" cy="668337"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:srgbClr val="5C93D5"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add title</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2793648152"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="6_Bullets">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8EFE423-D4C2-6B61-BA63-2EB1983062DB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="13568" r="49989"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="10800000">
+            <a:off x="-1" y="0"/>
+            <a:ext cx="3152900" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="10" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="320634" y="1097280"/>
+            <a:ext cx="2413661" cy="4937760"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:defRPr sz="2100" b="1" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="432197" indent="-175022">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="−"/>
+              <a:defRPr sz="1800" b="1" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="729854" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:defRPr sz="1500" b="1" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add bullets</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> Bullet 2</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Bullet 3</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Slide Number Placeholder 21"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="14"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8305801" y="6603788"/>
+            <a:ext cx="564098" cy="284692"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="675" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{11F27F3A-B3E9-41ED-AF8F-A365F10BB65F}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6EF3BE3B-675C-6430-630F-9168279D8447}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="13568"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2369128" y="0"/>
+            <a:ext cx="1223320" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="320635" y="457200"/>
+            <a:ext cx="2591789" cy="548640"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="2400" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add title, 1 line max</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="660350445"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="1_Bullets">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="10" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="318052" y="1097280"/>
+            <a:ext cx="7537836" cy="4937760"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:defRPr sz="2100" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="432197" indent="-175022">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="−"/>
+              <a:defRPr sz="1800" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="729854" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:defRPr sz="1500" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add bullets</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> Bullet 2</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Bullet 3</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="11" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="318053" y="6155643"/>
+            <a:ext cx="7106911" cy="330200"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="1" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add footnote, reference or source</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Slide Number Placeholder 21"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="14"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7295985" y="6603788"/>
+            <a:ext cx="564098" cy="284692"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="675" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{11F27F3A-B3E9-41ED-AF8F-A365F10BB65F}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="318053" y="457200"/>
+            <a:ext cx="7537836" cy="548640"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="2400" b="1" i="0" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="5C93D5"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add title, 1 line max</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D8452E2-608E-7385-0B1A-59C76320C329}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="13568"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="7920681" y="0"/>
+            <a:ext cx="1223320" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4245867745"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideMasters/_rels/slideMaster2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout26.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout31.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout25.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout30.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout35.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout34.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout24.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout29.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout33.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout28.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout27.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout32.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title Placeholder 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="2" name="Title Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="628650" y="365126"/>
+            <a:off x="628650" y="365128"/>
             <a:ext cx="7886700" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
-            <a:normAutofit/>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Text Placeholder 2">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="1825625"/>
             <a:ext cx="7886700" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
-            <a:normAutofit/>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
-          <a:p>
-[...17 lines deleted...]
-          <p:cNvPr id="4" name="Date Placeholder 3">
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E44AA04C-01F4-F70E-006D-9A04374E9BBC}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB17A45A-05D6-F57F-8D6D-09F735CB8352}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr>
-            <a:spLocks noGrp="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
           </p:cNvSpPr>
-          <p:nvPr>
-[...1 lines deleted...]
-          </p:nvPr>
+          <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="628650" y="6356351"/>
-            <a:ext cx="2057400" cy="365125"/>
+            <a:off x="126626" y="6591300"/>
+            <a:ext cx="7994651" cy="266700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr algn="l">
-[...5 lines deleted...]
-                </a:solidFill>
+            <a:lvl1pPr marL="0" indent="0" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="0" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="15365E"/>
+                </a:solidFill>
+                <a:latin typeface="Gotham Bold" charset="0"/>
+                <a:ea typeface="Gotham Bold" charset="0"/>
+                <a:cs typeface="Gotham Bold" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
+            <a:lvl2pPr marL="342900" indent="0" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1000" b="1" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Franklin Gothic Medium Cond" panose="020B0606030402020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica" charset="0"/>
+                <a:cs typeface="Helvetica" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="685800" indent="0" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1000" b="1" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Franklin Gothic Medium Cond" panose="020B0606030402020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica" charset="0"/>
+                <a:cs typeface="Helvetica" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1028700" indent="0" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1000" b="1" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Franklin Gothic Medium Cond" panose="020B0606030402020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica" charset="0"/>
+                <a:cs typeface="Helvetica" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1371600" indent="0" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1000" b="1" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Franklin Gothic Medium Cond" panose="020B0606030402020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Helvetica" charset="0"/>
+                <a:cs typeface="Helvetica" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="1885950" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1350" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2228850" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1350" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="2571750" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1350" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="2914650" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1350" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{B3AB9520-AC0D-4680-9F5B-B51E213374D9}" type="datetimeFigureOut">
-[...93 lines deleted...]
-            <a:endParaRPr lang="en-US"/>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>NCDHHS, Division of Public Health | Alcohol Surveillance in North Carolina | Data finalized through 2024 Data Year</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1716683596"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2757518321"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2147483654" r:id="rId1"/>
+    <p:sldLayoutId id="2147483677" r:id="rId1"/>
+    <p:sldLayoutId id="2147483678" r:id="rId2"/>
+    <p:sldLayoutId id="2147483679" r:id="rId3"/>
+    <p:sldLayoutId id="2147483680" r:id="rId4"/>
+    <p:sldLayoutId id="2147483681" r:id="rId5"/>
+    <p:sldLayoutId id="2147483682" r:id="rId6"/>
+    <p:sldLayoutId id="2147483683" r:id="rId7"/>
+    <p:sldLayoutId id="2147483684" r:id="rId8"/>
+    <p:sldLayoutId id="2147483685" r:id="rId9"/>
+    <p:sldLayoutId id="2147483686" r:id="rId10"/>
+    <p:sldLayoutId id="2147483687" r:id="rId11"/>
+    <p:sldLayoutId id="2147483688" r:id="rId12"/>
+    <p:sldLayoutId id="2147483689" r:id="rId13"/>
+    <p:sldLayoutId id="2147483690" r:id="rId14"/>
+    <p:sldLayoutId id="2147483691" r:id="rId15"/>
+    <p:sldLayoutId id="2147483692" r:id="rId16"/>
+    <p:sldLayoutId id="2147483694" r:id="rId17"/>
+    <p:sldLayoutId id="2147483714" r:id="rId18"/>
   </p:sldLayoutIdLst>
+  <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
   <p:txStyles>
     <p:titleStyle>
-      <a:lvl1pPr algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl1pPr algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
-        <a:defRPr sz="3300" kern="1200">
+        <a:defRPr sz="2400" b="1" i="0" kern="1200">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="7CA3DD"/>
           </a:solidFill>
-          <a:latin typeface="+mj-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mj-cs"/>
+          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         </a:defRPr>
       </a:lvl1pPr>
     </p:titleStyle>
     <p:bodyStyle>
-      <a:lvl1pPr marL="171450" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl1pPr marL="171450" indent="-171450" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="750"/>
+          <a:spcPts val="563"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="2100" kern="1200">
+        <a:defRPr sz="2100" b="1" i="0" kern="1200">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="003B70"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr marL="514350" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl2pPr marL="432197" indent="-175022" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="375"/>
+          <a:spcPts val="281"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="1800" kern="1200">
+        <a:buFont typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="–"/>
+        <a:defRPr sz="1800" b="1" i="0" kern="1200">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="003B70"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr marL="857250" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl3pPr marL="642938" indent="-128588" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="375"/>
+          <a:spcPts val="281"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1500" kern="1200">
+        <a:defRPr sz="1500" b="1" i="0" kern="1200">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="003B70"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr marL="1200150" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl4pPr marL="900113" indent="-128588" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="375"/>
+          <a:spcPts val="281"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1350" kern="1200">
+        <a:defRPr sz="1013" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
+          <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr marL="1543050" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl5pPr marL="1157288" indent="-128588" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="375"/>
+          <a:spcPts val="281"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1350" kern="1200">
+        <a:defRPr sz="1013" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
+          <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr marL="1885950" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl6pPr marL="1414463" indent="-128588" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="375"/>
+          <a:spcPts val="281"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1350" kern="1200">
+        <a:defRPr sz="1013" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr marL="2228850" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl7pPr marL="1671638" indent="-128588" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="375"/>
+          <a:spcPts val="281"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1350" kern="1200">
+        <a:defRPr sz="1013" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr marL="2571750" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl8pPr marL="1928813" indent="-128588" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="375"/>
+          <a:spcPts val="281"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1350" kern="1200">
+        <a:defRPr sz="1013" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr marL="2914650" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl9pPr marL="2185988" indent="-128588" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="375"/>
+          <a:spcPts val="281"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1350" kern="1200">
+        <a:defRPr sz="1013" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr>
         <a:defRPr lang="en-US"/>
       </a:defPPr>
-      <a:lvl1pPr marL="0" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1350" kern="1200">
+      <a:lvl1pPr marL="0" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1013" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr marL="342900" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1350" kern="1200">
+      <a:lvl2pPr marL="257175" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1013" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr marL="685800" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1350" kern="1200">
+      <a:lvl3pPr marL="514350" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1013" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr marL="1028700" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1350" kern="1200">
+      <a:lvl4pPr marL="771525" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1013" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr marL="1371600" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1350" kern="1200">
+      <a:lvl5pPr marL="1028700" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1013" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr marL="1714500" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1350" kern="1200">
+      <a:lvl6pPr marL="1285875" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1013" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr marL="2057400" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1350" kern="1200">
+      <a:lvl7pPr marL="1543050" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1013" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr marL="2400300" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1350" kern="1200">
+      <a:lvl8pPr marL="1800225" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1013" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr marL="2743200" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1350" kern="1200">
+      <a:lvl9pPr marL="2057400" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1013" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...124 lines deleted...]
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/slideMasters/slideMaster2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:bg>
-      <p:bgPr>
-[...2 lines deleted...]
-      </p:bgPr>
+      <p:bgRef idx="1001">
+        <a:schemeClr val="bg1"/>
+      </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1" hidden="1">
+          <p:cNvPr id="2" name="Title Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="628650" y="365128"/>
+            <a:ext cx="7886700" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="628650" y="1825625"/>
+            <a:ext cx="7886700" cy="4351338"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2910291123"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <p:sldLayoutIdLst>
+    <p:sldLayoutId id="2147483696" r:id="rId1"/>
+    <p:sldLayoutId id="2147483697" r:id="rId2"/>
+    <p:sldLayoutId id="2147483698" r:id="rId3"/>
+    <p:sldLayoutId id="2147483699" r:id="rId4"/>
+    <p:sldLayoutId id="2147483700" r:id="rId5"/>
+    <p:sldLayoutId id="2147483701" r:id="rId6"/>
+    <p:sldLayoutId id="2147483702" r:id="rId7"/>
+    <p:sldLayoutId id="2147483703" r:id="rId8"/>
+    <p:sldLayoutId id="2147483704" r:id="rId9"/>
+    <p:sldLayoutId id="2147483705" r:id="rId10"/>
+    <p:sldLayoutId id="2147483706" r:id="rId11"/>
+    <p:sldLayoutId id="2147483707" r:id="rId12"/>
+    <p:sldLayoutId id="2147483708" r:id="rId13"/>
+    <p:sldLayoutId id="2147483709" r:id="rId14"/>
+    <p:sldLayoutId id="2147483710" r:id="rId15"/>
+    <p:sldLayoutId id="2147483711" r:id="rId16"/>
+    <p:sldLayoutId id="2147483712" r:id="rId17"/>
+    <p:sldLayoutId id="2147483713" r:id="rId18"/>
+  </p:sldLayoutIdLst>
+  <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
+  <p:txStyles>
+    <p:titleStyle>
+      <a:lvl1pPr algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPct val="0"/>
+        </a:spcBef>
+        <a:buNone/>
+        <a:defRPr sz="2400" b="1" i="0" kern="1200">
+          <a:solidFill>
+            <a:srgbClr val="7CA3DD"/>
+          </a:solidFill>
+          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+    </p:titleStyle>
+    <p:bodyStyle>
+      <a:lvl1pPr marL="171450" indent="-171450" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="563"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2100" b="1" i="0" kern="1200">
+          <a:solidFill>
+            <a:srgbClr val="003B70"/>
+          </a:solidFill>
+          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr marL="432197" indent="-175022" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="281"/>
+        </a:spcBef>
+        <a:buFont typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="–"/>
+        <a:defRPr sz="1800" b="1" i="0" kern="1200">
+          <a:solidFill>
+            <a:srgbClr val="003B70"/>
+          </a:solidFill>
+          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr marL="642938" indent="-128588" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="281"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1500" b="1" i="0" kern="1200">
+          <a:solidFill>
+            <a:srgbClr val="003B70"/>
+          </a:solidFill>
+          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr marL="900113" indent="-128588" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="281"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1013" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr marL="1157288" indent="-128588" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="281"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1013" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr marL="1414463" indent="-128588" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="281"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1013" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr marL="1671638" indent="-128588" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="281"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1013" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr marL="1928813" indent="-128588" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="281"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1013" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr marL="2185988" indent="-128588" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="281"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1013" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:bodyStyle>
+    <p:otherStyle>
+      <a:defPPr>
+        <a:defRPr lang="en-US"/>
+      </a:defPPr>
+      <a:lvl1pPr marL="0" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1013" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr marL="257175" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1013" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr marL="514350" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1013" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr marL="771525" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1013" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr marL="1028700" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1013" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr marL="1285875" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1013" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr marL="1543050" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1013" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr marL="1800225" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1013" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr marL="2057400" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1013" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:otherStyle>
+  </p:txStyles>
+</p:sldMaster>
+</file>
+
+<file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nccd.cdc.gov/DPH_ARDI/default/default.aspx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nccd.cdc.gov/DPH_ARDI/Info/ICDCodes.aspx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nccd.cdc.gov/DPH_ARDI/default/default.aspx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/35504714/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thecommunityguide.org/topics/excessive-alcohol-consumption.html" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://injuryfreenc.dph.ncdhhs.gov/DataSurveillance/pdf/Excessive_Alcohol_Fact-Sheet_06272024-2.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.PNG"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.PNG"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.PNG"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1Dy0NSyvhDyrB0zMU5tZB3ReouSUi4ulH/view" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dph.ncdhhs.gov/programs/chronic-disease-and-injury/injury-and-violence-prevention-branch/north-carolina-alcohol-use-and-related-harms-prevention/data" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.PNG"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.PNG"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SubstanceUseData@dhhs.nc.gov" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1Dy0NSyvhDyrB0zMU5tZB3ReouSUi4ulH/view" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.svg"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dph.ncdhhs.gov/programs/chronic-disease-and-injury/injury-and-violence-prevention-branch/north-carolina-alcohol-and-related-harms-data#interactive_data" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://outlook.office365.com/owa/calendar/IVPBDataSupport@ncconnect.onmicrosoft.com/bookings/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:substanceusedata@dhhs.nc.gov" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dph.ncdhhs.gov/programs/chronic-disease-and-injury/injury-and-violence-prevention-branch/north-carolina-alcohol-use-and-related-harms-prevention" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dph.ncdhhs.gov/programs/chronic-disease-and-injury/injury-and-violence-prevention-branch/north-carolina-alcohol-use-and-related-harms-prevention/data" TargetMode="External"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SubstanceUseData@dhhs.nc.gov" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dph.ncdhhs.gov/programs/chronic-disease-and-injury/injury-and-violence-prevention-branch/north-carolina-alcohol-use-and-related-harms-prevention/data" TargetMode="External"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.niaaa.nih.gov/alcohols-effects-health/overview-alcohol-consumption/what-standard-drink" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.PNG"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rethinkingdrinking.niaaa.nih.gov/tools/calculators/drink-size-calculator" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.PNG"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.PNG"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.PNG"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dph.ncdhhs.gov/north-carolina-alcohol-data" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 90"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="91" name="Google Shape;91;p13"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2743200" y="2051009"/>
+            <a:ext cx="5774267" cy="2020824"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="750"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="3200"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Alcohol-Related </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="750"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="3200"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Harms Surveillance</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="92" name="Google Shape;92;p13"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2743200" y="4411743"/>
+            <a:ext cx="5774267" cy="608841"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Division of Public Health</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Injury and Violence Prevention Branch</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Text Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A560F1F7-85FC-F67D-E9CE-54D7F7967199}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF873CA9-3817-CEAB-9FC6-0AF03900B088}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="body" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
-[...1 lines deleted...]
-          <a:bodyPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2743200" y="5020585"/>
+            <a:ext cx="5774267" cy="488226"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
-[...5 lines deleted...]
-          <p:cNvPr id="3" name="Picture 2">
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Data through 2024 </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88EDD9EE-0D3F-6963-3F43-26C5FFABA60C}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{01017B59-885D-760D-41CA-611049885837}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvPicPr/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...5 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="9144000" cy="6858000"/>
+            <a:off x="1913641" y="6304002"/>
+            <a:ext cx="7230359" cy="553998"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>This presentation is partially supported by the Centers for Disease Control and Prevention of the U.S. Department of Health and Human Services (HHS) as part of a financial assistance award totaling $166,667. The contents are those of the author(s) and do not necessarily represent the official views of, nor an endorsement, by CDC/HHS, or the U.S. Government.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
-    <p:bg>
-[...4 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1" hidden="1">
+          <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5E81453D-2CC1-D3FE-8896-420ABCCFF64C}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{72BA924A-5102-432F-A2C7-54BA5150A9E5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="274320" y="1143000"/>
+            <a:ext cx="8563554" cy="716063"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="2200">
+              <a:rPr lang="en-US" sz="2200" dirty="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>There is a higher percentage of alcohol use among high school students who are </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2200">
+              <a:rPr lang="en-US" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>female, white</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2200">
+              <a:rPr lang="en-US" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>*</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2200">
+              <a:rPr lang="en-US" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>,</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2200">
+              <a:rPr lang="en-US" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2200">
+              <a:rPr lang="en-US" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>or in 11</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2200" baseline="30000">
+              <a:rPr lang="en-US" sz="2200" baseline="30000" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>th</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2200">
+              <a:rPr lang="en-US" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t> or 12</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2200" baseline="30000">
+              <a:rPr lang="en-US" sz="2200" baseline="30000" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>th</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2200">
+              <a:rPr lang="en-US" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t> grade.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="2200" dirty="0">
-[...4 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Picture 2">
+          <p:cNvPr id="6" name="Picture 5" descr="Bar chart of the percentage of NC high school students who drank alcohol among demographic groups (sex, race/ethnicity, grade) in 2021. ">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{917A660F-1285-F23C-118E-70EE87EB6FED}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7849E46B-2135-D2E3-0D98-AF33EFA87FBE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvPicPr/>
+          <p:cNvPicPr>
+            <a:picLocks/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3"/>
+          <a:blip r:embed="rId3" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="3306" t="26389" r="5194" b="14666"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="9144000" cy="6858000"/>
+            <a:off x="302312" y="1809850"/>
+            <a:ext cx="8366760" cy="4042310"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4AE50AC-AC16-3DA9-3513-E2E0C462979C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="274320" y="5852160"/>
+            <a:ext cx="8910874" cy="754133"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>*Non-Hispanic  ▲ Estimate not available due to a small number of students sampled.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="900" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Example interpretation: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="900" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>In 2021, 15.6% of male high school students reported drinking alcohol at least once in the 30 days before the survey.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Technical note: alcohol consumption: Percent of students who currently drank alcohol (at least one drink of alcohol on at least 1 day during the 30 days before the survey). </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Source: NC Department of Public Instruction, Youth Risk Behavior Surveillance System 2021</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Analysis by Injury Epidemiology, Surveillance, and Informatics Unit</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="TextBox 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B014EC0F-3C9C-F837-6993-7D1DF67B9E80}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3193131" y="4112576"/>
+            <a:ext cx="398585" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>▲</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="TextBox 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4CD831E8-8AB0-48A5-A970-81B816B6F42B}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3718583" y="4112576"/>
+            <a:ext cx="398585" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>▲</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4059764284"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2787984899"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
-    <p:bg>
-[...4 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1" hidden="1">
+          <p:cNvPr id="7" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FAC87163-C307-0252-42E5-386E6B3308C1}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{51C34D1A-8F56-E41A-E9E1-82FB92726828}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr>
-            <a:spLocks noGrp="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
           </p:cNvSpPr>
-          <p:nvPr>
-[...14 lines deleted...]
-          <p:cNvPr id="3" name="Picture 2">
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1188720" y="2468880"/>
+            <a:ext cx="7537836" cy="548640"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="2400" b="1" i="0" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="5C93D5"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="4400" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Alcohol-Attributable Mortality </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="TextBox 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D52B91B6-1C71-C595-D98D-DBA80C757B85}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2FACA3B2-BC54-1E36-4941-3AE673849952}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvPicPr/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...5 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="9144000" cy="6858000"/>
+            <a:off x="1188720" y="3383280"/>
+            <a:ext cx="7440580" cy="1384995"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" i="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Alcohol-attributable mortality refers to deaths that are fully or partially attributable to excessive alcohol use. </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3747274684"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3071785733"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
-    <p:bg>
-[...4 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1" hidden="1">
+          <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E0A817DC-AA60-8455-D0BC-8B082F244ADD}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CCD1172A-938F-E45A-90B7-06EC39B46796}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
-[...3 lines deleted...]
-          </a:bodyPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="274320" y="2377440"/>
+            <a:ext cx="8563554" cy="1782704"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="4000" b="0"/>
+              <a:rPr lang="en-US" sz="4000" b="0" dirty="0"/>
               <a:t>In 2024, an average of </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="4000"/>
+              <a:rPr lang="en-US" sz="4000" dirty="0"/>
               <a:t>15 North Carolinians</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="4000" b="0"/>
+              <a:rPr lang="en-US" sz="4000" b="0" dirty="0"/>
               <a:t> died every day due to </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="4000"/>
+              <a:rPr lang="en-US" sz="4000" dirty="0"/>
               <a:t>alcohol use</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="4000" b="0"/>
+              <a:rPr lang="en-US" sz="4000" b="0" dirty="0"/>
               <a:t>. </a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="4000" b="0" dirty="0"/>
-[...5 lines deleted...]
-          <p:cNvPr id="3" name="Picture 2">
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE1C0B6C-4E54-0F0B-565A-64EE608E78B9}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DAD4EE9D-B13E-9B4C-4858-123C61E7A26E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvPicPr/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        <p:spPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="9144000" cy="6858000"/>
+            <a:off x="274321" y="5486400"/>
+            <a:ext cx="8563554" cy="1089529"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr eaLnBrk="0" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buChar char="•"/>
+              <a:defRPr sz="3200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750" eaLnBrk="0" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buChar char="–"/>
+              <a:defRPr sz="2800">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600" eaLnBrk="0" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600" eaLnBrk="0" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buChar char="–"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600" eaLnBrk="0" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buChar char="»"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buChar char="»"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buChar char="»"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buChar char="»"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buChar char="»"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Technical note: Alcohol-attributable deaths include deaths from both acute and chronic causes of death due to excessive use of alcohol. However, estimates calculated for cancer causes of death are due to any alcohol use. The Alcohol-Related Disease Impact (ARDI) methodology is used to calculate estimates over a specified period. The methodology is not set up to examine trends over time due to year-to-year variations in these estimates that may not be due to alcohol consumption. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>All estimates are currently based on alcohol consumption patterns of 2020-2021.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>   </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Source: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>NC State Center for Health Statistics, 2024; CDC ARDI Estimates for alcohol-attributable death by all causes of death - for more information on ARDI see </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:hlinkClick r:id="rId3">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>https://nccd.cdc.gov/DPH_ARDI/default/default.aspx</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="900" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buFontTx/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Analysis by Injury Epidemiology, Surveillance, and Informatics Unit</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3734232947"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2163570652"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
-    <p:bg>
-[...4 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1" hidden="1">
+          <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5A5CF902-281E-6B49-8760-2951B595E88D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C2D22852-6DC8-4A72-8505-C1EC3B50DE40}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="274320" y="1143000"/>
+            <a:ext cx="8563554" cy="508276"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US">
+              <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Examples of Alcohol-Attributable Deaths</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0">
-[...1 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Picture 2">
+          <p:cNvPr id="4" name="Picture 3" descr="Hierarchy chart showing examples of acute and chronic alcohol-attributable death. ">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C5A36205-7EC2-C953-BA86-D59663FB8B93}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{06808C2A-0706-146B-7FAB-CC898C323DA5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvPicPr/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="9144000" cy="6858000"/>
+            <a:off x="357775" y="1793611"/>
+            <a:ext cx="8428450" cy="4184494"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{026DA7EB-09C6-0649-F380-B60AA66C5384}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="274320" y="6309360"/>
+            <a:ext cx="8730703" cy="213980"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="900" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Source: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Selected Examples of Alcohol-Attributable Deaths. CDC Alcohol-Related Disease Impact</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="0" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:hlinkClick r:id="rId4"/>
+              </a:rPr>
+              <a:t>https://nccd.cdc.gov/DPH_ARDI/Info/ICDCodes.aspx</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="900" b="0" dirty="0">
+              <a:latin typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="741736551"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="662798822"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
-    <p:bg>
-[...4 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1" hidden="1">
+          <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{38A82F8F-4812-B1FE-87DD-33892BAA15EE}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C59B9D5E-284A-4B14-8B27-9294FECB921C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
-[...3 lines deleted...]
-          </a:bodyPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="274320" y="1143000"/>
+            <a:ext cx="8705610" cy="721477"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="2400" b="1">
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Alcohol-attributable death</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US">
+              <a:rPr lang="en-US" altLang="en-US" dirty="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t> rates decreased slightly from 2021 to 2024, but rates are higher compared to 2015</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-US" altLang="en-US" sz="2400" b="1">
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
             </a:br>
             <a:br>
-              <a:rPr lang="en-US" altLang="en-US" sz="2400">
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
                 <a:highlight>
                   <a:srgbClr val="FFFF00"/>
                 </a:highlight>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
             </a:br>
             <a:endParaRPr lang="en-US" sz="2400" dirty="0">
               <a:highlight>
                 <a:srgbClr val="FFFF00"/>
               </a:highlight>
               <a:latin typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Picture 2">
+          <p:cNvPr id="5" name="Picture 4" descr="Line graph of alcohol-attributable death rates from 2015 to 2024.&#10;&#10;Callout box that says &quot;24% increase in alcohol-attributable death rate from 2015-2024&quot;">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B4E97C40-B5E6-DF3E-0F61-AD7A31DFEB5D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{15962B26-AAE4-F71F-9CCB-A463EC46D21A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvPicPr/>
+          <p:cNvPicPr>
+            <a:picLocks/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3"/>
+          <a:blip r:embed="rId3" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="3000" t="27175" r="1794" b="9333"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="9144000" cy="6858000"/>
+            <a:off x="274320" y="1863743"/>
+            <a:ext cx="8705610" cy="4354177"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D2B7C4D0-3566-E4F8-4AE5-8B1E1280D7F6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5275447" y="4256083"/>
+            <a:ext cx="3180332" cy="1015663"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg1">
+              <a:lumMod val="95000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:ln w="28575">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>24%</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>increase in alcohol-attributable death rate from 2015-2024</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{01D1866C-BF8F-4FCC-A4FA-87DFD547D26A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="274320" y="6217920"/>
+            <a:ext cx="8847667" cy="338554"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr eaLnBrk="0" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buChar char="•"/>
+              <a:defRPr sz="3200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750" eaLnBrk="0" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buChar char="–"/>
+              <a:defRPr sz="2800">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600" eaLnBrk="0" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600" eaLnBrk="0" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buChar char="–"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600" eaLnBrk="0" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buChar char="»"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buChar char="»"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buChar char="»"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buChar char="»"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buChar char="»"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Source: Death – NC State Center for Health Statistics (SCHS), Vital Statistics-Deaths, 2015-2024, and CDC’s Alcohol-Related Disease Impact (ARDI). Population – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>U.S Census, 2015-2024.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="800" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buFontTx/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Analysis by Injury Epidemiology, Surveillance, and Informatics Unit</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3803018387"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="456813820"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
-    <p:bg>
-[...4 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1" hidden="1">
+          <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE9C4BB2-5B51-3B0C-DB87-C8167CE9932D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{382E8AEE-4A08-6586-F7DE-863532D8BD5E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="274320" y="1143000"/>
+            <a:ext cx="8853777" cy="677108"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US">
+              <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>The leading cause of alcohol-attributable death in NC was due to </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US">
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent3"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>cancer^</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0">
-[...4 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Picture 2">
+          <p:cNvPr id="7" name="Picture 6" descr="Bar chart of the leading causes of alcohol-attributable death in North Carolina in 2024.&#10;&#10;Callout box that says &quot;Total Alcohol-Attributable Deaths in 2024 = 5,608&quot;">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1820E7B2-7685-1F9B-4D97-BC68CDFB755E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10BC743C-2757-EEB7-464B-F825E5711AFF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvPicPr/>
+          <p:cNvPicPr>
+            <a:picLocks/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3"/>
+          <a:blip r:embed="rId3" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="3000" t="26539" r="1318" b="20543"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="9144000" cy="6858000"/>
+            <a:off x="274320" y="1820108"/>
+            <a:ext cx="8749178" cy="3628971"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{342F50AC-C10D-EC11-E8DE-D2635DB010D0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5134658" y="4540186"/>
+            <a:ext cx="3735022" cy="677108"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="38100"/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent3"/>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="lt1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent3"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="dk1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:defRPr sz="1100">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:defRPr sz="1100">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:defRPr sz="1100">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:defRPr sz="1100">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:defRPr sz="1100">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:defRPr sz="1100">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:defRPr sz="1100">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:defRPr sz="1100">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:defRPr sz="1100">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US" sz="900" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Total Deaths in 2024 = 5,608</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US" sz="900" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE366569-6702-CC44-61F4-6F16B119EDB3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="274321" y="5898919"/>
+            <a:ext cx="8476140" cy="752508"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>^Alcohol-attributable cancer deaths include deaths from breast (female only), colorectal, esophageal, laryngeal, liver, pancreatic, prostate (male only), stomach, and oral cavity and pharyngeal cancers. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>*Poisoning (Not Alcohol) deaths are deaths that involve another substance in addition to a high blood alcohol concentration (e.g., an opioid overdose with alcohol involvement). </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="900" b="0" i="0" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="900" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Example interpretation: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="900" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>The leading cause of alcohol-attributable deaths was cancer^ with 845 deaths. Deaths due to cancer^ were 15% of all alcohol-attributable deaths in 2024.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="900" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Source:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="900" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t> NC State Center for Health Statistics 202</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>4</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="900" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>, Vital Statistics, CDC Alcohol-Related Disease Impact (ARDI) estimates for alcohol-attributable death.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buFontTx/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="900" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Analysis by </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="900" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Injury Epidemiology, Surveillance, and Informatics Unit</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2207970306"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1553759878"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
-    <p:bg>
-[...4 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1" hidden="1">
+          <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{193F53AB-C25C-09A0-F343-310A5D4A96F5}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C839A164-DCC2-4816-A0CF-AB5D6C5D63E9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="274320" y="1140015"/>
+            <a:ext cx="8563554" cy="630457"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="1800">
+              <a:rPr lang="en-US" sz="1800" dirty="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>From 2020-2024, alcohol-attributable death rates were highest among individuals who are </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1800">
+              <a:rPr lang="en-US" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent3"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>male, American Indian*, or aged 65 years and older. </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-US" sz="1800">
+              <a:rPr lang="en-US" sz="1800" dirty="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
             </a:br>
             <a:endParaRPr lang="en-US" sz="1800" dirty="0">
               <a:latin typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Picture 2">
+          <p:cNvPr id="5" name="Picture 4" descr="Bar chart of the rate of alcohol-attributable deaths among demographic groups (sex, race/ethnicity, age) 2020 to 2024.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5A04878-5CAD-89F6-A037-F04E85EFC10D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7327FA53-F550-F0B7-8A86-7212D73F418D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvPicPr/>
+          <p:cNvPicPr>
+            <a:picLocks/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3"/>
+          <a:blip r:embed="rId3" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="3000" t="25815" r="3348" b="18666"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="9144000" cy="6858000"/>
+            <a:off x="274320" y="1770472"/>
+            <a:ext cx="8563554" cy="3807369"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C2AF0F3-2924-0E90-489D-8E31E16B1E2C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="274320" y="5577840"/>
+            <a:ext cx="8776736" cy="1061829"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>*NH = Non-Hispanic</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="900" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Example interpretation: From 2020-2024, the alcohol-attributable death rate for North Carolina males was 74.8 alcohol-attributable deaths per 100,000 population.  </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="900" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Technical note: Rates by race and ethnicity are calculated using the Alcohol-Related Disease Impact (ARDI) methodology to estimate alcohol-attributable deaths. ARDI does not provide stratification by race/ethnicity, only by age and sex. Alcohol-attributable deaths for race/ethnicity may be high among one race/ethnicity group due to a broader disparity in one of the 58 alcohol-attributable causes of death, and not necessarily due to a difference in alcohol involvement.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Source: Death – NC State Center for Health Statistics (SCHS), 2020-2024; CDC ARDI Estimates for alcohol-attributable death. Population – U.S. Census, 2020-2024</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Analysis by Injury Epidemiology, Surveillance, and Informatics Unit</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2583256152"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4009289730"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
-    <p:bg>
-[...4 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1" hidden="1">
+          <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B12C73F9-35B2-DFBC-52EE-ED1ED53DD6A1}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{428B2952-F799-CE8F-72A5-B7D54E9B7363}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="274320" y="1127167"/>
+            <a:ext cx="8766307" cy="632184"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Alcohol-attributable death rates were highest for </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US">
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="627C31"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>chronic</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US">
+              <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t> causes of death.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0">
-[...1 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Picture 2">
+          <p:cNvPr id="7" name="Picture 6" descr="Line graph of acute and chronic alcohol-attributable death rates from 2015 to 2024.&#10;&#10;Callout box that says &quot;Chronic causes of death include several types of cancer, heart disease, and liver disease. Acute causes of death include falls, motor vehicle crashes, and alcohol poisoning.&quot; ">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D3E80AC-5982-DF8E-B664-B15ED5B6190F}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0D638D8E-A501-BE09-631B-5C3DAA17E52B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvPicPr/>
+          <p:cNvPicPr>
+            <a:picLocks/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3"/>
+          <a:blip r:embed="rId3" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="3000" t="27618" r="3000" b="10699"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="9144000" cy="6858000"/>
+            <a:off x="274320" y="1894114"/>
+            <a:ext cx="8595360" cy="4230114"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14C9F080-30C5-F43B-5DE3-9AB73DCFDD73}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3490332" y="4660592"/>
+            <a:ext cx="5229631" cy="738664"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg1">
+              <a:lumMod val="95000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:ln w="28575">
+            <a:solidFill>
+              <a:schemeClr val="tx2"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="627C31"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Chronic</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>causes of death include several types of cancer, heart disease, and liver disease. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="6D2E75"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Acute</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>causes of death include falls, motor vehicles crashes, and alcohol poisoning.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Text Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B4D569C9-64F3-B618-3456-6602F09D20F0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="274320" y="6124227"/>
+            <a:ext cx="8073990" cy="499268"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="900" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Source: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="900" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>NC State Center for Health Statistics (SCHS), Vital Statistics-Deaths, 2015-2024, and CDC’s Alcohol-Related Disease Impact (ARDI).</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="900" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="900" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Population – U.S. Census, 2015-2024 </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="900" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Analysis by</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="900" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t> Injury Epidemiology, Surveillance, and Informatics Unit</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1435507814"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3756353900"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
-    <p:bg>
-[...4 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1" hidden="1">
+          <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C3D2CFDD-0862-3D4D-1AD1-EBB108A575C1}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F146CA20-8441-6457-551D-9DA53F76490A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="274320" y="1142999"/>
+            <a:ext cx="8563554" cy="780133"/>
+          </a:xfrm>
+          <a:noFill/>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="1800">
+              <a:rPr lang="en-US" sz="1800" dirty="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>The rates of </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1800">
+              <a:rPr lang="en-US" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="6D2E75"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>acute</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1800">
+              <a:rPr lang="en-US" sz="1800" dirty="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t> and </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1800">
+              <a:rPr lang="en-US" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="627C31"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>chronic</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1800">
+              <a:rPr lang="en-US" sz="1800" dirty="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t> alcohol-attributable deaths are consistent across sex and race. However, as age increases, the rate of </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1800">
+              <a:rPr lang="en-US" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="627C31"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>chronic</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1800">
+              <a:rPr lang="en-US" sz="1800" dirty="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t> alcohol attributable deaths is higher than </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1800">
+              <a:rPr lang="en-US" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>acute</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1800">
+              <a:rPr lang="en-US" sz="1800" dirty="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t> deaths. </a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1800" dirty="0">
-[...1 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Picture 2">
+          <p:cNvPr id="6" name="Picture 5" descr="Bar chart of the rates of acute and chronic alcohol-attributable deaths among demographic groups (sex, race/ethnicity, age) 2020 to 2024.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C65501B5-A559-BEB4-79E4-A25C993C1737}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA67B0B0-F0A4-8FEF-E100-355D4B6CCD8D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvPicPr/>
+          <p:cNvPicPr>
+            <a:picLocks/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3"/>
+          <a:blip r:embed="rId3" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="3000" t="28041" r="13259" b="22665"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="9144000" cy="6858000"/>
+            <a:off x="274320" y="1923134"/>
+            <a:ext cx="7657256" cy="3380387"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F2F5EC3B-F363-998C-BC13-2D6C2ED157E0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="274320" y="5303520"/>
+            <a:ext cx="8591677" cy="1338828"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>*Non-Hispanic</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="900" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Example interpretation: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="900" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>From 2020-2024, the acute alcohol-attributable death rate for North Carolina males was 28.8 deaths per 100,000 population. The chronic alcohol-attributable death rate for North Carolina males was 46.0 deaths per 100,000 population.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="900" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Technical note: Rates by race and ethnicity are calculated using the Alcohol-Related Disease Impact (ARDI) methodology to estimate alcohol-attributable deaths. ARDI does not provide stratification by race/ethnicity, only by age and sex. Alcohol-attributable deaths for race/ethnicity may be high among one race/ethnicity group due to a broader disparity in one of the 58 alcohol-attributable causes of death, and not necessarily attributable to alcohol's involvement.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Source: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="900" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>NC State Center for Health Statistics (SCHS), 2020-2024; CDC ARDI Estimates for acute and chronic alcohol-attributable death. Population – U.S. Census, 2020-2024 </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="900" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Analysis by Injury Epidemiology, Surveillance, and Informatics Unit</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D2129F5B-F9F1-C67C-580D-C105AB4D0FAC}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="5257686"/>
+            <a:ext cx="8994800" cy="385316"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1200" b="1" i="0" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Gotham Bold" charset="0"/>
+                <a:ea typeface="Gotham Bold" charset="0"/>
+                <a:cs typeface="Gotham Bold" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="514350" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" b="1" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica" charset="0"/>
+                <a:ea typeface="Helvetica" charset="0"/>
+                <a:cs typeface="Helvetica" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="857250" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1500" b="1" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica" charset="0"/>
+                <a:ea typeface="Helvetica" charset="0"/>
+                <a:cs typeface="Helvetica" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1200150" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1350" b="1" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica" charset="0"/>
+                <a:ea typeface="Helvetica" charset="0"/>
+                <a:cs typeface="Helvetica" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1543050" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1350" b="1" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica" charset="0"/>
+                <a:ea typeface="Helvetica" charset="0"/>
+                <a:cs typeface="Helvetica" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="1885950" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1350" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2228850" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1350" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="2571750" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1350" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="2914650" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1350" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="1000" b="0" dirty="0">
+              <a:latin typeface="+mn-lt"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1760047571"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="855348155"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
-    <p:bg>
-[...4 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1" hidden="1">
+          <p:cNvPr id="5" name="TextBox 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA01530C-1120-FC00-1909-7926E7DDC88E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{22F729B6-BF65-D00C-0729-5948B495C6D3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr>
-[...24 lines deleted...]
-          <p:cNvPicPr/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...5 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="9144000" cy="6858000"/>
+            <a:off x="1188720" y="2743200"/>
+            <a:ext cx="5867400" cy="769441"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="4400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="5C93D5"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Alcohol-Related Cost</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="272600052"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2869175511"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
-    <p:bg>
-[...4 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1" hidden="1">
+          <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F2E5D95-3E5D-D3FD-1A31-3D29AB3FA466}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{493A8F68-5E58-4DFE-3793-08C6CA35F0FD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="274320" y="1143000"/>
+            <a:ext cx="8563554" cy="548640"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="3200">
+              <a:rPr lang="en-US" sz="3200" dirty="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Technical Notes</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3200" dirty="0">
-[...7 lines deleted...]
-          <p:cNvPr id="3" name="Picture 2">
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D2A756EB-A8DB-5B4C-C3AF-2AEC3DF063B5}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E8ADA086-7408-90A4-E508-6D7BF2A367D9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvPicPr/>
-[...7 lines deleted...]
-        </p:blipFill>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-[...4 lines deleted...]
-          </a:prstGeom>
+            <a:off x="302150" y="1828800"/>
+            <a:ext cx="8325383" cy="4512844"/>
+          </a:xfrm>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>The fatality data provided here are part of the Vital Registry System of the State Center for Health Statistics (SCHS) and are analyzed using the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="0" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>Alcohol-Related Disease Impact (ARDI) methodology</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="0" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>provided by the Centers for Disease Control and Prevention. This methodology was updated in 2024 to reflect most recent literature, which affected alcohol-attributable fractions and conditions. Therefore, this version is not comparable to estimates of alcohol-attributable deaths previously released by the state of North Carolina. Estimates are calculated for 58 acute and chronic causes of death using alcohol-attributable fractions. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1800" b="0" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>2024 NC SCHS data are final as of February 2026.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1800" b="0" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>U.S. Census non-bridged single race population categories do not directly align with death certificate race categories. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1800" b="0" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Speaking and technical notes should be read prior to using. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1100" b="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3304280984"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3747414536"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
-    <p:bg>
-[...4 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1" hidden="1">
+          <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A3B62AE-763E-6E6B-4513-3A6FCB96BCD3}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF7710D1-6AA2-4E5F-213A-33D9C41E6B9C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="274320" y="1143000"/>
+            <a:ext cx="8563554" cy="754580"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="2800">
+              <a:rPr lang="en-US" sz="2800" dirty="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>In 2024, NC lost an estimated $14.6 billion* due to alcohol use^</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="2800" dirty="0">
-[...1 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Picture 2">
+          <p:cNvPr id="7" name="Picture 6" descr="Line graph of the cost of excessive alcohol use from 2015 to 2024. All cost estimates are in billion USD, adjusted to 2024 dollars. ">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7D6A2B2D-0149-C5D3-3FF8-B132E7EA8C54}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{55F23A4D-3E0E-E38B-421A-45595B2BC664}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvPicPr/>
+          <p:cNvPicPr>
+            <a:picLocks/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3"/>
+          <a:blip r:embed="rId3" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="3348" t="28706" r="3000" b="13605"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="9144000" cy="6858000"/>
+            <a:off x="306126" y="1968760"/>
+            <a:ext cx="8563554" cy="3956180"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{72186DAE-A830-5B2B-EF98-B1C722274070}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="274320" y="6007262"/>
+            <a:ext cx="8073990" cy="580288"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>*All costs have been adjusted to 2024 dollars </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>^Costs due to alcohol use include losses in productivity, healthcare costs, criminal justice expenses, and motor vehicle crashes</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="900" i="0" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Source: Following the methods </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Gora Combs, K., Fliss, M. D., Knuth, K. B., Cox, M. E., &amp;amp; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="0" i="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Trangenstein</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>, P. J. (2022). The societal cost of excessive drinking in North Carolina, 2017. North Carolina Medical Journal, 83(3), 214–220. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="0" i="0" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:hlinkClick r:id="rId4"/>
+              </a:rPr>
+              <a:t>https://doi.org/10.18043/ncm.83.3.214 </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="900" b="0" i="0" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8AEE578-8B06-8E23-1012-F6B98AF15029}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1246933" y="4984751"/>
+            <a:ext cx="247429" cy="338554"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>0</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2330682616"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1734815550"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
-    <p:bg>
-[...4 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1" hidden="1">
+          <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2BB48450-82E5-B90E-3991-01C7FE4DBA21}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C6551079-6FB4-446A-91CD-FCDFC54A61C3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
-[...33 lines deleted...]
-        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="9144000" cy="6858000"/>
+            <a:off x="1097280" y="2430780"/>
+            <a:ext cx="7537836" cy="1996440"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="4400" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Preventing Excessive Alcohol Use and Related Harms</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4230747884"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4021342539"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
-    <p:bg>
-[...4 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1" hidden="1">
+          <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46E68B72-6D5A-800F-F1F7-AA22B39D759E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{248262A6-1046-2BA6-356B-ECC98F4D1544}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="274320" y="1143000"/>
+            <a:ext cx="8563554" cy="840753"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="2800">
+              <a:rPr lang="en-US" sz="2800" dirty="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Evidence-based strategies to reduce excessive alcohol use and its related harms in NC </a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="2800" dirty="0">
-[...7 lines deleted...]
-          <p:cNvPr id="3" name="Picture 2">
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B0AE5E3-D559-1580-0D4A-0B8B3E69C4E8}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CCEC3B7D-5157-24AB-99B2-BA6F41649B65}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvPicPr/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...5 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="9144000" cy="6858000"/>
+            <a:off x="182880" y="2011680"/>
+            <a:ext cx="8632189" cy="4416594"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Government Control of Alcohol Sales</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> – Government control of alcohol sales limits excessive availability and exposure to alcohol, reducing excessive alcohol use and related injury, illness, and death. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Alcohol Taxes </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>– Tax increases raise the price of alcohol, which decreases excessive alcohol use and related harms – and increases state revenue too.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Limits on Days and Hours of Alcohol Sales </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>– Maintaining existing hours and days of alcohol sales helps control excessive alcohol use and related health outcomes. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Regulate Number of Places Selling Alcohol and Distance Between Them </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>– Regulating the number of places selling alcohol and the distance between them limits excessive access to alcohol. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Commercial Host Liability Laws </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>– Maintain laws that permit retail establishments to be held liable for injuries or harms caused by illegal service to intoxicated or underage customers. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Electronic Screening and Brief Intervention </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>– Increase electronic screening of excessive drinking in adults and provide a brief intervention with those who screen positive. </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5CC4A360-8339-359B-45FC-0E7744F36B80}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="274320" y="6285157"/>
+            <a:ext cx="8073990" cy="330200"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Source: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="0" i="0" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>CPSTF Findings for Excessive Alcohol Use</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="900" i="0" dirty="0">
+              <a:latin typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="738839629"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2363046900"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
-    <p:bg>
-[...4 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1" hidden="1">
+          <p:cNvPr id="5" name="Title 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D1CE1CA1-9B29-9A71-3C0D-3E7C387024CA}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2860AE61-FD18-1FCE-08AA-23D6F5A92CF1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
-[...3 lines deleted...]
-          </a:bodyPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="274320" y="1143000"/>
+            <a:ext cx="8563554" cy="822300"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US">
+              <a:rPr lang="en-US" dirty="0">
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>Reducing Excessive Alcohol Use to Build Healthier North Carolina Communities </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Fact Sheet</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Picture 2">
+          <p:cNvPr id="7" name="Picture 6" descr="Image of the first page of the Reducing Excessive Alcohol Use to Build Healthier North Carolina Communities fact sheet.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C000204C-5B1D-DB19-E26D-D2B6AB8AF5A9}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A4608AB0-60CA-0737-8004-1BE14BE2F8A3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvPicPr/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4"/>
+          <a:blip r:embed="rId4">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="9144000" cy="6858000"/>
+            <a:off x="1081040" y="2254827"/>
+            <a:ext cx="2710977" cy="4208318"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="292100" dist="139700" dir="2700000" algn="tl" rotWithShape="0">
+              <a:srgbClr val="333333">
+                <a:alpha val="65000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Picture 8" descr="Image of the second page of the Reducing Excessive Alcohol Use to Build Healthier North Carolina Communities fact sheet.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1ED5C6A5-EDEB-3D96-2DD2-371135D7DB5D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3631392" y="2084331"/>
+            <a:ext cx="2718912" cy="4208319"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="292100" dist="139700" dir="2700000" algn="tl" rotWithShape="0">
+              <a:srgbClr val="333333">
+                <a:alpha val="65000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="Picture 10" descr="Example image showing the government control of alcohol sales section on the second page of the Reducing Excessive Alcohol Use to Build Healthier North Carolina Communities fact sheet.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B651FC7E-96C2-48D8-137D-DF9B58C5A736}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4095820" y="3586472"/>
+            <a:ext cx="4949576" cy="1204039"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="292100" dist="139700" dir="2700000" algn="tl" rotWithShape="0">
+              <a:srgbClr val="333333">
+                <a:alpha val="65000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3847526865"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="934249564"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
-    <p:bg>
-[...4 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1" hidden="1">
+          <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{168C589E-B604-8E53-8EDB-A1F94B67B035}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{59D9C538-F535-F3D5-5751-3161D4FD8D5F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="182880" y="1143000"/>
+            <a:ext cx="8563554" cy="971490"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="3200">
+              <a:rPr lang="en-US" sz="3200" dirty="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>NC consumes less alcohol, but receives more revenue from alcohol sales than SC</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3200" dirty="0">
-[...1 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Picture 2">
+          <p:cNvPr id="5" name="Picture 4" descr="Image depicting the difference between North Carolina, a state with state-controlled alcohol sales, and South Carolina, a state with privatized alcohol sales.&#10;&#10;NC consumes less alcohol, but receives more revenue from alcohol sales than SC.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B53B12FF-05F9-80BF-CFA1-AE537B1821EB}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E42B1951-5B70-29B2-7A7D-378B11B4CD8E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvPicPr/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="9144000" cy="6858000"/>
+            <a:off x="975442" y="2207796"/>
+            <a:ext cx="7193116" cy="3858474"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E5F411EB-1CCD-0476-8FAE-44D56FA2357B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="274320" y="6294015"/>
+            <a:ext cx="8073990" cy="330200"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Source: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Kerr, WC, Patterson, D, Williams, E (2024). Alcoholic Beverage Revenues and Taxes: 2022 Report, National Alcohol Beverage Association (NABCA), Arlington, VA..</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2310196380"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="996746940"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
-    <p:bg>
-[...4 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1" hidden="1">
+          <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1A3BAA34-831D-854A-EBA3-0615B34F0536}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E96EB546-E3A1-E90E-D756-4CA8212FF617}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
-[...3 lines deleted...]
-          </a:bodyPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="274320" y="1142999"/>
+            <a:ext cx="8563554" cy="740465"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US">
+              <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>U.S. Alcohol Policy Alliance’s (USAPA) Alcohol Consumption Guidelines for the American People</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0">
-[...7 lines deleted...]
-          <p:cNvPr id="3" name="Picture 2">
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{15773D12-7E55-10FF-D85F-2A0327FDAF98}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D1E3E9B-7291-47CF-BDBE-D3DF51E441EF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvPicPr/>
-[...7 lines deleted...]
-        </p:blipFill>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-[...4 lines deleted...]
-          </a:prstGeom>
+            <a:off x="306126" y="1883464"/>
+            <a:ext cx="8563554" cy="4433359"/>
+          </a:xfrm>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="100"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>There is no safe level of alcohol use.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="100"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>USAPA recommends:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="100"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>If you do not drink alcohol, do not start</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>. Alcohol use offers no health benefits and carries risk.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="100"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Cut back if you do drink alcohol. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Each drink increases the risk of harm, including cancer, heart disease, and early death. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="100"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Avoid alcohol if you:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="100"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Are pregnant,</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="100"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Are under 21 years old,</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="100"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Are in recovery, </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="100"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Have certain health conditions, </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="100"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Have a family history of alcohol-related cancers, or</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="100"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Use any medications or drugs that interact with alcohol.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="100"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>For adults 21 and older who choose to drink, drinking less alcohol is always better.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E401F554-EE76-B682-9E4F-2AB854398C56}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="274320" y="6217920"/>
+            <a:ext cx="8073990" cy="330200"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Source: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" i="0" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>U.S. Alcohol Policy Alliance Alcohol Consumption Guidelines for the American People</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" i="0" dirty="0">
+              <a:latin typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="27002223"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4261735103"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
-    <p:bg>
-[...4 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1" hidden="1">
+          <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5BB2B63A-3AE7-5DB8-DA44-F2694BCE8D36}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C6551079-6FB4-446A-91CD-FCDFC54A61C3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
-[...33 lines deleted...]
-        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="9144000" cy="6858000"/>
+            <a:off x="1188720" y="2743200"/>
+            <a:ext cx="7537836" cy="548640"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="4400" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Alcohol Data Resources</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1587272606"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3531593318"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
-    <p:bg>
-[...4 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1" hidden="1">
+          <p:cNvPr id="3" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2899BF5D-7785-9098-BDB2-8789CAE14EB4}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{738912CE-B324-4D22-AD5D-680F9CE070DC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
-[...3 lines deleted...]
-          </a:bodyPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="219785" y="1238058"/>
+            <a:ext cx="8563554" cy="802276"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US">
+              <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Evidence-based strategies lower alcohol use and reduce negative impacts of alcohol use in North Carolina</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0">
-[...7 lines deleted...]
-          <p:cNvPr id="3" name="Picture 2">
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rectangle: Rounded Corners 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E74C92A2-850F-7499-C614-6869967DE23C}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACC216C4-D267-A2E0-B8A8-BC7578E8F386}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvPicPr/>
+          <p:cNvSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...5 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="9144000" cy="6858000"/>
+            <a:off x="140235" y="2760335"/>
+            <a:ext cx="2127153" cy="1152588"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="ECF7E3"/>
+          </a:solidFill>
+          <a:ln w="38100">
+            <a:solidFill>
+              <a:srgbClr val="C0E4A8"/>
+            </a:solidFill>
+            <a:headEnd type="none" w="med" len="med"/>
+            <a:tailEnd type="none" w="med" len="med"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="9" name="Straight Connector 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AB1CF767-CADF-3CEF-D778-322A63C82B52}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2306963" y="3349819"/>
+            <a:ext cx="986653" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="38100">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="11" name="Straight Connector 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB8562BF-CFED-5E72-D673-83F3D80C4575}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2306963" y="5104167"/>
+            <a:ext cx="986653" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="38100">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Rectangle: Rounded Corners 21">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{704C87BA-A85F-7389-31FD-DD4F08B485F2}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="140235" y="4527873"/>
+            <a:ext cx="2127153" cy="1152588"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="ECF7E3"/>
+          </a:solidFill>
+          <a:ln w="38100">
+            <a:solidFill>
+              <a:srgbClr val="C0E4A8"/>
+            </a:solidFill>
+            <a:headEnd type="none" w="med" len="med"/>
+            <a:tailEnd type="none" w="med" len="med"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Rectangle: Rounded Corners 18">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CAB24284-9BEF-FCAB-01C0-79E0F055F9C3}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3724046" y="3593092"/>
+            <a:ext cx="2279845" cy="1266093"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF6EB"/>
+          </a:solidFill>
+          <a:ln w="38100">
+            <a:solidFill>
+              <a:srgbClr val="FED9AC"/>
+            </a:solidFill>
+            <a:headEnd type="none" w="med" len="med"/>
+            <a:tailEnd type="none" w="med" len="med"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Rectangle: Rounded Corners 19">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{477AAF2B-B1C0-FD20-9C57-7105D80D8ADD}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6513182" y="3593092"/>
+            <a:ext cx="2348352" cy="1266093"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFEFED"/>
+          </a:solidFill>
+          <a:ln w="38100">
+            <a:solidFill>
+              <a:srgbClr val="FEB8B1"/>
+            </a:solidFill>
+            <a:headEnd type="none" w="med" len="med"/>
+            <a:tailEnd type="none" w="med" len="med"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="8" name="Group 7" descr="A logic model that depicts alcohol control strategies, like the government control of alcohol sales and limiting the number of places that sell alcohol, result in lower overall alcohol use, which reduces negative health outcomes and economic costs.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2FA411F-06BA-B663-7FD7-072B5086F77F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="80334" y="2845366"/>
+            <a:ext cx="8860461" cy="2258801"/>
+            <a:chOff x="27749" y="2140333"/>
+            <a:chExt cx="8860461" cy="2258801"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="6" name="TextBox 5">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B84CB465-A4A7-DC79-1DBC-C94946EFC529}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="27749" y="2140333"/>
+              <a:ext cx="2279846" cy="923330"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="en-US" sz="1600" dirty="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx2"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>Limit the</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="en-US" sz="1900" b="1" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="226633"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>number of places that sell alcohol</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="TextBox 6">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{050E5229-CE8C-690B-978B-D69458AE46C8}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="167200" y="3946845"/>
+              <a:ext cx="2279846" cy="338554"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" sz="1600" b="1" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="13" name="Straight Connector 12">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE4B9B9B-B55C-E4BA-D236-F0E8547D5F0B}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvCxnSpPr>
+              <a:cxnSpLocks/>
+            </p:cNvCxnSpPr>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3241431" y="2624004"/>
+              <a:ext cx="0" cy="1775130"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="tx1"/>
+            </a:fontRef>
+          </p:style>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="18" name="Straight Arrow Connector 17">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B7772F52-ABBE-65A9-4E84-DDC5AEA407F4}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvCxnSpPr>
+              <a:cxnSpLocks/>
+            </p:cNvCxnSpPr>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3241431" y="3554240"/>
+              <a:ext cx="416169" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:tailEnd type="triangle"/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="tx1"/>
+            </a:fontRef>
+          </p:style>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="23" name="Straight Arrow Connector 22">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{281ED2CB-A009-BB5A-303D-9DD847988921}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvCxnSpPr>
+              <a:cxnSpLocks/>
+              <a:stCxn id="19" idx="3"/>
+              <a:endCxn id="20" idx="1"/>
+            </p:cNvCxnSpPr>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5962097" y="3510715"/>
+              <a:ext cx="509291" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:tailEnd type="triangle"/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="tx1"/>
+            </a:fontRef>
+          </p:style>
+        </p:cxnSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="26" name="TextBox 25">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA9C48A5-DA49-EADE-0350-A0907E4DD3ED}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3682251" y="3104274"/>
+              <a:ext cx="2279846" cy="707886"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="en-US" sz="1600" dirty="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx2"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>Lower overall</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="AE590F"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>Alcohol Use</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="28" name="TextBox 27" descr="A logic model is the basis of the Alcohol Data Dashboard. Alcohol Control Strategies, like the control system we currently have in NC, and lower overall retailer density result in lower overall consumption of alcohol, which reduces negative health outcomes and economic costs. ">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9DF81DF2-E32D-F35E-54E0-C80CFEA2D2D1}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6402918" y="3029246"/>
+              <a:ext cx="2485292" cy="954107"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="en-US" sz="1600" dirty="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx2"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>Reduce negative</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:r>
+                <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="C00000"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>Health Outcomes &amp; Economic Costs</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="32" name="TextBox 31">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{08E942EB-3C5C-7C6B-D2F3-C4DC1D784F51}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="80334" y="4568581"/>
+            <a:ext cx="2177122" cy="1015663"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Alcohol Control</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="226633"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Strategies</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>promote healthier use</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2152557910"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3463025804"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
-    <p:bg>
-[...4 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1" hidden="1">
+          <p:cNvPr id="7" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF750E58-40D0-595D-AACF-17B4317BEB5E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A3211F44-81F3-4EEC-8827-C1F7B12FE383}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="274320" y="1143000"/>
+            <a:ext cx="8563554" cy="548640"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US">
+              <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>The </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US">
+              <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>NC Alcohol Data Dashboard</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US">
+              <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t> presents state and county-level data summaries</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0">
-[...1 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Picture 2">
+          <p:cNvPr id="5" name="Picture 4" descr="Screenshot from the North Carolina Alcohol and Related Harms Data page.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0986D7AE-36FA-0B40-EBF4-3B7849F63E12}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB45C904-9F66-2D63-8C80-AB65174A20D3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvPicPr/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4"/>
+          <a:blip r:embed="rId4">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="9144000" cy="6858000"/>
+            <a:off x="428062" y="1997314"/>
+            <a:ext cx="3582831" cy="4404437"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="292100" dist="139700" dir="2700000" algn="tl" rotWithShape="0">
+              <a:srgbClr val="333333">
+                <a:alpha val="65000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 2" descr="Screenshot of the interactive alcohol data dashboard from the North Carolina Alcohol and Related Harms Data page.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6060B1B-C9EA-8079-2E52-BC2E27CBB751}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2134004" y="2194514"/>
+            <a:ext cx="3582831" cy="4404438"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="292100" dist="139700" dir="2700000" algn="tl" rotWithShape="0">
+              <a:srgbClr val="333333">
+                <a:alpha val="65000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Arrow: Right 5" descr="Blue arrow">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE281082-9FE4-E8FD-F0F0-A498D0DA932B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5938404" y="3826612"/>
+            <a:ext cx="696191" cy="548640"/>
+          </a:xfrm>
+          <a:prstGeom prst="rightArrow">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent3">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent3"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent3"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3" descr="QR code to the North Carolina Alcohol and Related Harms Data page.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{30DECD1C-7F97-8EBC-B2CB-3179DADDDC94}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6769078" y="3100075"/>
+            <a:ext cx="2189865" cy="2189865"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="729070166"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1427449803"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
-    <p:bg>
-[...4 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1" hidden="1">
+          <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DF0D054A-4C73-38EF-D89F-6E81419430E8}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4FB63166-0235-7F72-DF92-4019B77380FB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="274320" y="1143000"/>
+            <a:ext cx="8563554" cy="824405"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="2800">
+              <a:rPr lang="en-US" sz="2800" dirty="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>North Carolina State Excessive Alcohol Advisory Committee (NC SEAAC)</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="2800" dirty="0">
-[...7 lines deleted...]
-          <p:cNvPr id="3" name="Picture 2">
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{696DF170-2239-657B-4305-129AC7E32C10}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{01A637D4-6A13-5E1E-115F-217FA2290DBD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvPicPr/>
-[...7 lines deleted...]
-        </p:blipFill>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-[...4 lines deleted...]
-          </a:prstGeom>
+            <a:off x="274320" y="2011680"/>
+            <a:ext cx="8563554" cy="4142629"/>
+          </a:xfrm>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>NC SEAAC was established to develop and implement a statewide action plan to address excessive alcohol use and its related harms in North Carolina.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Meetings focus on excessive alcohol use prevention priorities presented by subject matter experts.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Participants have the opportunity to meet and network with other partners across the state.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>If you are interested in participating in NC SEAAC, please email </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="0" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>SubstanceUseData@dhhs.nc.gov</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="0" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2469480470"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3807697684"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
-    <p:bg>
-[...4 lines deleted...]
-    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1FA6E3D6-260A-5821-37E2-6044776DE1BD}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{36620209-338F-0809-4AE3-53CF00FBAB26}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="274320" y="1143000"/>
+            <a:ext cx="8563554" cy="548640"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Levels of Alcohol Use</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05E92B2F-FAB7-E518-BDED-F155E4A1C60C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="274320" y="1691640"/>
+            <a:ext cx="8563554" cy="830997"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>No amount of alcohol is safe for your health. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Each drink increases the risk of harm. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="TextBox 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F6F1B5E0-6C34-4CBF-3950-EEA87723C6EE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="268225" y="2681187"/>
+            <a:ext cx="2571750" cy="2585323"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Men</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="800" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Heavy Drinking:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Consuming</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>15</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>or more drinks per week</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="300" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Binge Drinking:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Consuming</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>5</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>or more drinks in one occasion</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Graphic 2" descr="Human profile with solid fill">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{742594A4-81F0-2874-419E-8730F0367514}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3004051" y="3071412"/>
+            <a:ext cx="1524000" cy="1804875"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Graphic 3" descr="Human profile with solid fill">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D6209A9F-5DF2-E17A-BC5D-46FD7575F58E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4528051" y="3104108"/>
+            <a:ext cx="1524000" cy="1804875"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="TextBox 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{73AF4A41-E113-39DA-623D-A06433E3A955}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5985488" y="2681187"/>
+            <a:ext cx="2879601" cy="2585323"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Women</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="800" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Heavy Drinking:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Consumin</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>g </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>8</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>or </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>more drinks per week</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="800" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Binge Drinking:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Consuming</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>4</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>or more drinks in one occasion</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="TextBox 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{701CFF77-F11A-66D5-0B33-41500D684F70}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="182880" y="5505319"/>
+            <a:ext cx="8563554" cy="769441"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Excessive alcohol use is </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>heavy drinking, binge drinking, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>or</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> any</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> alcohol consumed while </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>pregnant</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> or </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>under the age of 21.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Text Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E401F554-EE76-B682-9E4F-2AB854398C56}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="274320" y="6452015"/>
+            <a:ext cx="8073990" cy="187485"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="900" b="0" i="1" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="432197" indent="-175022" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="281"/>
+              </a:spcBef>
+              <a:buFont typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="–"/>
+              <a:defRPr sz="1800" b="1" i="0" kern="1200">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="642938" indent="-128588" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="281"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1500" b="1" i="0" kern="1200">
+                <a:solidFill>
+                  <a:srgbClr val="003B70"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="900113" indent="-128588" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="281"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1013" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1157288" indent="-128588" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="281"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1013" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Franklin Gothic Medium" panose="020B0603020102020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="1414463" indent="-128588" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="281"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1013" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="1671638" indent="-128588" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="281"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1013" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="1928813" indent="-128588" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="281"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1013" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="2185988" indent="-128588" algn="l" defTabSz="514350" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="281"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1013" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Source: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:hlinkClick r:id="rId5"/>
+              </a:rPr>
+              <a:t>US Alcohol Policy Alliance’s (USAPA) Alcohol Consumption Guidelines for the American People</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" i="0" dirty="0">
+              <a:latin typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3139318713"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1" hidden="1">
+          <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A709D58-188E-44CB-9146-B7AE286A7AEF}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{271F52B8-8DF9-AFC0-489E-D26F61F56D8B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="274320" y="1140467"/>
+            <a:ext cx="8563554" cy="773372"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="3200">
+              <a:rPr lang="en-US" sz="2800" dirty="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>Levels of Alcohol Use</a:t>
-[...9 lines deleted...]
-          <p:cNvPr id="3" name="Picture 2">
+              <a:t>Additional excessive alcohol use and its related harms resources</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5091014C-1A6E-CB0A-FE0F-B1415656539D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2663FD90-EEEE-C3AC-EF08-7AEBD2BC3E0E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvPicPr/>
-[...7 lines deleted...]
-        </p:blipFill>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-[...4 lines deleted...]
-          </a:prstGeom>
+            <a:off x="274320" y="2011680"/>
+            <a:ext cx="8443653" cy="4142629"/>
+          </a:xfrm>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>For more data about excessive alcohol use in NC, please visit the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="0" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>NC Injury and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="0" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:hlinkClick r:id="rId4"/>
+              </a:rPr>
+              <a:t>Violence Prevention Branch (IVPB) Alcohol and Related Harms Data Dashboard</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="0" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>For general information and prevention strategies to reduce excessive alcohol use and its related harms, please visit the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:hlinkClick r:id="rId5"/>
+              </a:rPr>
+              <a:t>North Carolina Alcohol Use and Related Harms Website</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2200" b="0" dirty="0">
+              <a:latin typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>For questions related to alcohol data requests, please email </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="0" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:hlinkClick r:id="rId6"/>
+              </a:rPr>
+              <a:t>SubstanceUseData@dhhs.nc.gov</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="0" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>If you have questions regarding a custom data request or available data products, please use the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="0" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:hlinkClick r:id="rId7"/>
+              </a:rPr>
+              <a:t>IVPB Data Support Bookings Application</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="0" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>to reserve time to chat with one of our epidemiologists.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2000" b="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1768937463"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3163352534"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
-    <p:bg>
-[...4 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1" hidden="1">
+          <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{053E2B75-8EED-D666-6F12-99CB2A29819D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B701229C-2D3D-4C94-BD18-0B0C56750B94}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="302150" y="1273757"/>
+            <a:ext cx="8563554" cy="847274"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="en-US" sz="2800">
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="6000" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>Additional excessive alcohol use and its related harms resources</a:t>
-[...9 lines deleted...]
-          <p:cNvPr id="3" name="Picture 2">
+              <a:t>Questions?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33FDE917-865D-C050-E446-1E1B5D9CD986}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3E717352-1E3E-4F76-BEF6-2F045DE5C263}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvPicPr/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
-        </p:nvPicPr>
-[...5 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="9144000" cy="6858000"/>
+            <a:off x="824459" y="2503844"/>
+            <a:ext cx="7480091" cy="3552182"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="3200" b="1" i="0" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="0" dirty="0">
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>SubstanceUseData@dhhs.nc.gov</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="0" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US" sz="2400" b="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Injury and Violence Prevention Branch NCDHHS, Division of Public Health</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US" sz="2800" b="0" dirty="0">
+              <a:latin typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="0" u="sng" kern="100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="467886"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:hlinkClick r:id="rId4"/>
+              </a:rPr>
+              <a:t>https://www.dph.ncdhhs.gov/programs/chronic-disease-and-injury/injury-and-violence-prevention-branch/north-carolina-alcohol-use-and-related-harms-prevention/data</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" b="0" dirty="0">
+              <a:latin typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2629383289"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2586505970"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
-    <p:bg>
-[...4 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1" hidden="1">
+          <p:cNvPr id="5" name="Title 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{25C52AC3-B2EC-D800-D099-ACF4C7A9A3E1}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D0211D7D-ED55-EE8A-B700-445FB0676FDB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="274320" y="1143000"/>
+            <a:ext cx="8563554" cy="548640"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-[...8 lines deleted...]
-            </a:endParaRPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" dirty="0"/>
+              <a:t>What is considered a “drink”?</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Picture 2">
+          <p:cNvPr id="6" name="Picture 5" descr="A blue and white beer bottle.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EFA0F2D4-DBD2-97B2-F0FB-CD068872D854}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0D5D0E90-0BDC-71B9-8898-62BE13F0CA5A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvPicPr/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3"/>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="9144000" cy="6858000"/>
+            <a:off x="481381" y="2230125"/>
+            <a:ext cx="858018" cy="2397750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="TextBox 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{782FDEBD-9061-CECF-BBAE-8871230ABA76}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="363060" y="4627875"/>
+            <a:ext cx="1094660" cy="738664"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>12 ounces</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>5% ABV beer*</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="Equals 25" descr="Blue equal sign">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14C4F196-49D3-84D7-5C4B-109402A6C8E6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1561619" y="3505023"/>
+            <a:ext cx="548968" cy="548640"/>
+          </a:xfrm>
+          <a:prstGeom prst="mathEqual">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="001360"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="001360"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Picture 7" descr="A blue and white craft beer bottle.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{174C5FF1-A14C-C13D-D36A-B12CC0669AB2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2295312" y="2230125"/>
+            <a:ext cx="858018" cy="2397750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="Rectangle 23">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D8ACC4C2-DC71-90CD-EFAC-D6EEF9F34487}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="18149249">
+            <a:off x="2183536" y="3625937"/>
+            <a:ext cx="1042273" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="0" cap="none" spc="0" dirty="0">
+                <a:ln w="0">
+                  <a:solidFill>
+                    <a:srgbClr val="001360"/>
+                  </a:solidFill>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="001360"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="19050" dir="2700000" algn="tl" rotWithShape="0">
+                    <a:schemeClr val="dk1">
+                      <a:alpha val="40000"/>
+                    </a:schemeClr>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a:rPr>
+              <a:t>CRAFT</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="TextBox 24">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65484991-497C-BA9E-D964-140420281D63}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2110587" y="4627875"/>
+            <a:ext cx="1158153" cy="738664"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>4-12 ounces</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>5-15% ABV craft beer*</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="27" name="Equals 26" descr="Blue equal sign">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5195CFDC-B81F-16C8-75E8-63033EAB3CDD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3221618" y="3498298"/>
+            <a:ext cx="548968" cy="548640"/>
+          </a:xfrm>
+          <a:prstGeom prst="mathEqual">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="001360"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="001360"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="Picture 9" descr="A blue and white malt liquor bottle.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9AB9A61C-437C-7460-39C1-2DDAF5BB8F0F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3914897" y="2681813"/>
+            <a:ext cx="1094659" cy="1946062"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="TextBox 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8526F500-F5CD-6023-3A6F-656A377991E3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3914896" y="4627875"/>
+            <a:ext cx="1094660" cy="738664"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>8 ounces</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>7% ABV malt liquor*</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="28" name="Equals 27" descr="Blue equal sign">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DDEC8CE6-0122-9A1C-E354-6ACDF6365362}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5143715" y="3505023"/>
+            <a:ext cx="548968" cy="548640"/>
+          </a:xfrm>
+          <a:prstGeom prst="mathEqual">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="001360"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="001360"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="14" name="Picture 13" descr="A blue and white wine glass.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B41CC53C-B1F3-7947-AF6B-06D6726F4E6E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5771123" y="2803442"/>
+            <a:ext cx="1094659" cy="1824433"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="TextBox 18">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F9B6E7AF-8EDA-17CF-11F9-C0E2FFDAFF9E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5850451" y="4627875"/>
+            <a:ext cx="936002" cy="738664"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>5 ounces</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>12% ABV wine*</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="29" name="Equals 28" descr="Blue equal sign">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{64F67CD9-5E24-F82B-28D4-07BF82042467}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6944222" y="3498298"/>
+            <a:ext cx="548968" cy="548640"/>
+          </a:xfrm>
+          <a:prstGeom prst="mathEqual">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="001360"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="001360"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="TextBox 20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8453B7ED-283A-AB8D-83DD-C8D868832FD3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7338727" y="2740788"/>
+            <a:ext cx="1435261" cy="738664"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Examples: gin, rum, vodka, whiskey</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="16" name="Picture 15" descr="A blue and white shot glass.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BD1FD3DC-0E8A-17F2-C454-A3EBEC874F0E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7627349" y="3479452"/>
+            <a:ext cx="858018" cy="1148423"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="TextBox 19">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99E5DA31-DB63-A51B-F871-8C72E8F3A234}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7493190" y="4627875"/>
+            <a:ext cx="1094660" cy="1169551"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>1.5 ounces</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>40% ABV (80 proof) distilled spirits*</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="31" name="TextBox 30">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F13EDC17-D71E-B3A1-8231-E15C29460D9A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="274320" y="5760720"/>
+            <a:ext cx="8563554" cy="430887"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>*The alcohol content of different types of beer, wine, and liquor may vary. To see how many standard drinks are within a container, please use NIAAA’s </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" dirty="0">
+                <a:hlinkClick r:id="rId7"/>
+              </a:rPr>
+              <a:t>Drink Size Calculator</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="30" name="TextBox 29">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49A8E49A-2677-5EA3-087A-77B227989E75}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="274320" y="6126480"/>
+            <a:ext cx="4433104" cy="261610"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Definitions: ABV – Alcohol by Volume</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{081AD3D5-7800-035E-FC27-962D38DA400D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="274320" y="6217920"/>
+            <a:ext cx="8073990" cy="330200"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Source: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" i="0" dirty="0">
+                <a:hlinkClick r:id="rId8"/>
+              </a:rPr>
+              <a:t>National Institute on Alcohol Abuse and Alcoholism</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" i="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2901432191"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3315721722"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
-    <p:bg>
-[...4 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1" hidden="1">
+          <p:cNvPr id="6" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{026E474E-099C-DED3-254C-D9FFA30C732E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB09B89B-AC19-4EF1-997E-23F9C9158606}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="274320" y="1141781"/>
+            <a:ext cx="8563554" cy="548640"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="3200"/>
-[...8 lines deleted...]
-          <p:cNvPr id="3" name="Picture 2">
+              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Alcohol Use in North Carolina</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{53204518-4C9B-BB40-002A-99F3D6A1DA93}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A06A6F7D-B35E-43ED-B1FC-05798E8A8501}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvPicPr/>
-[...7 lines deleted...]
-        </p:blipFill>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-[...4 lines deleted...]
-          </a:prstGeom>
+            <a:off x="274320" y="1828799"/>
+            <a:ext cx="8563554" cy="3153747"/>
+          </a:xfrm>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="1800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Is a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>leading preventable</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t> cause of death,</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="1800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Contributes to acute and chronic health outcomes,</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="1800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Increases the risk of getting several types of cancer, </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="1800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Resulted in over </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>5,600 deaths </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>in 2024, and</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="1800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Cost over </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>$14 billion</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t> in 2024.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text Placeholder 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BADD60E2-C986-4166-A2D4-6B3655B6D6E3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="274320" y="6399840"/>
+            <a:ext cx="8073990" cy="207592"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Source: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:hlinkClick r:id="rId3">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>NC Alcohol Data Dashboard</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" i="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="397283224"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="837630954"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
-    <p:bg>
-[...4 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1" hidden="1">
+          <p:cNvPr id="6" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D68658D0-EDA2-9EA7-4855-290462081A64}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C8E8A47-AAA2-9817-08D8-C0E8FC8320DA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr>
-            <a:spLocks noGrp="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
           </p:cNvSpPr>
-          <p:nvPr>
-[...9 lines deleted...]
-              <a:rPr lang="en-US" sz="3200">
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="274320" y="1143000"/>
+            <a:ext cx="8384395" cy="1088354"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="3200" b="1" i="0" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gotham Bold" charset="0"/>
+                <a:ea typeface="Gotham Bold" charset="0"/>
+                <a:cs typeface="Gotham Bold" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="2400" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="5C93D5"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>Alcohol Use in North Carolina</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="3200" dirty="0">
+              <a:t>Roughly 3.9 million (48%) NC adults (21+ years old) currently drink. Among those who drink, 1 in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="5C93D5"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>4</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="2400" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="5C93D5"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t> adults binge drink and 1 in 10 adults drink heavily.</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="2400" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="5C93D5"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
               <a:latin typeface="+mn-lt"/>
+              <a:cs typeface="Helvetica" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Picture 2">
+          <p:cNvPr id="15" name="Picture 14" descr="Doughnut chart of the percentage of NC adults (21+ years old) that drank alcohol in 2024.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4D8F2A1-0464-BC07-94DA-5CE3E7AAD544}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E7EF885-93B3-967F-3D5F-3D77B40CFAD2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvPicPr/>
+          <p:cNvPicPr>
+            <a:picLocks/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3"/>
+          <a:blip r:embed="rId3" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="3267" t="34130" r="66232" b="20712"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="9144000" cy="6858000"/>
+            <a:off x="298737" y="2340725"/>
+            <a:ext cx="2788659" cy="3096804"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="37" name="TextBox 36">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D1F85AE-1355-317C-8896-3CE6FEBA16F1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1081049" y="3363241"/>
+            <a:ext cx="1224033" cy="830997"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="4800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1F497D"/>
+                </a:solidFill>
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>48%</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="38" name="TextBox 37">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{069146E7-DF7A-4F2F-3BDF-460D7541AE93}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1010864" y="4088237"/>
+            <a:ext cx="1364401" cy="416396"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="75000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>of NC adults surveyed</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="TextBox 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9FFBFC70-0924-5755-7658-36C9AE999195}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="704170" y="5187181"/>
+            <a:ext cx="2023818" cy="254365"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="75000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>3.9 million NC adults*</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="13" name="Picture 12" descr="Doughnut chart of the percentage of NC adults (21+ years old) that binge drank (among adults who drank) in 2024.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DC2EEF60-B60E-2F37-1447-CD7BBC60B561}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="35137" t="34130" r="34313" b="20712"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3213120" y="2340725"/>
+            <a:ext cx="2793117" cy="3096804"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="39" name="TextBox 38">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA0BBF81-BEC3-326C-1238-B751E356A37E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4024622" y="3363241"/>
+            <a:ext cx="1221468" cy="830997"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="4800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1F497D"/>
+                </a:solidFill>
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>28%</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="40" name="TextBox 39">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2BD669A-AA08-5759-D847-770AB4FD4F0F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3927479" y="4088237"/>
+            <a:ext cx="1364401" cy="416396"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="75000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>of those </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="75000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>who drink</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D63C358-FA95-C031-C497-F1C3C02BD00A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3623447" y="5183164"/>
+            <a:ext cx="2023818" cy="254365"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="75000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>1.1 million NC adults*</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="Picture 10" descr="Doughnut chart of the percentage of NC adults (21+ years old) that heavily drank (among adults who drank) in 2024.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA7D2FEA-6DAC-C5CC-5578-8F55F42A366C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="67056" t="34130" r="2443" b="20741"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6131961" y="2340725"/>
+            <a:ext cx="2788659" cy="3094769"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="41" name="TextBox 40">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BFAEE83C-BD54-8335-452F-1FCF359A5F79}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6949300" y="3363241"/>
+            <a:ext cx="1252233" cy="830997"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="4800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1F497D"/>
+                </a:solidFill>
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>9%</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="42" name="TextBox 41">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7BBD9CC7-CDD1-9CD9-7CBC-9A57A75C88A3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6872433" y="4088237"/>
+            <a:ext cx="1364401" cy="416396"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="75000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>of those </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="75000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>who drink</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FF6C4634-13B6-11B3-64A6-B57FE3218697}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6542724" y="5187182"/>
+            <a:ext cx="2023817" cy="254365"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="75000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>360,000 NC adults*</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62878378-4707-05DE-AA5F-E07DCDDBAD02}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="274320" y="5669280"/>
+            <a:ext cx="8384395" cy="867164"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1200" b="1" i="0" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Gotham Bold" charset="0"/>
+                <a:ea typeface="Gotham Bold" charset="0"/>
+                <a:cs typeface="Gotham Bold" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="514350" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" b="1" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica" charset="0"/>
+                <a:ea typeface="Helvetica" charset="0"/>
+                <a:cs typeface="Helvetica" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="857250" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1500" b="1" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica" charset="0"/>
+                <a:ea typeface="Helvetica" charset="0"/>
+                <a:cs typeface="Helvetica" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1200150" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1350" b="1" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica" charset="0"/>
+                <a:ea typeface="Helvetica" charset="0"/>
+                <a:cs typeface="Helvetica" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1543050" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1350" b="1" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica" charset="0"/>
+                <a:ea typeface="Helvetica" charset="0"/>
+                <a:cs typeface="Helvetica" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="1885950" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1350" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2228850" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1350" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="2571750" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1350" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="2914650" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1350" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>*Estimate based on US Census Bureau 2024 Population Data, limited to ages 21 and older.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="900" b="0" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="900" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Technical Note: Estimates are limited to those 21 and older. Alcohol Consumption: At least one alcoholic drink in the 30 days prior to the survey. Binge drinking: adult men having five or more drinks on one occasion; adult women having four or more drinks on one occasion in the 30 days prior to the survey. Heavy drinking adult men having more than two drinks on average per day; adult women having more than one drink on average per day in the 30 days prior to the survey.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="900" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Source: NC State Center for Health Statistics, Behavioral Risk Factor Surveillance System 2024</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="900" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Analysis by Injury Epidemiology, Surveillance, and Informatics Unit</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="946067391"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2793235739"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
-    <p:bg>
-[...4 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1" hidden="1">
+          <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E09C6FE8-E407-CE29-030A-518942145385}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{72BA924A-5102-432F-A2C7-54BA5150A9E5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="274320" y="1143000"/>
+            <a:ext cx="8563554" cy="676566"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>There is a higher percentage of binge drinking among adults who are </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>male, Hispanic, or aged 21–34 years.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Picture 2">
+          <p:cNvPr id="7" name="Picture 6" descr="Bar chart of the percentage of NC adults (21+ years old) who binge drank among demographic groups (sex, race/ethnicity, age) in 2024. ">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{767D195D-CAFA-83C3-8EA4-F23D4DBC737E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C5491DB-C5E9-6220-A1FA-0A639311CBAC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvPicPr/>
+          <p:cNvPicPr>
+            <a:picLocks/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3"/>
+          <a:blip r:embed="rId3" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="3348" t="27371" r="4251" b="17958"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="9144000" cy="6858000"/>
+            <a:off x="306126" y="1877181"/>
+            <a:ext cx="8449155" cy="3749178"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3" descr="Example Interpretation: In 2024, 17.1% of male adults reported binge drinking at least once in the 30 days before the survey.&#10;Technical Note: Estimates are limited to those 21 and older. Binge drinking: adult men having five or more drinks on one occasion; adult women having four or more drinks on one occasion in the 30 days prior to the survey. &#10;">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5CD3753A-1093-C4E2-C3E1-DF0B8109068F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="5818335"/>
+            <a:ext cx="8613237" cy="288009"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1200" b="1" i="0" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Gotham Bold" charset="0"/>
+                <a:ea typeface="Gotham Bold" charset="0"/>
+                <a:cs typeface="Gotham Bold" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="514350" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" b="1" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica" charset="0"/>
+                <a:ea typeface="Helvetica" charset="0"/>
+                <a:cs typeface="Helvetica" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="857250" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1500" b="1" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica" charset="0"/>
+                <a:ea typeface="Helvetica" charset="0"/>
+                <a:cs typeface="Helvetica" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1200150" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1350" b="1" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica" charset="0"/>
+                <a:ea typeface="Helvetica" charset="0"/>
+                <a:cs typeface="Helvetica" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1543050" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1350" b="1" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica" charset="0"/>
+                <a:ea typeface="Helvetica" charset="0"/>
+                <a:cs typeface="Helvetica" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="1885950" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1350" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2228850" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1350" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="2571750" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1350" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="2914650" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1350" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="1050" b="0" dirty="0">
+              <a:latin typeface="+mn-lt"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{878D778F-7469-94A8-F5DD-67106AEA271A}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3337628" y="4262338"/>
+            <a:ext cx="398603" cy="338554"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:defRPr sz="1100">
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:defRPr sz="1100">
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:defRPr sz="1100">
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:defRPr sz="1100">
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:defRPr sz="1100">
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:defRPr sz="1100">
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:defRPr sz="1100">
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:defRPr sz="1100">
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:defRPr sz="1100">
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>▲</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9FF18130-F240-7A9E-47D1-C9B25F924B16}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2836388" y="4262338"/>
+            <a:ext cx="398603" cy="338554"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:defRPr sz="1100">
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:defRPr sz="1100">
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:defRPr sz="1100">
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:defRPr sz="1100">
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:defRPr sz="1100">
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:defRPr sz="1100">
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:defRPr sz="1100">
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:defRPr sz="1100">
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:defRPr sz="1100">
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>▲</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C701A4D6-462C-496E-96AB-74E9EF7336DE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="274320" y="5760720"/>
+            <a:ext cx="8206641" cy="821287"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1200" b="1" i="0" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Gotham Bold" charset="0"/>
+                <a:ea typeface="Gotham Bold" charset="0"/>
+                <a:cs typeface="Gotham Bold" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="514350" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" b="1" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica" charset="0"/>
+                <a:ea typeface="Helvetica" charset="0"/>
+                <a:cs typeface="Helvetica" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="857250" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1500" b="1" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica" charset="0"/>
+                <a:ea typeface="Helvetica" charset="0"/>
+                <a:cs typeface="Helvetica" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1200150" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1350" b="1" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica" charset="0"/>
+                <a:ea typeface="Helvetica" charset="0"/>
+                <a:cs typeface="Helvetica" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1543050" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1350" b="1" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica" charset="0"/>
+                <a:ea typeface="Helvetica" charset="0"/>
+                <a:cs typeface="Helvetica" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="1885950" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1350" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2228850" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1350" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="2571750" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1350" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="2914650" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1350" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>*Non-Hispanic ▲ Estimate suppressed because it did not meet minimum statistical reliability requirements</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="900" b="0" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="900" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Example Interpretation: In 2024, 17.1% of male adults reported binge drinking at least once in the 30 days before the survey.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="900" b="0" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="900" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Technical Note: Estimates are limited to those 21 and older. Binge drinking: adult men having five or more drinks on one occasion; adult women having four or more drinks on one occasion in the 30 days prior to the survey. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="900" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Source: NC State Center for Health Statistics, Behavioral Risk Factor Surveillance System 2024</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="900" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Analysis by Injury Epidemiology, Surveillance, and Informatics Unit</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3956194019"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1091991365"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
-    <p:bg>
-[...4 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1" hidden="1">
+          <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B5BE07C7-B6D0-0BAC-D5D9-C7F17C6D8C76}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4137A1CF-CCB3-9C65-89B2-23065FFCEF4D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="274320" y="1143000"/>
+            <a:ext cx="8676727" cy="711882"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="2400">
+              <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>There is a higher percentage of binge drinking among adults who are </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="2400">
+              <a:t>There is a higher percentage of heavy drinking among adults who are </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>male, Hispanic, or aged 18–34 years.</a:t>
-[...6 lines deleted...]
-            </a:endParaRPr>
+              <a:t>male, white</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>*</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>, or aged 35–54 years.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Picture 2">
+          <p:cNvPr id="6" name="Picture 5" descr="Bar chart of the percentage of NC adults (21+ years old) who heavily drank among demographic groups (sex, race/ethnicity, age) in 2024.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{674F5C17-B6AB-8C82-11BF-4D7407F74F44}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{103B201B-6E10-ABF0-6A99-A92DC52A0119}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvPicPr/>
+          <p:cNvPicPr>
+            <a:picLocks/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3"/>
+          <a:blip r:embed="rId3" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="3348" t="27046" r="3348" b="16666"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="9144000" cy="6858000"/>
+            <a:off x="306127" y="1854882"/>
+            <a:ext cx="8531747" cy="3860118"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC56A909-3B61-8FE4-637C-C175F9A01C88}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="274320" y="5715000"/>
+            <a:ext cx="8563554" cy="906529"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>*Non-Hispanic ▲ Estimate suppressed because it did not meet minimum statistical reliability requirements</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="900" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Example interpretation: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="900" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>In 2024, 4.5% of male adults reported drinking heavily in the past 30 days before the survey.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="900" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Technical note: Estimates are limited to those 21 and older. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="900" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Heavy drinking: adult men having more than two drinks on average per day; adult women having more than drink on average per day in the 30 days prior to the survey.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="900" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Source:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="900" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t> NC State Center for Health Statistics, Behavioral Risk Factor Surveillance System 2024</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="900" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Analysis by Injury Epidemiology, Surveillance, and Informatics Unit</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F68094BE-9AE3-11AB-70D9-2FA5DA89D0EA}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3024884" y="4251855"/>
+            <a:ext cx="398603" cy="338554"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:defRPr sz="1100">
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:defRPr sz="1100">
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:defRPr sz="1100">
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:defRPr sz="1100">
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:defRPr sz="1100">
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:defRPr sz="1100">
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:defRPr sz="1100">
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:defRPr sz="1100">
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:defRPr sz="1100">
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>▲</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F7067FE4-5AF3-CDCE-9853-971CE816DAA4}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2594475" y="4251855"/>
+            <a:ext cx="398603" cy="338554"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:defRPr sz="1100">
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:defRPr sz="1100">
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:defRPr sz="1100">
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:defRPr sz="1100">
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:defRPr sz="1100">
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:defRPr sz="1100">
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:defRPr sz="1100">
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:defRPr sz="1100">
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:defRPr sz="1100">
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>▲</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1728170399"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="599917690"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
-    <p:bg>
-[...4 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1" hidden="1">
+          <p:cNvPr id="6" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3161C9EE-3AFC-0A6E-3E07-932A9A72579C}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C8E8A47-AAA2-9817-08D8-C0E8FC8320DA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr>
-            <a:spLocks noGrp="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
           </p:cNvSpPr>
-          <p:nvPr>
-[...9 lines deleted...]
-              <a:rPr lang="en-US" sz="2400">
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="274320" y="1143000"/>
+            <a:ext cx="8743857" cy="764276"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="3200" b="1" i="0" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Gotham Bold" charset="0"/>
+                <a:ea typeface="Gotham Bold" charset="0"/>
+                <a:cs typeface="Gotham Bold" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="1600" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="5C93D5"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>There is a higher percentage of heavy drinking among adults who are </a:t>
-[...4 lines deleted...]
-                  <a:schemeClr val="tx2"/>
+              <a:t>Roughly 108,000 NC high school students</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="5C93D5"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>male, white</a:t>
-[...13 lines deleted...]
-                </a:solidFill>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="1600" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="5C93D5"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>, or aged 35–54 years.</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2400" dirty="0">
+              <a:t>currently drink</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="5C93D5"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>. Among those who drink, half binge drink</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="1600" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="5C93D5"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t> and 2 in 5 usually obtain alcohol from someone, such as family or friends, giving it to them versus buying it for themselves.</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1600" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
               <a:solidFill>
-                <a:schemeClr val="tx2"/>
+                <a:srgbClr val="5C93D5"/>
               </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
               <a:latin typeface="+mn-lt"/>
+              <a:cs typeface="Helvetica" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...1 lines deleted...]
-          <p:cNvPr id="3" name="Picture 2">
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="TextBox 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{313D6FFF-AB72-3B11-2079-676F7A3C77EA}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CC917CAD-7990-78DA-FC0D-AC77B00E8D4B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvPicPr/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="630330" y="1988299"/>
+            <a:ext cx="1851321" cy="707886"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg1"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" rtl="0">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
+                <a:solidFill>
+                  <a:prstClr val="black">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:prstClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1F497D"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Currently Drink</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr" rtl="0">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
+                <a:solidFill>
+                  <a:prstClr val="black">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:prstClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1400" b="1" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="1F497D"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="17" name="Picture 16" descr="Doughnut chart of the percentage of NC high school students that drank alcohol in 2021.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{96E125C7-1D2F-2B59-3C41-AAF4F550AEC3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3"/>
+          <a:blip r:embed="rId3" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="1140" t="39091" r="67119" b="16666"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="9144000" cy="6858000"/>
+            <a:off x="104226" y="2680997"/>
+            <a:ext cx="2902113" cy="3034002"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-    </p:spTree>
-[...37 lines deleted...]
-          <p:cNvPr id="2" name="Title 1" hidden="1">
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="37" name="TextBox 36">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50C39AD2-C78D-EBF5-13AB-FF98694CAEB0}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D1F85AE-1355-317C-8896-3CE6FEBA16F1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr>
-[...8 lines deleted...]
-          <a:bodyPr/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="970949" y="3459086"/>
+            <a:ext cx="1168662" cy="769441"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
-[...5 lines deleted...]
-          <p:cNvPr id="3" name="Picture 2">
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="4400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1F497D"/>
+                </a:solidFill>
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>19%</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="38" name="TextBox 37">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7189F543-6933-9C35-2B97-2CC1F00D424A}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{069146E7-DF7A-4F2F-3BDF-460D7541AE93}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvPicPr/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="843360" y="4228527"/>
+            <a:ext cx="1423840" cy="508281"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="75000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>of NC high school students surveyed</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{31CEB19D-7981-1462-9EBE-0EFD76C0CE24}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11599" y="5519778"/>
+            <a:ext cx="3087363" cy="231282"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="75000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>108,000 NC high school students</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="TextBox 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4502C634-BFF5-E002-3FDE-F21A3FDA4CBE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3457624" y="1988299"/>
+            <a:ext cx="2220446" cy="769441"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="bg1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" rtl="0">
+              <a:defRPr sz="1100" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
+                <a:solidFill>
+                  <a:prstClr val="black">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:prstClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1F497D"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Binge Drink</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr" rtl="0">
+              <a:defRPr sz="1100" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
+                <a:solidFill>
+                  <a:prstClr val="black">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:prstClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" b="1" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="1F497D"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr" rtl="0">
+              <a:defRPr sz="1100" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
+                <a:solidFill>
+                  <a:prstClr val="black">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:prstClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="1F497D"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="20" name="Picture 19" descr="Doughnut chart of the percentage of NC high school students that binge drank (among students who drank) in 2021.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E56D815-25E9-EEAA-7611-55436F793D0A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3"/>
+          <a:blip r:embed="rId3" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="33976" t="39223" r="34282" b="16666"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="9144000" cy="6858000"/>
+            <a:off x="3106963" y="2690039"/>
+            <a:ext cx="2902113" cy="3024960"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="TextBox 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A2F14258-BF72-5127-6A77-F439DBFA2E51}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3999108" y="3461249"/>
+            <a:ext cx="1137477" cy="769441"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="4400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1F497D"/>
+                </a:solidFill>
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>51%</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="TextBox 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DBAF246D-49A9-70D9-F177-7C1B6DA93A30}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4065194" y="4230690"/>
+            <a:ext cx="985647" cy="369781"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="75000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>of those </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="75000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>who drink</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B9426209-9E98-DA3D-421B-1B701587D3AA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3106962" y="5519778"/>
+            <a:ext cx="3087363" cy="231282"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="75000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>55,000 NC high school students</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E9AD55B2-DAFF-CFB4-7A1E-E5CBD886CF2A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6230371" y="1907276"/>
+            <a:ext cx="2656197" cy="830997"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="bg1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" rtl="0">
+              <a:defRPr sz="1100" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
+                <a:solidFill>
+                  <a:prstClr val="black">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:prstClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1F497D"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Usually Obtain Alcohol Through Someone </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr" rtl="0">
+              <a:defRPr sz="1100" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
+                <a:solidFill>
+                  <a:prstClr val="black">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:prstClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1F497D"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Giving It To Them</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="22" name="Picture 21" descr="Doughnut chart of the percentage of NC high school students that usually obtained alcohol from someone, such as family or friends, giving it to them versus buying it for themselves (among students who drank) in 2021.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B59C0170-229A-3A09-B3FC-27A8E75A2831}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="66813" t="39091" r="1496" b="16666"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6109701" y="2680997"/>
+            <a:ext cx="2897541" cy="3034003"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="TextBox 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{851BC25D-607B-840F-5ABB-ED5FB044A0CC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6989727" y="3459086"/>
+            <a:ext cx="1137477" cy="769441"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="4400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1F497D"/>
+                </a:solidFill>
+                <a:latin typeface="Franklin Gothic Demi Cond" panose="020B0706030402020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>43%</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="TextBox 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E205742-C325-51A4-C025-B40AEF84DBDF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7065648" y="4228527"/>
+            <a:ext cx="985633" cy="369769"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="75000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>of those </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="75000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>who drink</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="TextBox 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E9DAA9BF-30E6-D8AF-1D34-BEF5BF3391B5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6014782" y="5517603"/>
+            <a:ext cx="3087363" cy="231282"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="75000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>46,000 NC high school students</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Text Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0454F407-9DC6-946A-40A3-225F71CC3907}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="274320" y="5852160"/>
+            <a:ext cx="8798353" cy="781393"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="1200" b="1" i="0" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Gotham Bold" charset="0"/>
+                <a:ea typeface="Gotham Bold" charset="0"/>
+                <a:cs typeface="Gotham Bold" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="514350" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" b="1" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica" charset="0"/>
+                <a:ea typeface="Helvetica" charset="0"/>
+                <a:cs typeface="Helvetica" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="857250" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1500" b="1" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica" charset="0"/>
+                <a:ea typeface="Helvetica" charset="0"/>
+                <a:cs typeface="Helvetica" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1200150" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1350" b="1" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica" charset="0"/>
+                <a:ea typeface="Helvetica" charset="0"/>
+                <a:cs typeface="Helvetica" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1543050" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1350" b="1" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Helvetica" charset="0"/>
+                <a:ea typeface="Helvetica" charset="0"/>
+                <a:cs typeface="Helvetica" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="1885950" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1350" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2228850" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1350" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="2571750" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1350" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="2914650" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="375"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1350" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>*Estimate based on US Census Bureau 2021 Population Data, limited to ages 15 to 18.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="900" b="0" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="900" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>^Report usually obtaining alcohol by someone, such as family or friends, giving it to them versus buying it for themselves. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="900" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Technical note: alcohol consumption: At least one alcoholic drink in the 30 days prior to the survey. Binge drinking: males having five or more drinks in one occasion; females having four or more drinks in one occasion in the 30 days prior to the survey. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="900" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Source: NC Department of Public Instruction, Youth Risk Behavior Surveillance System 2021</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="900" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Analysis by Injury Epidemiology, Surveillance, and Informatics Unit</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1101375823"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1762157998"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="6_Office Theme">
+  <a:themeElements>
+    <a:clrScheme name="NC Brand PPT 04.23.15">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:srgbClr val="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="1F497D"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="EEECE1"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="7F9E3F"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="52849C"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="1F497D"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="71C9C5"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="6D2E75"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="F6D888"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="52849C"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="52849C"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="TNR/Arial">
+      <a:majorFont>
+        <a:latin typeface="Times New Roman"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="63000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
+</a:theme>
+</file>
+
+<file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="7_Office Theme">
+  <a:themeElements>
+    <a:clrScheme name="NC Brand PPT 04.23.15">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:srgbClr val="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="1F497D"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="EEECE1"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="7F9E3F"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="52849C"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="1F497D"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="71C9C5"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="6D2E75"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="F6D888"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="52849C"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="52849C"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="TNR/Arial">
+      <a:majorFont>
+        <a:latin typeface="Times New Roman"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="63000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
+</a:theme>
+</file>
+
+<file path=ppt/theme/theme3.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Calibri"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="63000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
+</a:theme>
+</file>
+
+<file path=ppt/theme/theme4.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+  <a:themeElements>
+    <a:clrScheme name="Office">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="44546A"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="E7E6E6"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="5B9BD5"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="ED7D31"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="A5A5A5"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="FFC000"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="4472C4"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="70AD47"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0563C1"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="954F72"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -11677,51 +34948,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -11788,65 +35059,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -11867,464 +35138,446 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
-[...311 lines deleted...]
-</a:theme>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010090A84DF9C38F85459C2FBB53EA3FC961" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="56eed81f91c6e4c376543b78c52c3f3c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="bd78b2e4-9060-4309-b354-463fb93a4269" xmlns:ns3="ea8af748-1d0b-4554-b403-23c573964229" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e371658e6c15dc6ceb77a667abadf544" ns2:_="" ns3:_="">
+    <xsd:import namespace="bd78b2e4-9060-4309-b354-463fb93a4269"/>
+    <xsd:import namespace="ea8af748-1d0b-4554-b403-23c573964229"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="bd78b2e4-9060-4309-b354-463fb93a4269" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="11" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="14" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="15" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="19" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="da2157d8-ccc1-4fc8-a2a4-3f8f6553454f" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="22" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ea8af748-1d0b-4554-b403-23c573964229" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="17" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="20" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{b57b129b-aecc-4f48-b65e-4752a1115b12}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="ea8af748-1d0b-4554-b403-23c573964229">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="4" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="3" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="bd78b2e4-9060-4309-b354-463fb93a4269">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="ea8af748-1d0b-4554-b403-23c573964229" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2DBEFA06-4E96-414D-9783-3CB78874990A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="bd78b2e4-9060-4309-b354-463fb93a4269"/>
+    <ds:schemaRef ds:uri="ea8af748-1d0b-4554-b403-23c573964229"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5F93D88C-3348-45EB-B075-20445B0EED91}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="bd78b2e4-9060-4309-b354-463fb93a4269"/>
+    <ds:schemaRef ds:uri="ea8af748-1d0b-4554-b403-23c573964229"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73281F3B-BF70-4553-B5B6-51CCDF4704D7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template/>
   <TotalTime></TotalTime>
-  <Words>7822</Words>
+  <Words>10552</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>On-screen Show (4:3)</PresentationFormat>
-  <Paragraphs>230</Paragraphs>
+  <Paragraphs>423</Paragraphs>
   <Slides>31</Slides>
   <Notes>31</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>8</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>31</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="38" baseType="lpstr">
+    <vt:vector size="41" baseType="lpstr">
       <vt:lpstr>Aptos</vt:lpstr>
-      <vt:lpstr>Aptos Display</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
+      <vt:lpstr>Franklin Gothic Demi Cond</vt:lpstr>
+      <vt:lpstr>Franklin Gothic Medium</vt:lpstr>
+      <vt:lpstr>Gotham Bold</vt:lpstr>
       <vt:lpstr>Symbol</vt:lpstr>
       <vt:lpstr>Times New Roman</vt:lpstr>
-      <vt:lpstr>Office Theme</vt:lpstr>
+      <vt:lpstr>6_Office Theme</vt:lpstr>
+      <vt:lpstr>7_Office Theme</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>Technical Notes</vt:lpstr>
       <vt:lpstr>Levels of Alcohol Use</vt:lpstr>
       <vt:lpstr>What is considered a “drink”?</vt:lpstr>
       <vt:lpstr>Alcohol Use in North Carolina</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
-      <vt:lpstr>There is a higher percentage of binge drinking among adults who are male, Hispanic, or aged 18–34 years.</vt:lpstr>
+      <vt:lpstr>There is a higher percentage of binge drinking among adults who are male, Hispanic, or aged 21–34 years.</vt:lpstr>
       <vt:lpstr>There is a higher percentage of heavy drinking among adults who are male, white*, or aged 35–54 years.</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>There is a higher percentage of alcohol use among high school students who are female, white*, or in 11th or 12th grade.</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>In 2024, an average of 15 North Carolinians died every day due to alcohol use. </vt:lpstr>
       <vt:lpstr>Examples of Alcohol-Attributable Deaths</vt:lpstr>
       <vt:lpstr>Alcohol-attributable death rates decreased slightly from 2021 to 2024, but rates are higher compared to 2015  </vt:lpstr>
       <vt:lpstr>The leading cause of alcohol-attributable death in NC was due to cancer^</vt:lpstr>
       <vt:lpstr>From 2020-2024, alcohol-attributable death rates were highest among individuals who are male, American Indian*, or aged 65 years and older.  </vt:lpstr>
       <vt:lpstr>Alcohol-attributable death rates were highest for chronic causes of death.</vt:lpstr>
       <vt:lpstr>The rates of acute and chronic alcohol-attributable deaths are consistent across sex and race. However, as age increases, the rate of chronic alcohol attributable deaths is higher than acute deaths. </vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>In 2024, NC lost an estimated $14.6 billion* due to alcohol use^</vt:lpstr>
       <vt:lpstr>Preventing Excessive Alcohol Use and Related Harms</vt:lpstr>
       <vt:lpstr>Evidence-based strategies to reduce excessive alcohol use and its related harms in NC </vt:lpstr>
       <vt:lpstr>Reducing Excessive Alcohol Use to Build Healthier North Carolina Communities Fact Sheet</vt:lpstr>
       <vt:lpstr>NC consumes less alcohol, but receives more revenue from alcohol sales than SC</vt:lpstr>
       <vt:lpstr>U.S. Alcohol Policy Alliance’s (USAPA) Alcohol Consumption Guidelines for the American People</vt:lpstr>
       <vt:lpstr>Alcohol Data Resources</vt:lpstr>
       <vt:lpstr>Evidence-based strategies lower alcohol use and reduce negative impacts of alcohol use in North Carolina</vt:lpstr>
       <vt:lpstr>The NC Alcohol Data Dashboard presents state and county-level data summaries</vt:lpstr>
       <vt:lpstr>North Carolina State Excessive Alcohol Advisory Committee (NC SEAAC)</vt:lpstr>
       <vt:lpstr>Additional excessive alcohol use and its related harms resources</vt:lpstr>
       <vt:lpstr>Questions?</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:creator>Charlton, Fisher G</dc:creator>
+  <dc:title>PowerPoint Presentation</dc:title>
+  <dc:creator>Taryn Dietrich</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010090A84DF9C38F85459C2FBB53EA3FC961</vt:lpwstr>
+  </property>
+</Properties>
+</file>