--- v0 (2025-10-14)
+++ v1 (2026-11-08)
@@ -12,1294 +12,3858 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3C075310" w14:textId="2A955BB7" w:rsidR="00A877E2" w:rsidRDefault="00A877E2" w:rsidP="00A877E2">
+    <w:p w14:paraId="10B5AF9E" w14:textId="77777777" w:rsidR="00EE5863" w:rsidRPr="00A053B2" w:rsidRDefault="00EE5863" w:rsidP="00EE5863">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk498437423"/>
+    </w:p>
+    <w:p w14:paraId="251F0A94" w14:textId="0E33BEA8" w:rsidR="00EE5863" w:rsidRPr="00E9095D" w:rsidRDefault="00EE5863" w:rsidP="00EE5863">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E9095D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">**This template is </w:t>
+      </w:r>
+      <w:r w:rsidR="003660E9" w:rsidRPr="00E9095D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>intended to be a guide</w:t>
+      </w:r>
+      <w:r w:rsidR="00C65488" w:rsidRPr="00E9095D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C27014">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidR="00C65488" w:rsidRPr="00E9095D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> develop Standing orders.</w:t>
+      </w:r>
+      <w:r w:rsidR="003660E9" w:rsidRPr="00E9095D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E9095D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The areas in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E9095D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="00FFCC"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GREEN </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E9095D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are the </w:t>
+      </w:r>
+      <w:r w:rsidR="00A053B2" w:rsidRPr="00E9095D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">required components </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E9095D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of a valid Standing Order according to the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00E9095D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>North Carolina Board of Nursing (NCBON)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00E9095D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00894C10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00774A51" w:rsidRPr="00E9095D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">his </w:t>
+      </w:r>
+      <w:r w:rsidR="00E83CB2" w:rsidRPr="00E9095D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>template</w:t>
+      </w:r>
+      <w:r w:rsidR="00894C10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is not required</w:t>
+      </w:r>
+      <w:r w:rsidR="000475BD" w:rsidRPr="00E9095D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, b</w:t>
+      </w:r>
+      <w:r w:rsidR="00094793" w:rsidRPr="00E9095D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ut it is recommended that agenc</w:t>
+      </w:r>
+      <w:r w:rsidR="00894C10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ies</w:t>
+      </w:r>
+      <w:r w:rsidR="00094793" w:rsidRPr="00E9095D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0099143D" w:rsidRPr="00E9095D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>adopt a standard</w:t>
+      </w:r>
+      <w:r w:rsidR="00094793" w:rsidRPr="00E9095D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> template for </w:t>
+      </w:r>
+      <w:r w:rsidR="00A23BB9" w:rsidRPr="00E9095D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>all</w:t>
+      </w:r>
+      <w:r w:rsidR="005E0273">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> local agency</w:t>
+      </w:r>
+      <w:r w:rsidR="00094793" w:rsidRPr="00E9095D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Standing Orders.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09BBC573" w14:textId="77777777" w:rsidR="00EE5863" w:rsidRDefault="00EE5863" w:rsidP="00A877E2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk498437423"/>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="3C075310" w14:textId="23BFA222" w:rsidR="00A877E2" w:rsidRPr="00103D12" w:rsidRDefault="00A877E2" w:rsidP="00A877E2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00103D12">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Title of Standing Order</w:t>
       </w:r>
+      <w:r w:rsidR="00155125" w:rsidRPr="00103D12">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:  </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5AD09BC2" w14:textId="2D4B479E" w:rsidR="00FB6874" w:rsidRDefault="00F61BEB" w:rsidP="005648E0">
+    <w:p w14:paraId="14CC5850" w14:textId="00AD4A8F" w:rsidR="004A3FBE" w:rsidRPr="00540D96" w:rsidRDefault="004A3FBE" w:rsidP="7FD4FE44">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...29 lines deleted...]
-          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10975" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2335"/>
-        <w:gridCol w:w="8640"/>
+        <w:gridCol w:w="3284"/>
+        <w:gridCol w:w="7691"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FB6874" w:rsidRPr="00540D96" w14:paraId="68EB414D" w14:textId="77777777" w:rsidTr="00105800">
+      <w:tr w:rsidR="00FB6874" w:rsidRPr="00540D96" w14:paraId="68EB414D" w14:textId="77777777" w:rsidTr="7FD4FE44">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10975" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="00FFCC"/>
           </w:tcPr>
-          <w:p w14:paraId="2A06FB81" w14:textId="5713CA78" w:rsidR="00FB6874" w:rsidRPr="00540D96" w:rsidRDefault="00A877E2" w:rsidP="00B23709">
+          <w:p w14:paraId="2A06FB81" w14:textId="5EFB877A" w:rsidR="00FB6874" w:rsidRPr="00103D12" w:rsidRDefault="00326003" w:rsidP="00B23709">
             <w:pPr>
               <w:spacing w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00540D96">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00A877E2" w:rsidRPr="00103D12">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Condition or Situation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB6874" w:rsidRPr="00540D96" w14:paraId="0D5BF345" w14:textId="77777777" w:rsidTr="00105800">
+      <w:tr w:rsidR="00FB6874" w:rsidRPr="00540D96" w14:paraId="0D5BF345" w14:textId="77777777" w:rsidTr="7FD4FE44">
         <w:trPr>
           <w:trHeight w:val="710"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2335" w:type="dxa"/>
+            <w:tcW w:w="3145" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24352514" w14:textId="77777777" w:rsidR="00FB6874" w:rsidRPr="00540D96" w:rsidRDefault="00FB6874" w:rsidP="00B23709">
+          <w:p w14:paraId="24352514" w14:textId="46E90C8C" w:rsidR="00FB6874" w:rsidRPr="0068135C" w:rsidRDefault="00FB6874" w:rsidP="00B23709">
             <w:pPr>
               <w:spacing w:after="40"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00540D96">
-[...6 lines deleted...]
-              <w:t>Condition or Situation in Which the SO Will Be Used</w:t>
+            <w:r w:rsidRPr="0068135C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Condition or </w:t>
+            </w:r>
+            <w:r w:rsidR="00120885" w:rsidRPr="0068135C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">situation </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8640" w:type="dxa"/>
+            <w:tcW w:w="7830" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25DC3EA4" w14:textId="3F42A8D3" w:rsidR="00FB6874" w:rsidRPr="00540D96" w:rsidRDefault="00FB6874" w:rsidP="00F61BEB">
+          <w:p w14:paraId="25DC3EA4" w14:textId="0A6D7516" w:rsidR="00FB6874" w:rsidRPr="00540D96" w:rsidRDefault="00FB6874" w:rsidP="00F61BEB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB6874" w:rsidRPr="00540D96" w14:paraId="0D04D71C" w14:textId="77777777" w:rsidTr="00105800">
+      <w:tr w:rsidR="00FB6874" w:rsidRPr="00540D96" w14:paraId="0D04D71C" w14:textId="77777777" w:rsidTr="7FD4FE44">
         <w:trPr>
           <w:trHeight w:val="197"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10975" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="00FFCC"/>
           </w:tcPr>
-          <w:p w14:paraId="1B9061CE" w14:textId="3EEC5399" w:rsidR="00FB6874" w:rsidRPr="00540D96" w:rsidRDefault="00FB6874" w:rsidP="00B23709">
+          <w:p w14:paraId="1B9061CE" w14:textId="3EEC5399" w:rsidR="00FB6874" w:rsidRPr="00103D12" w:rsidRDefault="00FB6874" w:rsidP="00B23709">
             <w:pPr>
               <w:spacing w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00540D96">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00103D12">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Assessment </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A20704" w:rsidRPr="00540D96" w14:paraId="131E5FFE" w14:textId="77777777" w:rsidTr="00A877E2">
+      <w:tr w:rsidR="00A20704" w:rsidRPr="00540D96" w14:paraId="131E5FFE" w14:textId="77777777" w:rsidTr="7FD4FE44">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2335" w:type="dxa"/>
+            <w:tcW w:w="3145" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22BBF48D" w14:textId="6212A1C0" w:rsidR="00A20704" w:rsidRPr="00540D96" w:rsidRDefault="00A20704" w:rsidP="00B23709">
+          <w:p w14:paraId="22BBF48D" w14:textId="723FABD0" w:rsidR="00A20704" w:rsidRPr="002B0488" w:rsidRDefault="00A20704" w:rsidP="00B23709">
             <w:pPr>
               <w:spacing w:after="40"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00540D96">
-[...6 lines deleted...]
-              <w:t>Assessment Criteria</w:t>
+            <w:r w:rsidRPr="002B0488">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assessment </w:t>
+            </w:r>
+            <w:r w:rsidR="002B0488" w:rsidRPr="002B0488">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidR="00120885" w:rsidRPr="002B0488">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>riteria</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8640" w:type="dxa"/>
+            <w:tcW w:w="7830" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1FA18956" w14:textId="5F163FBE" w:rsidR="00A20704" w:rsidRPr="00540D96" w:rsidRDefault="00A20704" w:rsidP="00A20704">
             <w:pPr>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB6874" w:rsidRPr="00540D96" w14:paraId="5DB2DEB6" w14:textId="77777777" w:rsidTr="00A877E2">
+      <w:tr w:rsidR="00FB6874" w:rsidRPr="00540D96" w14:paraId="5DB2DEB6" w14:textId="77777777" w:rsidTr="7FD4FE44">
         <w:trPr>
           <w:trHeight w:val="260"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2335" w:type="dxa"/>
+            <w:tcW w:w="3145" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="00FFCC"/>
           </w:tcPr>
           <w:p w14:paraId="0DBCF44A" w14:textId="59BFE594" w:rsidR="00FB6874" w:rsidRPr="00540D96" w:rsidRDefault="00FB6874" w:rsidP="00B23709">
             <w:pPr>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8640" w:type="dxa"/>
+            <w:tcW w:w="7830" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="00FFCC"/>
           </w:tcPr>
-          <w:p w14:paraId="4EBA5745" w14:textId="100FCC41" w:rsidR="00FB6874" w:rsidRPr="00540D96" w:rsidRDefault="00A877E2" w:rsidP="00A20704">
+          <w:p w14:paraId="4EBA5745" w14:textId="6234A5C7" w:rsidR="00FB6874" w:rsidRPr="00326003" w:rsidRDefault="00326003" w:rsidP="00326003">
             <w:pPr>
               <w:spacing w:after="40"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00540D96">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                            </w:t>
+            </w:r>
+            <w:r w:rsidR="00CA2BD1" w:rsidRPr="00326003">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Subjective</w:t>
-            </w:r>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A877E2" w:rsidRPr="00540D96" w14:paraId="5E34B7B6" w14:textId="77777777" w:rsidTr="00A877E2">
+      <w:tr w:rsidR="00A877E2" w:rsidRPr="00540D96" w14:paraId="5E34B7B6" w14:textId="77777777" w:rsidTr="7FD4FE44">
         <w:trPr>
-          <w:trHeight w:val="467"/>
+          <w:trHeight w:val="935"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2335" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3145" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F483608" w14:textId="77777777" w:rsidR="00A877E2" w:rsidRPr="00540D96" w:rsidRDefault="00A877E2" w:rsidP="00B23709">
+          <w:p w14:paraId="4F483608" w14:textId="1CE558AD" w:rsidR="00A877E2" w:rsidRPr="00103D12" w:rsidRDefault="00155125" w:rsidP="00B23709">
             <w:pPr>
               <w:spacing w:after="40"/>
               <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00103D12">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Subjective Findings</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7830" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="204DA80D" w14:textId="77777777" w:rsidR="00A877E2" w:rsidRPr="00540D96" w:rsidRDefault="00A877E2" w:rsidP="00A20704">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FB6874" w:rsidRPr="00540D96" w14:paraId="6AE60B22" w14:textId="77777777" w:rsidTr="7FD4FE44">
+        <w:trPr>
+          <w:trHeight w:val="287"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3145" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="00FFCC"/>
+          </w:tcPr>
+          <w:p w14:paraId="3216D47E" w14:textId="389493F0" w:rsidR="00FB6874" w:rsidRPr="00103D12" w:rsidRDefault="00FB6874" w:rsidP="00B23709">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8640" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="7830" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="00FFCC"/>
           </w:tcPr>
-          <w:p w14:paraId="204DA80D" w14:textId="77777777" w:rsidR="00A877E2" w:rsidRPr="00540D96" w:rsidRDefault="00A877E2" w:rsidP="00A20704">
+          <w:p w14:paraId="14D5D8AC" w14:textId="18C8B88F" w:rsidR="00FB6874" w:rsidRPr="00326003" w:rsidRDefault="00326003" w:rsidP="00540D96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                           </w:t>
+            </w:r>
+            <w:r w:rsidR="00CA2BD1" w:rsidRPr="00326003">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Objective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A877E2" w:rsidRPr="00540D96" w14:paraId="34B01132" w14:textId="77777777" w:rsidTr="7FD4FE44">
+        <w:trPr>
+          <w:trHeight w:val="1007"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3145" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A02CAB1" w14:textId="494682B5" w:rsidR="00A877E2" w:rsidRPr="00103D12" w:rsidRDefault="00155125" w:rsidP="00B23709">
             <w:pPr>
               <w:spacing w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00103D12">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Objective Findings</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7830" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6826D46C" w14:textId="77777777" w:rsidR="00A877E2" w:rsidRPr="00540D96" w:rsidRDefault="00A877E2" w:rsidP="00540D96">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB6874" w:rsidRPr="00540D96" w14:paraId="6AE60B22" w14:textId="77777777" w:rsidTr="00A877E2">
-[...82 lines deleted...]
-      <w:tr w:rsidR="00FB6874" w:rsidRPr="00540D96" w14:paraId="056C9C85" w14:textId="77777777" w:rsidTr="00105800">
+      <w:tr w:rsidR="00FB6874" w:rsidRPr="00540D96" w14:paraId="056C9C85" w14:textId="77777777" w:rsidTr="7FD4FE44">
         <w:trPr>
           <w:trHeight w:val="205"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10975" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="00FFCC"/>
           </w:tcPr>
-          <w:p w14:paraId="0AD76C91" w14:textId="77777777" w:rsidR="00FB6874" w:rsidRPr="00540D96" w:rsidRDefault="00FB6874" w:rsidP="00B23709">
+          <w:p w14:paraId="0AD76C91" w14:textId="68E7162C" w:rsidR="00FB6874" w:rsidRPr="00103D12" w:rsidRDefault="00FB6874" w:rsidP="0080375A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:before="100" w:beforeAutospacing="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00540D96">
-[...4 lines deleted...]
-              <w:t>Nursing Plan of Care</w:t>
+            <w:r w:rsidRPr="00103D12">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Plan of Care</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB6874" w:rsidRPr="00540D96" w14:paraId="101F0176" w14:textId="77777777" w:rsidTr="00105800">
+      <w:tr w:rsidR="00FB6874" w:rsidRPr="00540D96" w14:paraId="101F0176" w14:textId="77777777" w:rsidTr="7FD4FE44">
         <w:trPr>
-          <w:trHeight w:val="205"/>
+          <w:trHeight w:val="935"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2335" w:type="dxa"/>
+            <w:tcW w:w="3145" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32BD4361" w14:textId="3B5FAC85" w:rsidR="00A20704" w:rsidRPr="00540D96" w:rsidRDefault="00FB6874" w:rsidP="00B23709">
+          <w:p w14:paraId="15D76956" w14:textId="0D128F3D" w:rsidR="00A21A12" w:rsidRDefault="00B90024" w:rsidP="00B23709">
             <w:pPr>
               <w:spacing w:after="40"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00540D96">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Contraindications for Use of this Order </w:t>
+            <w:r w:rsidRPr="00A21A12">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Medical Treatment</w:t>
+            </w:r>
+            <w:r w:rsidR="00A21A12">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BD4361" w14:textId="526C0A63" w:rsidR="00A20704" w:rsidRPr="00A21A12" w:rsidRDefault="00B90024" w:rsidP="00B23709">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A21A12">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Pharmaceutical Regimen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8640" w:type="dxa"/>
+            <w:tcW w:w="7830" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="21CEA865" w14:textId="50E3405F" w:rsidR="00FB6874" w:rsidRPr="00540D96" w:rsidRDefault="00FB6874" w:rsidP="00B23709">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB6874" w:rsidRPr="00540D96" w14:paraId="76E3F2EF" w14:textId="77777777" w:rsidTr="00105800">
+      <w:tr w:rsidR="00FB6874" w:rsidRPr="00540D96" w14:paraId="3F2A0425" w14:textId="77777777" w:rsidTr="7FD4FE44">
+        <w:trPr>
+          <w:trHeight w:val="989"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3145" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69A52559" w14:textId="77777777" w:rsidR="002D338C" w:rsidRDefault="00FB6874" w:rsidP="00B23709">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F03D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nursing </w:t>
+            </w:r>
+            <w:r w:rsidR="00120885" w:rsidRPr="00F03D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>actions</w:t>
+            </w:r>
+            <w:r w:rsidR="001C226D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21EBA680" w14:textId="2F7D013C" w:rsidR="00FB6874" w:rsidRPr="00F03D36" w:rsidRDefault="001C226D" w:rsidP="00B23709">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(include Contraindications)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7830" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27CB5935" w14:textId="058E8215" w:rsidR="00FB6874" w:rsidRPr="008D74D7" w:rsidRDefault="00FB6874" w:rsidP="000F4D4F">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FB6874" w:rsidRPr="00540D96" w14:paraId="323DCF1F" w14:textId="77777777" w:rsidTr="7FD4FE44">
+        <w:trPr>
+          <w:trHeight w:val="1070"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3145" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49EDDAA1" w14:textId="19BC7EF3" w:rsidR="00FB6874" w:rsidRPr="00F03D36" w:rsidRDefault="00FB6874" w:rsidP="00B23709">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F03D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Follow-up </w:t>
+            </w:r>
+            <w:r w:rsidR="00AD6EF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>care</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7830" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B485DA8" w14:textId="47210DC9" w:rsidR="00FB6874" w:rsidRPr="008D74D7" w:rsidRDefault="00FB6874" w:rsidP="00231768">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A877E2" w:rsidRPr="00540D96" w14:paraId="7559EB34" w14:textId="77777777" w:rsidTr="7FD4FE44">
         <w:trPr>
           <w:trHeight w:val="205"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2335" w:type="dxa"/>
+            <w:tcW w:w="3145" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="00FFCC"/>
           </w:tcPr>
-          <w:p w14:paraId="1087CC62" w14:textId="6278862F" w:rsidR="00FB6874" w:rsidRPr="00540D96" w:rsidRDefault="00FB6874" w:rsidP="00B23709">
+          <w:p w14:paraId="36CCDEFE" w14:textId="77777777" w:rsidR="00A877E2" w:rsidRPr="00540D96" w:rsidRDefault="00A877E2" w:rsidP="00B23709">
             <w:pPr>
-              <w:keepLines/>
-              <w:jc w:val="both"/>
+              <w:spacing w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00540D96">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8640" w:type="dxa"/>
+            <w:tcW w:w="7830" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="00FFCC"/>
           </w:tcPr>
-          <w:p w14:paraId="15764FE6" w14:textId="39296EDA" w:rsidR="00FB6874" w:rsidRPr="008D74D7" w:rsidRDefault="00FB6874" w:rsidP="00231768">
+          <w:p w14:paraId="6C9398CD" w14:textId="6EA9D015" w:rsidR="00A877E2" w:rsidRPr="00103D12" w:rsidRDefault="0080375A" w:rsidP="0080375A">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                </w:t>
+            </w:r>
+            <w:r w:rsidR="00741D9B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00103D12">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Notification Criteria</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FB6874" w:rsidRPr="00540D96" w14:paraId="14855312" w14:textId="77777777" w:rsidTr="7FD4FE44">
+        <w:trPr>
+          <w:trHeight w:val="1196"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3145" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FB54E29" w14:textId="77777777" w:rsidR="001C226D" w:rsidRDefault="008F6CC8" w:rsidP="00B23709">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00103D12">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Notification Criteria</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="083FB0FB" w14:textId="3A7B854A" w:rsidR="00FB6874" w:rsidRPr="00103D12" w:rsidRDefault="001C226D" w:rsidP="00B23709">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (include Contraindications)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7830" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="439A60EE" w14:textId="3C83E9E4" w:rsidR="00FB6874" w:rsidRPr="00540D96" w:rsidRDefault="00FB6874" w:rsidP="00231768">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB6874" w:rsidRPr="00540D96" w14:paraId="3F2A0425" w14:textId="77777777" w:rsidTr="00105800">
+      <w:tr w:rsidR="008F6CC8" w:rsidRPr="00540D96" w14:paraId="20F48EDE" w14:textId="77777777" w:rsidTr="7FD4FE44">
         <w:trPr>
           <w:trHeight w:val="205"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2335" w:type="dxa"/>
+            <w:tcW w:w="3145" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="00FFCC"/>
           </w:tcPr>
-          <w:p w14:paraId="21EBA680" w14:textId="77777777" w:rsidR="00FB6874" w:rsidRPr="00540D96" w:rsidRDefault="00FB6874" w:rsidP="00B23709">
+          <w:p w14:paraId="67511827" w14:textId="77777777" w:rsidR="008F6CC8" w:rsidRDefault="008F6CC8" w:rsidP="00B23709">
             <w:pPr>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00540D96">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8640" w:type="dxa"/>
+            <w:tcW w:w="7830" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="00FFCC"/>
           </w:tcPr>
-          <w:p w14:paraId="27CB5935" w14:textId="058E8215" w:rsidR="00FB6874" w:rsidRPr="008D74D7" w:rsidRDefault="00FB6874" w:rsidP="000F4D4F">
+          <w:p w14:paraId="2D1886B5" w14:textId="437C1123" w:rsidR="008F6CC8" w:rsidRPr="00103D12" w:rsidRDefault="00103D12" w:rsidP="00231768">
             <w:pPr>
-              <w:spacing w:after="40"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00103D12">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Provider Signature</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB6874" w:rsidRPr="00540D96" w14:paraId="323DCF1F" w14:textId="77777777" w:rsidTr="00105800">
+      <w:tr w:rsidR="0055587F" w:rsidRPr="00540D96" w14:paraId="541F5F98" w14:textId="77777777" w:rsidTr="7FD4FE44">
         <w:trPr>
           <w:trHeight w:val="205"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2335" w:type="dxa"/>
+            <w:tcW w:w="3145" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="49EDDAA1" w14:textId="77777777" w:rsidR="00FB6874" w:rsidRPr="00540D96" w:rsidRDefault="00FB6874" w:rsidP="00B23709">
+          <w:p w14:paraId="29952DA2" w14:textId="6780C800" w:rsidR="0055587F" w:rsidRDefault="00552BE2" w:rsidP="7FD4FE44">
             <w:pPr>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00540D96">
+            <w:r w:rsidRPr="7FD4FE44">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">Follow-up </w:t>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="00741D9B" w:rsidRPr="7FD4FE44">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>/////////////////////////////////////////////</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8640" w:type="dxa"/>
+            <w:tcW w:w="7830" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="4B485DA8" w14:textId="47210DC9" w:rsidR="00FB6874" w:rsidRPr="008D74D7" w:rsidRDefault="00FB6874" w:rsidP="00231768">
+          <w:p w14:paraId="5B046EE6" w14:textId="77777777" w:rsidR="0055587F" w:rsidRDefault="0055587F" w:rsidP="00231768">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A877E2" w:rsidRPr="00540D96" w14:paraId="7559EB34" w14:textId="77777777" w:rsidTr="00A877E2">
+      <w:tr w:rsidR="0055587F" w:rsidRPr="00540D96" w14:paraId="3B6BA44A" w14:textId="77777777" w:rsidTr="7FD4FE44">
         <w:trPr>
           <w:trHeight w:val="205"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2335" w:type="dxa"/>
+            <w:tcW w:w="3145" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="00FFCC"/>
           </w:tcPr>
-          <w:p w14:paraId="36CCDEFE" w14:textId="77777777" w:rsidR="00A877E2" w:rsidRPr="00540D96" w:rsidRDefault="00A877E2" w:rsidP="00B23709">
+          <w:p w14:paraId="2818BA11" w14:textId="77777777" w:rsidR="0055587F" w:rsidRDefault="0055587F" w:rsidP="00B23709">
             <w:pPr>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8640" w:type="dxa"/>
+            <w:tcW w:w="7830" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="00FFCC"/>
           </w:tcPr>
-          <w:p w14:paraId="6C9398CD" w14:textId="7B4BD3F6" w:rsidR="00A877E2" w:rsidRPr="008D74D7" w:rsidRDefault="00A877E2" w:rsidP="00A877E2">
+          <w:p w14:paraId="57A6F757" w14:textId="67381C7D" w:rsidR="0055587F" w:rsidRDefault="00741D9B" w:rsidP="00231768">
             <w:pPr>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00540D96">
-[...7 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-              <w:t>/APP</w:t>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                 </w:t>
+            </w:r>
+            <w:r w:rsidR="0055587F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB6874" w:rsidRPr="00540D96" w14:paraId="14855312" w14:textId="77777777" w:rsidTr="00105800">
+      <w:tr w:rsidR="00646E78" w:rsidRPr="00540D96" w14:paraId="27D91E1F" w14:textId="77777777" w:rsidTr="7FD4FE44">
+        <w:trPr>
+          <w:trHeight w:val="260"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3145" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B6662B7" w14:textId="5292A799" w:rsidR="00646E78" w:rsidRDefault="00552BE2" w:rsidP="7FD4FE44">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7FD4FE44">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>//////////////////////////////////////////////</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7830" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="41E5CC3D" w14:textId="77777777" w:rsidR="00646E78" w:rsidRDefault="00646E78" w:rsidP="00A20F4E">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="0"/>
+    </w:tbl>
+    <w:p w14:paraId="2B0B1741" w14:textId="276EE59F" w:rsidR="00A85312" w:rsidRDefault="00A85312" w:rsidP="7FD4FE44">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="502"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D52E153" w14:textId="6F25D157" w:rsidR="00E9095D" w:rsidRPr="00FC25E2" w:rsidRDefault="00BE019C" w:rsidP="00FC25E2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E9095D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="005E11A6" w:rsidRPr="00E9095D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+      <w:r w:rsidR="009003B8" w:rsidRPr="00E9095D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidR="009003B8" w:rsidRPr="00E9095D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009003B8" w:rsidRPr="00E9095D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>following</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6600" w:rsidRPr="00E9095D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is an</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE1BAC" w:rsidRPr="00E9095D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A84285" w:rsidRPr="00FC25E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>example</w:t>
+      </w:r>
+      <w:r w:rsidR="00A84285" w:rsidRPr="00E9095D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> standing order </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6600" w:rsidRPr="00E9095D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="00A84285" w:rsidRPr="00E9095D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="009003B8" w:rsidRPr="00E9095D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00180A73" w:rsidRPr="00E9095D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidR="00180A73" w:rsidRPr="00E9095D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> illustrative purposes only</w:t>
+      </w:r>
+      <w:r w:rsidR="00175B6E" w:rsidRPr="00E9095D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE1BAC" w:rsidRPr="00E9095D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00180A73" w:rsidRPr="00E9095D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> It is not</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB2E12" w:rsidRPr="00E9095D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> all</w:t>
+      </w:r>
+      <w:r w:rsidR="00180A73" w:rsidRPr="00E9095D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA3CD8" w:rsidRPr="00E9095D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>inclusive of content that</w:t>
+      </w:r>
+      <w:r w:rsidR="00180A73" w:rsidRPr="00E9095D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may be needed </w:t>
+      </w:r>
+      <w:r w:rsidR="00786858" w:rsidRPr="00E9095D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>for a</w:t>
+      </w:r>
+      <w:r w:rsidR="00180A73" w:rsidRPr="00E9095D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000533F6" w:rsidRPr="00E9095D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">similar </w:t>
+      </w:r>
+      <w:r w:rsidR="00180A73" w:rsidRPr="00E9095D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>standing order</w:t>
+      </w:r>
+      <w:r w:rsidR="002E2CD7" w:rsidRPr="00E9095D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00786858" w:rsidRPr="00E9095D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>It is intended</w:t>
+      </w:r>
+      <w:r w:rsidR="002E2CD7" w:rsidRPr="00E9095D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005E11A6" w:rsidRPr="00E9095D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to provide guidance</w:t>
+      </w:r>
+      <w:r w:rsidR="00A52073" w:rsidRPr="00E9095D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the technical writing </w:t>
+      </w:r>
+      <w:r w:rsidR="00E9095D" w:rsidRPr="00E9095D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of standing</w:t>
+      </w:r>
+      <w:r w:rsidR="00A52073" w:rsidRPr="00E9095D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> order</w:t>
+      </w:r>
+      <w:r w:rsidR="001A12A3" w:rsidRPr="00E9095D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00A52073" w:rsidRPr="00E9095D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BA51E27" w14:textId="18DCE367" w:rsidR="004F324A" w:rsidRPr="00FC25E2" w:rsidRDefault="00180A73" w:rsidP="00FC25E2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="502"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E9095D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:spacing w:val="-5"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:id w:val="1618174928"/>
+          <w:docPartObj>
+            <w:docPartGallery w:val="Watermarks"/>
+          </w:docPartObj>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00FC25E2" w:rsidRPr="00FC25E2">
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              <w:noProof/>
+              <w:spacing w:val="-5"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <mc:AlternateContent>
+              <mc:Choice Requires="wps">
+                <w:drawing>
+                  <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="649BD44C" wp14:editId="78F622A9">
+                    <wp:simplePos x="0" y="0"/>
+                    <wp:positionH relativeFrom="margin">
+                      <wp:align>center</wp:align>
+                    </wp:positionH>
+                    <wp:positionV relativeFrom="margin">
+                      <wp:align>center</wp:align>
+                    </wp:positionV>
+                    <wp:extent cx="5942965" cy="2546985"/>
+                    <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                    <wp:wrapNone/>
+                    <wp:docPr id="662797538" name="Text Box 4"/>
+                    <wp:cNvGraphicFramePr>
+                      <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                    </wp:cNvGraphicFramePr>
+                    <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                        <wps:wsp>
+                          <wps:cNvSpPr txBox="1">
+                            <a:spLocks noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+                          </wps:cNvSpPr>
+                          <wps:spPr bwMode="auto">
+                            <a:xfrm>
+                              <a:off x="0" y="0"/>
+                              <a:ext cx="5942965" cy="2546985"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="rect">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:extLst>
+                              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                                <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:round/>
+                                  <a:headEnd/>
+                                  <a:tailEnd/>
+                                </a14:hiddenLine>
+                              </a:ext>
+                            </a:extLst>
+                          </wps:spPr>
+                          <wps:txbx>
+                            <w:txbxContent>
+                              <w:p w14:paraId="6D580EF1" w14:textId="77777777" w:rsidR="00FC25E2" w:rsidRDefault="00FC25E2" w:rsidP="00FC25E2">
+                                <w:pPr>
+                                  <w:jc w:val="center"/>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                    <w:color w:val="C0C0C0"/>
+                                    <w:sz w:val="72"/>
+                                    <w:szCs w:val="72"/>
+                                    <w14:textFill>
+                                      <w14:solidFill>
+                                        <w14:srgbClr w14:val="C0C0C0">
+                                          <w14:alpha w14:val="50000"/>
+                                        </w14:srgbClr>
+                                      </w14:solidFill>
+                                    </w14:textFill>
+                                  </w:rPr>
+                                </w:pPr>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                    <w:color w:val="C0C0C0"/>
+                                    <w:sz w:val="72"/>
+                                    <w:szCs w:val="72"/>
+                                    <w14:textFill>
+                                      <w14:solidFill>
+                                        <w14:srgbClr w14:val="C0C0C0">
+                                          <w14:alpha w14:val="50000"/>
+                                        </w14:srgbClr>
+                                      </w14:solidFill>
+                                    </w14:textFill>
+                                  </w:rPr>
+                                  <w:t>SAMPLE</w:t>
+                                </w:r>
+                              </w:p>
+                            </w:txbxContent>
+                          </wps:txbx>
+                          <wps:bodyPr wrap="square" numCol="1" fromWordArt="1">
+                            <a:prstTxWarp prst="textPlain">
+                              <a:avLst>
+                                <a:gd name="adj" fmla="val 50000"/>
+                              </a:avLst>
+                            </a:prstTxWarp>
+                            <a:spAutoFit/>
+                          </wps:bodyPr>
+                        </wps:wsp>
+                      </a:graphicData>
+                    </a:graphic>
+                    <wp14:sizeRelH relativeFrom="page">
+                      <wp14:pctWidth>0</wp14:pctWidth>
+                    </wp14:sizeRelH>
+                    <wp14:sizeRelV relativeFrom="page">
+                      <wp14:pctHeight>0</wp14:pctHeight>
+                    </wp14:sizeRelV>
+                  </wp:anchor>
+                </w:drawing>
+              </mc:Choice>
+              <mc:Fallback>
+                <w:pict>
+                  <v:shapetype w14:anchorId="649BD44C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                    <v:stroke joinstyle="miter"/>
+                    <v:path gradientshapeok="t" o:connecttype="rect"/>
+                  </v:shapetype>
+                  <v:shape id="Text Box 4" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:467.95pt;height:200.55pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDtvyWx7gEAALYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCOmiMOEXWrrt0&#10;W4Fm6JmR5NibJWqSEjt/P0px0mK9FfNBsCjq8T3yaXkz6I4dlPMtmopPJzlnygiUrdlV/Ofm/tM1&#10;Zz6AkdChURU/Ks9vVh8/LHtbqhk22EnlGIEYX/a24k0ItswyLxqlwU/QKkOHNToNgbZul0kHPaHr&#10;Lpvl+Tzr0UnrUCjvKXp3OuSrhF/XSoQfde1VYF3FiVtIq0vrNq7ZagnlzoFtWjHSgHew0NAaKnqB&#10;uoMAbO/aN1C6FQ491mEiUGdY161QSQOpmeb/qHlqwKqkhZrj7aVN/v/Biu+HJ/voWBg+40ADTCK8&#10;fUDx2zODtw2YnVo7h32jQFLhKb+EE73N0dJYU3SjhvBFttTjaexr1ltfjvhxHr70sdK2/4aSrsA+&#10;YKo21E7H1lEzGFGgKR0vkyFEJihYLK5mi3nBmaCzWXE1X1wXqQaU5+vW+fBVoWbxp+KORp/g4fDg&#10;Q6QD5Tll5BbpnIiFYTtQSuS4RXkklj1ZouL+zx6cIsV7fYvkIJJZO9TP5Lm1Szoj8Qi7GZ7B2bF2&#10;INqP3dkSiUDyhmQGdJQufxGQ7shpB+hYkdM3qhmTR7In1HjX2zX1675NSl54jkrIHEngaOTovtf7&#10;lPXy3FZ/AQAA//8DAFBLAwQUAAYACAAAACEAzod9MdoAAAAFAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPzU7DMBCE70i8g7VI3KgdoIiGOFXFj8SBS0u4b+MliYjXUbxt0rfHcIHLSqMZzXxbrGffqyON&#10;sQtsIVsYUMR1cB03Fqr3l6t7UFGQHfaBycKJIqzL87MCcxcm3tJxJ41KJRxztNCKDLnWsW7JY1yE&#10;gTh5n2H0KEmOjXYjTqnc9/ramDvtseO00OJAjy3VX7uDtyDiNtmpevbx9WN+e5paUy+xsvbyYt48&#10;gBKa5S8MP/gJHcrEtA8HdlH1FtIj8nuTt7pZrkDtLdyaLANdFvo/ffkNAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEA7b8lse4BAAC2AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAzod9MdoAAAAFAQAADwAAAAAAAAAAAAAAAABIBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAE8FAAAAAA==&#10;" o:allowincell="f" filled="f" stroked="f">
+                    <v:stroke joinstyle="round"/>
+                    <o:lock v:ext="edit" shapetype="t"/>
+                    <v:textbox style="mso-fit-shape-to-text:t">
+                      <w:txbxContent>
+                        <w:p w14:paraId="6D580EF1" w14:textId="77777777" w:rsidR="00FC25E2" w:rsidRDefault="00FC25E2" w:rsidP="00FC25E2">
+                          <w:pPr>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:color w:val="C0C0C0"/>
+                              <w:sz w:val="72"/>
+                              <w:szCs w:val="72"/>
+                              <w14:textFill>
+                                <w14:solidFill>
+                                  <w14:srgbClr w14:val="C0C0C0">
+                                    <w14:alpha w14:val="50000"/>
+                                  </w14:srgbClr>
+                                </w14:solidFill>
+                              </w14:textFill>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:color w:val="C0C0C0"/>
+                              <w:sz w:val="72"/>
+                              <w:szCs w:val="72"/>
+                              <w14:textFill>
+                                <w14:solidFill>
+                                  <w14:srgbClr w14:val="C0C0C0">
+                                    <w14:alpha w14:val="50000"/>
+                                  </w14:srgbClr>
+                                </w14:solidFill>
+                              </w14:textFill>
+                            </w:rPr>
+                            <w:t>SAMPLE</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </v:textbox>
+                    <w10:wrap anchorx="margin" anchory="margin"/>
+                  </v:shape>
+                </w:pict>
+              </mc:Fallback>
+            </mc:AlternateContent>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00F72CDC" w:rsidRPr="00E9095D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Title of Standing Order:  </w:t>
+      </w:r>
+      <w:r w:rsidR="006A0BB0" w:rsidRPr="00E9095D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Administering XXX Vaccine</w:t>
+      </w:r>
+      <w:r w:rsidR="000E1FDF" w:rsidRPr="00E9095D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="006A0BB0" w:rsidRPr="00E9095D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Children Younger than </w:t>
+      </w:r>
+      <w:r w:rsidR="00280611" w:rsidRPr="00E9095D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7 </w:t>
+      </w:r>
+      <w:r w:rsidR="000E1FDF" w:rsidRPr="00E9095D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Y</w:t>
+      </w:r>
+      <w:r w:rsidR="00280611" w:rsidRPr="00E9095D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ears</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75DA1F55" w14:textId="08204521" w:rsidR="00283242" w:rsidRPr="00E9095D" w:rsidRDefault="00CC0B92" w:rsidP="009003B8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E9095D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This Standing Order is for all </w:t>
+      </w:r>
+      <w:r w:rsidR="004F1B91" w:rsidRPr="00E9095D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>RNs and LPNs practicing at Rose Coun</w:t>
+      </w:r>
+      <w:r w:rsidR="008278AD" w:rsidRPr="00E9095D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ty Health Department</w:t>
+      </w:r>
+      <w:r w:rsidR="004F324A" w:rsidRPr="00E9095D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to administer</w:t>
+      </w:r>
+      <w:r w:rsidR="008C5E58" w:rsidRPr="00E9095D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> XXX Vaccine to those who meet the conditions of this order. </w:t>
+      </w:r>
+      <w:r w:rsidR="008278AD" w:rsidRPr="00E9095D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10975" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3284"/>
+        <w:gridCol w:w="7691"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002D338C" w:rsidRPr="00540D96" w14:paraId="2B9A642A" w14:textId="77777777" w:rsidTr="7FD4FE44">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10975" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="00FFCC"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E945554" w14:textId="77777777" w:rsidR="002D338C" w:rsidRPr="00103D12" w:rsidRDefault="002D338C" w:rsidP="00A118A2">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00103D12">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Condition or Situation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D338C" w:rsidRPr="00540D96" w14:paraId="4D938D45" w14:textId="77777777" w:rsidTr="7FD4FE44">
+        <w:trPr>
+          <w:trHeight w:val="566"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3145" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D016145" w14:textId="77777777" w:rsidR="002D338C" w:rsidRPr="0068135C" w:rsidRDefault="002D338C" w:rsidP="00A118A2">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0068135C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Condition or situation </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7830" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18FD6EE2" w14:textId="088374CB" w:rsidR="002D338C" w:rsidRPr="0007151A" w:rsidRDefault="00920BEC" w:rsidP="00A118A2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007151A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>All</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF5C69" w:rsidRPr="0007151A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> infants</w:t>
+            </w:r>
+            <w:r w:rsidR="007F4510" w:rsidRPr="0007151A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and children younger than 7 years </w:t>
+            </w:r>
+            <w:r w:rsidR="00594BB7" w:rsidRPr="0007151A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">who present for XXX vaccination and </w:t>
+            </w:r>
+            <w:r w:rsidR="007F4510" w:rsidRPr="0007151A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">meet the </w:t>
+            </w:r>
+            <w:r w:rsidR="0097123A" w:rsidRPr="0007151A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">criteria of this </w:t>
+            </w:r>
+            <w:r w:rsidR="00594BB7" w:rsidRPr="0007151A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>order.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D338C" w:rsidRPr="00540D96" w14:paraId="7215B3C4" w14:textId="77777777" w:rsidTr="7FD4FE44">
+        <w:trPr>
+          <w:trHeight w:val="197"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10975" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="00FFCC"/>
+          </w:tcPr>
+          <w:p w14:paraId="309F809C" w14:textId="77777777" w:rsidR="002D338C" w:rsidRPr="00103D12" w:rsidRDefault="002D338C" w:rsidP="00A118A2">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00103D12">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assessment </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D338C" w:rsidRPr="00540D96" w14:paraId="3F7505E9" w14:textId="77777777" w:rsidTr="7FD4FE44">
+        <w:trPr>
+          <w:trHeight w:val="827"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3145" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="459E50E7" w14:textId="77777777" w:rsidR="002D338C" w:rsidRPr="002B0488" w:rsidRDefault="002D338C" w:rsidP="00A118A2">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B0488">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Assessment Criteria</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7830" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74511570" w14:textId="62E2942C" w:rsidR="002D338C" w:rsidRPr="0007151A" w:rsidRDefault="00BB619C" w:rsidP="00BB619C">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007151A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD2D23" w:rsidRPr="0007151A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Age</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE7021" w:rsidRPr="0007151A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="225D3DB7" w14:textId="2E7F8B0C" w:rsidR="00096409" w:rsidRPr="0007151A" w:rsidRDefault="00BB619C" w:rsidP="00BB619C">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007151A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00096409" w:rsidRPr="0007151A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Vaccination status</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE7021" w:rsidRPr="0007151A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0007151A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0007151A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE7021" w:rsidRPr="0007151A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65927A91" w14:textId="26EBF832" w:rsidR="00096409" w:rsidRPr="0007151A" w:rsidRDefault="00BB619C" w:rsidP="00BB619C">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007151A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="006805C6" w:rsidRPr="0007151A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Contraindications or Precautions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D338C" w:rsidRPr="00540D96" w14:paraId="7C402122" w14:textId="77777777" w:rsidTr="7FD4FE44">
+        <w:trPr>
+          <w:trHeight w:val="260"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3145" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="00FFCC"/>
+          </w:tcPr>
+          <w:p w14:paraId="07709171" w14:textId="77777777" w:rsidR="002D338C" w:rsidRPr="00540D96" w:rsidRDefault="002D338C" w:rsidP="00A118A2">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7830" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="00FFCC"/>
+          </w:tcPr>
+          <w:p w14:paraId="04884EB5" w14:textId="77777777" w:rsidR="002D338C" w:rsidRPr="00103D12" w:rsidRDefault="002D338C" w:rsidP="00A118A2">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D338C" w:rsidRPr="00540D96" w14:paraId="3F190B98" w14:textId="77777777" w:rsidTr="7FD4FE44">
+        <w:trPr>
+          <w:trHeight w:val="935"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3145" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43441C13" w14:textId="77777777" w:rsidR="002D338C" w:rsidRPr="00103D12" w:rsidRDefault="002D338C" w:rsidP="00A118A2">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00103D12">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Subjective Findings</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7830" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C087386" w14:textId="5D87AD1A" w:rsidR="002D338C" w:rsidRPr="00F075B3" w:rsidRDefault="001B46F4" w:rsidP="00A118A2">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F075B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="0043763E" w:rsidRPr="00F075B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Infants and children presenting with </w:t>
+            </w:r>
+            <w:r w:rsidR="005D3A5C" w:rsidRPr="00F075B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>parent/</w:t>
+            </w:r>
+            <w:r w:rsidR="008A1FCF" w:rsidRPr="00F075B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>consenting</w:t>
+            </w:r>
+            <w:r w:rsidR="0043763E" w:rsidRPr="00F075B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> adult</w:t>
+            </w:r>
+            <w:r w:rsidR="005C0581" w:rsidRPr="00F075B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for XXX vaccination</w:t>
+            </w:r>
+            <w:r w:rsidR="008E3A15" w:rsidRPr="00F075B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26F5CF28" w14:textId="48B2D200" w:rsidR="008E3A15" w:rsidRPr="003309B8" w:rsidRDefault="001B46F4" w:rsidP="00A118A2">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F075B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="008E3A15" w:rsidRPr="00F075B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adult reports </w:t>
+            </w:r>
+            <w:r w:rsidR="00952BD4" w:rsidRPr="00F075B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>child has NOT experienced a serious reaction to prior dose of vaccine or any of its components</w:t>
+            </w:r>
+            <w:r w:rsidR="00A85312">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>….</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D338C" w:rsidRPr="00540D96" w14:paraId="7FBE9D0F" w14:textId="77777777" w:rsidTr="7FD4FE44">
+        <w:trPr>
+          <w:trHeight w:val="287"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3145" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="00FFCC"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EDEACCC" w14:textId="77777777" w:rsidR="002D338C" w:rsidRPr="00103D12" w:rsidRDefault="002D338C" w:rsidP="00A118A2">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7830" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="00FFCC"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F97DB22" w14:textId="77777777" w:rsidR="002D338C" w:rsidRPr="00103D12" w:rsidRDefault="002D338C" w:rsidP="00A118A2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D338C" w:rsidRPr="00540D96" w14:paraId="2A64DEC0" w14:textId="77777777" w:rsidTr="7FD4FE44">
+        <w:trPr>
+          <w:trHeight w:val="1007"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3145" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E9C5670" w14:textId="77777777" w:rsidR="002D338C" w:rsidRPr="00103D12" w:rsidRDefault="002D338C" w:rsidP="00A118A2">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00103D12">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Objective Findings</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7830" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="509B4492" w14:textId="1A612C24" w:rsidR="002D338C" w:rsidRPr="0007151A" w:rsidRDefault="001B46F4" w:rsidP="00A118A2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007151A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00500EDB" w:rsidRPr="0007151A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Younger</w:t>
+            </w:r>
+            <w:r w:rsidR="005C0581" w:rsidRPr="0007151A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> than 7 years of age</w:t>
+            </w:r>
+            <w:r w:rsidR="00810AB7" w:rsidRPr="0007151A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="799F6A6E" w14:textId="6EE6F615" w:rsidR="00810AB7" w:rsidRPr="0007151A" w:rsidRDefault="001B46F4" w:rsidP="00A118A2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007151A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00500EDB" w:rsidRPr="0007151A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Has</w:t>
+            </w:r>
+            <w:r w:rsidR="00810AB7" w:rsidRPr="0007151A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> not completed XXX vaccination series</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7827DCBD" w14:textId="54E5DF70" w:rsidR="00810AB7" w:rsidRPr="0007151A" w:rsidRDefault="001B46F4" w:rsidP="00A118A2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007151A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00500EDB" w:rsidRPr="0007151A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Without moderate</w:t>
+            </w:r>
+            <w:r w:rsidR="005D3A5C" w:rsidRPr="0007151A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to severe</w:t>
+            </w:r>
+            <w:r w:rsidR="003309B8" w:rsidRPr="0007151A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> acute illness or fever</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EACE89E" w14:textId="0B7CFDEB" w:rsidR="00AE7021" w:rsidRPr="00540D96" w:rsidRDefault="001B46F4" w:rsidP="00A118A2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007151A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="005D3A5C" w:rsidRPr="0007151A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0007151A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> documentation that child has experienced a serious reaction with prior dose of vaccine…….</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D338C" w:rsidRPr="00540D96" w14:paraId="066DEC24" w14:textId="77777777" w:rsidTr="7FD4FE44">
         <w:trPr>
           <w:trHeight w:val="205"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2335" w:type="dxa"/>
+            <w:tcW w:w="10975" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="00FFCC"/>
           </w:tcPr>
-          <w:p w14:paraId="083FB0FB" w14:textId="348E33BD" w:rsidR="00FB6874" w:rsidRPr="00540D96" w:rsidRDefault="00FB6874" w:rsidP="00B23709">
+          <w:p w14:paraId="7AC22E0F" w14:textId="4C1BFDDE" w:rsidR="002D338C" w:rsidRPr="00103D12" w:rsidRDefault="002D338C" w:rsidP="00A118A2">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00103D12">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Plan of Care</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D338C" w:rsidRPr="00540D96" w14:paraId="0485352E" w14:textId="77777777" w:rsidTr="7FD4FE44">
+        <w:trPr>
+          <w:trHeight w:val="593"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3145" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4208C9C4" w14:textId="77777777" w:rsidR="002D338C" w:rsidRDefault="002D338C" w:rsidP="00A118A2">
             <w:pPr>
               <w:spacing w:after="40"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00540D96">
-[...24 lines deleted...]
-              <w:t>/APP</w:t>
+            <w:r w:rsidRPr="00A21A12">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Medical Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66312FE1" w14:textId="77777777" w:rsidR="002D338C" w:rsidRPr="00A21A12" w:rsidRDefault="002D338C" w:rsidP="00A118A2">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A21A12">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Pharmaceutical Regimen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8640" w:type="dxa"/>
+            <w:tcW w:w="7830" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="439A60EE" w14:textId="5A1AADA9" w:rsidR="00FB6874" w:rsidRPr="00540D96" w:rsidRDefault="00FB6874" w:rsidP="00231768">
+          <w:p w14:paraId="0806B61D" w14:textId="1D11D1B4" w:rsidR="002D338C" w:rsidRPr="0007151A" w:rsidRDefault="007346E7" w:rsidP="00A118A2">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007151A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXX Vaccine </w:t>
+            </w:r>
+            <w:r w:rsidR="00A30ACC" w:rsidRPr="0007151A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>(Name brand) for Children Younger than 7 Years</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D338C" w:rsidRPr="00540D96" w14:paraId="4A702A21" w14:textId="77777777" w:rsidTr="7FD4FE44">
+        <w:trPr>
+          <w:trHeight w:val="989"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3145" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0555D37F" w14:textId="77777777" w:rsidR="002D338C" w:rsidRDefault="002D338C" w:rsidP="00A118A2">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F03D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Nursing actions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="489F61F0" w14:textId="77777777" w:rsidR="002D338C" w:rsidRPr="00F03D36" w:rsidRDefault="002D338C" w:rsidP="00A118A2">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(include Contraindications)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7830" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B8E9F5D" w14:textId="77777777" w:rsidR="00595C96" w:rsidRPr="0007151A" w:rsidRDefault="00595C96" w:rsidP="004C4965">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:spacing w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007151A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>If no contraindications</w:t>
+            </w:r>
+            <w:r w:rsidR="00172F15" w:rsidRPr="0007151A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>, provide parent with copy of current VIS…….</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="342CE9FA" w14:textId="77777777" w:rsidR="007135AE" w:rsidRPr="00E35EE5" w:rsidRDefault="007135AE" w:rsidP="004C4965">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:spacing w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007151A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Prepare vaccine……</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="257D13DF" w14:textId="6939FA7D" w:rsidR="00E35EE5" w:rsidRPr="00F075B3" w:rsidRDefault="00E35EE5" w:rsidP="004C4965">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:spacing w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Position child in parent’s lap </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>…..</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D338C" w:rsidRPr="00540D96" w14:paraId="7D733231" w14:textId="77777777" w:rsidTr="7FD4FE44">
+        <w:trPr>
+          <w:trHeight w:val="935"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3145" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C0CFED7" w14:textId="77777777" w:rsidR="002D338C" w:rsidRPr="00F03D36" w:rsidRDefault="002D338C" w:rsidP="00A118A2">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F03D36">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Follow-up </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>care</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7830" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="220D927C" w14:textId="77777777" w:rsidR="002D338C" w:rsidRPr="0007151A" w:rsidRDefault="00181EEC" w:rsidP="00181EEC">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="41"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007151A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Be prepared for management of medical emergency related to the administration of vaccine……</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2999698E" w14:textId="1A36E6A4" w:rsidR="00181EEC" w:rsidRPr="00F075B3" w:rsidRDefault="00181EEC" w:rsidP="00181EEC">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="41"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007151A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Report</w:t>
+            </w:r>
+            <w:r w:rsidR="00E9603E" w:rsidRPr="0007151A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> all adverse events</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00E9603E" w:rsidRPr="0007151A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>…..</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D338C" w:rsidRPr="00540D96" w14:paraId="05CD2CFC" w14:textId="77777777" w:rsidTr="7FD4FE44">
+        <w:trPr>
+          <w:trHeight w:val="205"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3145" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="00FFCC"/>
+          </w:tcPr>
+          <w:p w14:paraId="47597830" w14:textId="77777777" w:rsidR="002D338C" w:rsidRPr="00540D96" w:rsidRDefault="002D338C" w:rsidP="00A118A2">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7830" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="00FFCC"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E64A2FA" w14:textId="77777777" w:rsidR="002D338C" w:rsidRPr="00103D12" w:rsidRDefault="002D338C" w:rsidP="00A118A2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00103D12">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Notification Criteria</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D338C" w:rsidRPr="00540D96" w14:paraId="3818361C" w14:textId="77777777" w:rsidTr="7FD4FE44">
+        <w:trPr>
+          <w:trHeight w:val="1115"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3145" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B43830F" w14:textId="77777777" w:rsidR="002D338C" w:rsidRDefault="002D338C" w:rsidP="00A118A2">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00103D12">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Notification Criteria</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5807A32D" w14:textId="77777777" w:rsidR="002D338C" w:rsidRPr="00103D12" w:rsidRDefault="002D338C" w:rsidP="00A118A2">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (include Contraindications)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7830" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="365D1E60" w14:textId="7160EE02" w:rsidR="002D338C" w:rsidRPr="0007151A" w:rsidRDefault="007235A2" w:rsidP="00A118A2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="003C6C03" w:rsidRPr="0007151A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If child has reported serious </w:t>
+            </w:r>
+            <w:r w:rsidR="00664CC7" w:rsidRPr="0007151A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>reaction to a prior dose of vaccine, do not administer and notify provider.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="380BCF30" w14:textId="2E97A99B" w:rsidR="00664CC7" w:rsidRPr="00540D96" w:rsidRDefault="007235A2" w:rsidP="00A118A2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="0007151A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="007F0E13" w:rsidRPr="0007151A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If there are any problems with executing this standing order, or following </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0007151A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>administration, notify provider.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D338C" w:rsidRPr="00540D96" w14:paraId="2054C4E3" w14:textId="77777777" w:rsidTr="7FD4FE44">
+        <w:trPr>
+          <w:trHeight w:val="205"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3145" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="00FFCC"/>
+          </w:tcPr>
+          <w:p w14:paraId="13E0A990" w14:textId="77777777" w:rsidR="002D338C" w:rsidRDefault="002D338C" w:rsidP="00A118A2">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7830" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="00FFCC"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CD5C78A" w14:textId="77777777" w:rsidR="002D338C" w:rsidRPr="00103D12" w:rsidRDefault="002D338C" w:rsidP="00A118A2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00103D12">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>Provider Signature</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D338C" w:rsidRPr="00540D96" w14:paraId="5FD7FC6B" w14:textId="77777777" w:rsidTr="7FD4FE44">
+        <w:trPr>
+          <w:trHeight w:val="205"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3145" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F120471" w14:textId="2DC851A7" w:rsidR="002D338C" w:rsidRDefault="002D338C" w:rsidP="7FD4FE44">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7FD4FE44">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>//////////////////////////////////////////////</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7830" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="214143EF" w14:textId="67F76801" w:rsidR="002D338C" w:rsidRPr="0007151A" w:rsidRDefault="002F6EA5" w:rsidP="00A118A2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007151A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Signature of </w:t>
+            </w:r>
+            <w:r w:rsidR="00BE019C" w:rsidRPr="0007151A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>physician or advanced practice provider (APP)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D338C" w:rsidRPr="00540D96" w14:paraId="66F225CD" w14:textId="77777777" w:rsidTr="7FD4FE44">
+        <w:trPr>
+          <w:trHeight w:val="205"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3145" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="00FFCC"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BFB717B" w14:textId="77777777" w:rsidR="002D338C" w:rsidRDefault="002D338C" w:rsidP="00A118A2">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7830" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="00FFCC"/>
+          </w:tcPr>
+          <w:p w14:paraId="783D6900" w14:textId="77777777" w:rsidR="002D338C" w:rsidRDefault="002D338C" w:rsidP="00A118A2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                 Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D338C" w:rsidRPr="00540D96" w14:paraId="287D8148" w14:textId="77777777" w:rsidTr="7FD4FE44">
+        <w:trPr>
+          <w:trHeight w:val="314"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3145" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="72A10C9A" w14:textId="7A83F1AE" w:rsidR="00A83C12" w:rsidRDefault="002D338C" w:rsidP="00A118A2">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>//////////////////////////////////////////////</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7830" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="276D55B3" w14:textId="61837A10" w:rsidR="002D338C" w:rsidRPr="000201C7" w:rsidRDefault="00A83C12" w:rsidP="00A118A2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000201C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Must be signed and dated annually; more frequently for revisions or updates.  </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="028438B4" w14:textId="77777777" w:rsidR="00D477BF" w:rsidRPr="00540D96" w:rsidRDefault="00D477BF" w:rsidP="00540D96">
-[...313 lines deleted...]
-    <w:p w14:paraId="31629E5E" w14:textId="634781FB" w:rsidR="003C5A4C" w:rsidRPr="003C5A4C" w:rsidRDefault="007E3F37" w:rsidP="007E3F37">
+    <w:p w14:paraId="31629E5E" w14:textId="634781FB" w:rsidR="003C5A4C" w:rsidRPr="003C5A4C" w:rsidRDefault="007E3F37" w:rsidP="00E06059">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5130"/>
         </w:tabs>
-        <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="003C5A4C" w:rsidRPr="003C5A4C" w:rsidSect="00B640F7">
-      <w:headerReference w:type="even" r:id="rId14"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId19"/>
+      <w:headerReference w:type="even" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="720" w:right="540" w:bottom="720" w:left="720" w:header="288" w:footer="288" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="286"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="73D879DC" w14:textId="77777777" w:rsidR="00B640F7" w:rsidRDefault="00B640F7" w:rsidP="00B233F1">
+    <w:p w14:paraId="56F589B0" w14:textId="77777777" w:rsidR="00217E45" w:rsidRDefault="00217E45" w:rsidP="00B233F1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5B53B133" w14:textId="77777777" w:rsidR="00B640F7" w:rsidRDefault="00B640F7" w:rsidP="00B233F1">
+    <w:p w14:paraId="0E103281" w14:textId="77777777" w:rsidR="00217E45" w:rsidRDefault="00217E45" w:rsidP="00B233F1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Monotype Sorts">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5F6F031E" w14:textId="77777777" w:rsidR="0077498A" w:rsidRDefault="0077498A">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1122C7C0" w14:textId="77777777" w:rsidR="00FC25E2" w:rsidRDefault="00FC25E2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="10CC7BC8" w14:textId="2B926E5F" w:rsidR="00BC4D6D" w:rsidRPr="001B7ACE" w:rsidRDefault="003C5A4C" w:rsidP="00241DB7">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="10CC7BC8" w14:textId="3BD9D6BE" w:rsidR="00BC4D6D" w:rsidRPr="001B7ACE" w:rsidRDefault="003C5A4C" w:rsidP="00241DB7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="4472C4" w:themeColor="accent1"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="4472C4" w:themeColor="accent1"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>OCPHN</w:t>
     </w:r>
     <w:r w:rsidR="00F61BEB">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="4472C4" w:themeColor="accent1"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> Standing Order Template</w:t>
     </w:r>
     <w:r w:rsidR="006B22E8">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="4472C4" w:themeColor="accent1"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve">                       </w:t>
     </w:r>
     <w:r w:rsidR="007E3F37">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="4472C4" w:themeColor="accent1"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>rev. 01/2023</w:t>
+      <w:t xml:space="preserve">rev. </w:t>
+    </w:r>
+    <w:r w:rsidR="0070743F">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="4472C4" w:themeColor="accent1"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>10</w:t>
+    </w:r>
+    <w:r w:rsidR="007E3F37">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="4472C4" w:themeColor="accent1"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>/202</w:t>
+    </w:r>
+    <w:r w:rsidR="005F412E">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="4472C4" w:themeColor="accent1"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="00F61BEB">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="4472C4" w:themeColor="accent1"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve">                            </w:t>
     </w:r>
     <w:r w:rsidR="00241DB7">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="4472C4" w:themeColor="accent1"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve">                                      </w:t>
     </w:r>
     <w:r w:rsidR="00BC4D6D" w:rsidRPr="001B7ACE">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="4472C4" w:themeColor="accent1"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
@@ -1393,160 +3957,160 @@
         <w:color w:val="4472C4" w:themeColor="accent1"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidR="00BC4D6D" w:rsidRPr="001B7ACE">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="4472C4" w:themeColor="accent1"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="5BD61BC5" w14:textId="77777777" w:rsidR="00B233F1" w:rsidRDefault="00B233F1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5670C968" w14:textId="77777777" w:rsidR="0077498A" w:rsidRDefault="0077498A">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="65D40A5A" w14:textId="77777777" w:rsidR="00FC25E2" w:rsidRDefault="00FC25E2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="00DEFE64" w14:textId="77777777" w:rsidR="00B640F7" w:rsidRDefault="00B640F7" w:rsidP="00B233F1">
+    <w:p w14:paraId="657281DF" w14:textId="77777777" w:rsidR="00217E45" w:rsidRDefault="00217E45" w:rsidP="00B233F1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="63DDE55A" w14:textId="77777777" w:rsidR="00B640F7" w:rsidRDefault="00B640F7" w:rsidP="00B233F1">
+    <w:p w14:paraId="49636C6B" w14:textId="77777777" w:rsidR="00217E45" w:rsidRDefault="00217E45" w:rsidP="00B233F1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="43EAB08B" w14:textId="77777777" w:rsidR="0077498A" w:rsidRDefault="0077498A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="578F3BA5" w14:textId="305352E6" w:rsidR="00FC25E2" w:rsidRDefault="00FC25E2">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="01886146" w14:textId="256BD6C8" w:rsidR="00060411" w:rsidRPr="00A877E2" w:rsidRDefault="00A877E2" w:rsidP="00241DB7">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="01886146" w14:textId="07A01BC6" w:rsidR="00060411" w:rsidRPr="00A877E2" w:rsidRDefault="00A877E2" w:rsidP="00241DB7">
     <w:pPr>
       <w:pStyle w:val="Title"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="9" w:color="A5A5A5" w:themeColor="accent3"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:after="0"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00A877E2">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
       <w:t>Agency Letterhead</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="252E2897" w14:textId="77777777" w:rsidR="0077498A" w:rsidRDefault="0077498A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3CC2C651" w14:textId="1ED018C7" w:rsidR="00FC25E2" w:rsidRDefault="00FC25E2">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1028" type="#_x0000_t75" style="width:11.4pt;height:11.4pt" o:bullet="t">
+      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:11.25pt;height:11.25pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="mso3612"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="013A4647"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B8960678"/>
     <w:lvl w:ilvl="0" w:tplc="D9FAEABC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Symbol" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -2052,50 +4616,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="12240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="12960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0CEB48B6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6C08D69C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D3E4224"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5FBE6C3E"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -2137,51 +4814,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D954EA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="359C0F52"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -2223,51 +4900,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18BB7B6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="33FEFDE6"/>
     <w:lvl w:ilvl="0" w:tplc="FFEC9D78">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="F"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Monotype Sorts" w:hAnsi="Monotype Sorts" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="9078E420" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="F"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2363,51 +5040,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Monotype Sorts" w:hAnsi="Monotype Sorts" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="30661A0A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="F"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Monotype Sorts" w:hAnsi="Monotype Sorts" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19074F26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6C709F9A"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -2449,51 +5126,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F01315B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75EE867C"/>
     <w:lvl w:ilvl="0" w:tplc="A36C0952">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="F"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Monotype Sorts" w:hAnsi="Monotype Sorts" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="E58814C0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="F"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2589,51 +5266,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Monotype Sorts" w:hAnsi="Monotype Sorts" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="32880438" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="F"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Monotype Sorts" w:hAnsi="Monotype Sorts" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2DC75D3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D232505E"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -2675,51 +5352,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33F571CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A1B8ABB4"/>
     <w:lvl w:ilvl="0" w:tplc="F73200F8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -2787,51 +5464,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="350657DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E29C30AE"/>
     <w:lvl w:ilvl="0" w:tplc="F7C01D8A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -2876,51 +5553,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="357D4B36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F7A05C12"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -2965,51 +5642,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A8258DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BF18B722"/>
     <w:lvl w:ilvl="0" w:tplc="167612A4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="F"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Monotype Sorts" w:hAnsi="Monotype Sorts" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="85E41856" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="F"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3105,51 +5782,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Monotype Sorts" w:hAnsi="Monotype Sorts" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="57D29F26" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="F"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Monotype Sorts" w:hAnsi="Monotype Sorts" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C414B19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="98D6DEC6"/>
     <w:lvl w:ilvl="0" w:tplc="FBDA6B74">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="F"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Monotype Sorts" w:hAnsi="Monotype Sorts" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C84CAB4C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="F"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3245,51 +5922,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Monotype Sorts" w:hAnsi="Monotype Sorts" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="DBA27E60" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="F"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Monotype Sorts" w:hAnsi="Monotype Sorts" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E130F77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E60C0B14"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3331,51 +6008,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="438E62C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3BBABC56"/>
     <w:lvl w:ilvl="0" w:tplc="E8D85B5E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -3420,51 +6097,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="453B1DF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BB9E0EB6"/>
     <w:lvl w:ilvl="0" w:tplc="04090007">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3534,51 +6211,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C146742"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="23083A28"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3620,51 +6297,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C5D402C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="286C18A6"/>
     <w:lvl w:ilvl="0" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3706,51 +6383,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4EB94C6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="88F20C70"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -3795,51 +6472,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50261601"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9904CB22"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3908,51 +6585,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54300A13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7A70A50A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7275" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7995" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4021,51 +6698,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="12315" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="13035" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="563A4878"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BF2CA7B4"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -4110,51 +6787,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5732729C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6EE831F4"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -4199,51 +6876,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57E06231"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6BEA5F26"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4285,51 +6962,140 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="598161FB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="36EC6614"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C95128E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="17E871B6"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4371,51 +7137,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E762CA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3A16C42E"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4457,51 +7223,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B6F56D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8FC85680"/>
     <w:lvl w:ilvl="0" w:tplc="C4B28BDE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="F"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Monotype Sorts" w:hAnsi="Monotype Sorts" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="3222C722" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="F"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4597,51 +7363,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Monotype Sorts" w:hAnsi="Monotype Sorts" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="EA0436C4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="F"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Monotype Sorts" w:hAnsi="Monotype Sorts" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CA84A14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2558EA08"/>
     <w:lvl w:ilvl="0" w:tplc="04090007">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4711,51 +7477,140 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70FA0299"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E578DD08"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="781F103D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9EF2113A"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -4800,51 +7655,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="785F29D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A34E98E8"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4886,51 +7741,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7BFD76EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1414BDF0"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4999,51 +7854,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C756E14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="88080172"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5085,51 +7940,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EC944E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F0A2F6EE"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5172,464 +8027,665 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1084885797">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="350421236">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="93598661">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="136261892">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="723456060">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1680815750">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1238129358">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1176457880">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="228923828">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="917716901">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="2029260362">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1349021445">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="664823178">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1952783549">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="139344411">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1550728074">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="664285443">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1456830981">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="928777513">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1683776975">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="119227254">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1414011793">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1316766478">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="993293827">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="261450127">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="2064254113">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="118455355">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="130291952">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="664285443">
-    <w:abstractNumId w:val="26"/>
+  <w:num w:numId="29" w16cid:durableId="1056200986">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="1456830981">
-[...2 lines deleted...]
-  <w:num w:numId="19" w16cid:durableId="928777513">
+  <w:num w:numId="30" w16cid:durableId="1105153855">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="1683776975">
-[...31 lines deleted...]
-  </w:num>
   <w:num w:numId="31" w16cid:durableId="643197358">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1175799508">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1219438404">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1376467525">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1925187801">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="886918214">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="25"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="978874643">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="37"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="176426021">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="1601137414">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="1794209682">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="99229581">
+    <w:abstractNumId w:val="28"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:drawingGridVerticalSpacing w:val="136"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDYyNjM3MDIwN7A0NDe2sDRR0lEKTi0uzszPAykwrAUAra0BeCwAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="0046135C"/>
     <w:rsid w:val="00003E63"/>
+    <w:rsid w:val="000201C7"/>
     <w:rsid w:val="00023BCA"/>
     <w:rsid w:val="000263F1"/>
     <w:rsid w:val="00042262"/>
     <w:rsid w:val="0004329E"/>
+    <w:rsid w:val="00043FDA"/>
+    <w:rsid w:val="000475BD"/>
+    <w:rsid w:val="000533F6"/>
+    <w:rsid w:val="00053C05"/>
     <w:rsid w:val="00060411"/>
+    <w:rsid w:val="0007151A"/>
+    <w:rsid w:val="00077B98"/>
+    <w:rsid w:val="00084505"/>
+    <w:rsid w:val="00094793"/>
     <w:rsid w:val="000959F7"/>
+    <w:rsid w:val="00096409"/>
+    <w:rsid w:val="000B532D"/>
+    <w:rsid w:val="000C2862"/>
     <w:rsid w:val="000E1627"/>
+    <w:rsid w:val="000E1FDF"/>
+    <w:rsid w:val="000F0109"/>
     <w:rsid w:val="000F3545"/>
     <w:rsid w:val="000F4D4F"/>
+    <w:rsid w:val="00103D12"/>
     <w:rsid w:val="00105800"/>
+    <w:rsid w:val="00105CFD"/>
     <w:rsid w:val="00114309"/>
+    <w:rsid w:val="00120885"/>
     <w:rsid w:val="00130025"/>
+    <w:rsid w:val="0013378F"/>
     <w:rsid w:val="00143360"/>
     <w:rsid w:val="00143364"/>
     <w:rsid w:val="00147DD8"/>
+    <w:rsid w:val="00155125"/>
+    <w:rsid w:val="00157ED9"/>
+    <w:rsid w:val="00172F15"/>
+    <w:rsid w:val="00175B6E"/>
+    <w:rsid w:val="00180A73"/>
+    <w:rsid w:val="00181EEC"/>
     <w:rsid w:val="00192B8D"/>
     <w:rsid w:val="00196A0C"/>
+    <w:rsid w:val="001A12A3"/>
+    <w:rsid w:val="001B46F4"/>
+    <w:rsid w:val="001C172D"/>
+    <w:rsid w:val="001C226D"/>
     <w:rsid w:val="001C58FD"/>
+    <w:rsid w:val="001E6177"/>
     <w:rsid w:val="00203401"/>
+    <w:rsid w:val="00205EFB"/>
+    <w:rsid w:val="00213038"/>
+    <w:rsid w:val="00213E4F"/>
+    <w:rsid w:val="00217E45"/>
     <w:rsid w:val="00231768"/>
+    <w:rsid w:val="002363CC"/>
     <w:rsid w:val="00241DB7"/>
+    <w:rsid w:val="00255E32"/>
+    <w:rsid w:val="002626F3"/>
+    <w:rsid w:val="00262F09"/>
     <w:rsid w:val="00277D02"/>
+    <w:rsid w:val="00280611"/>
+    <w:rsid w:val="00280E23"/>
     <w:rsid w:val="00283242"/>
     <w:rsid w:val="00290FA9"/>
     <w:rsid w:val="00293EB8"/>
+    <w:rsid w:val="0029437B"/>
     <w:rsid w:val="002A793A"/>
+    <w:rsid w:val="002B0488"/>
+    <w:rsid w:val="002C1CD1"/>
     <w:rsid w:val="002D150E"/>
+    <w:rsid w:val="002D338C"/>
+    <w:rsid w:val="002E29B0"/>
+    <w:rsid w:val="002E2CD7"/>
+    <w:rsid w:val="002F6EA5"/>
     <w:rsid w:val="002F7A37"/>
     <w:rsid w:val="002F7DEC"/>
+    <w:rsid w:val="00326003"/>
+    <w:rsid w:val="003309B8"/>
+    <w:rsid w:val="003538BB"/>
+    <w:rsid w:val="003660E9"/>
     <w:rsid w:val="0036786F"/>
     <w:rsid w:val="00375A92"/>
+    <w:rsid w:val="00386466"/>
     <w:rsid w:val="003A1FE7"/>
     <w:rsid w:val="003B35AB"/>
     <w:rsid w:val="003C5A4C"/>
+    <w:rsid w:val="003C6C03"/>
+    <w:rsid w:val="003D3420"/>
     <w:rsid w:val="003D5292"/>
+    <w:rsid w:val="0040435A"/>
     <w:rsid w:val="004062A6"/>
     <w:rsid w:val="0040682B"/>
+    <w:rsid w:val="00422B7E"/>
     <w:rsid w:val="0042441A"/>
     <w:rsid w:val="00425EB6"/>
+    <w:rsid w:val="0043763E"/>
+    <w:rsid w:val="00440FDA"/>
+    <w:rsid w:val="004455AC"/>
     <w:rsid w:val="0045124D"/>
     <w:rsid w:val="00456E0E"/>
     <w:rsid w:val="0046135C"/>
+    <w:rsid w:val="00464797"/>
     <w:rsid w:val="0046779B"/>
+    <w:rsid w:val="00471237"/>
     <w:rsid w:val="004A3FBE"/>
     <w:rsid w:val="004C0761"/>
+    <w:rsid w:val="004C4965"/>
+    <w:rsid w:val="004D2716"/>
     <w:rsid w:val="004D5FBD"/>
+    <w:rsid w:val="004F1B91"/>
+    <w:rsid w:val="004F324A"/>
+    <w:rsid w:val="004F5CB8"/>
+    <w:rsid w:val="00500EDB"/>
     <w:rsid w:val="005047BF"/>
     <w:rsid w:val="00507723"/>
     <w:rsid w:val="00531549"/>
     <w:rsid w:val="00540D96"/>
     <w:rsid w:val="005454B5"/>
     <w:rsid w:val="00545D87"/>
     <w:rsid w:val="005464B3"/>
+    <w:rsid w:val="00552BE2"/>
+    <w:rsid w:val="0055587F"/>
     <w:rsid w:val="00560CF1"/>
     <w:rsid w:val="005621C4"/>
     <w:rsid w:val="00563FA4"/>
     <w:rsid w:val="005648E0"/>
     <w:rsid w:val="0058618E"/>
     <w:rsid w:val="00591E9A"/>
     <w:rsid w:val="005942B0"/>
+    <w:rsid w:val="005945EB"/>
     <w:rsid w:val="005947D6"/>
+    <w:rsid w:val="00594BB7"/>
+    <w:rsid w:val="00595C96"/>
+    <w:rsid w:val="005A59A7"/>
+    <w:rsid w:val="005A7388"/>
     <w:rsid w:val="005B2A95"/>
+    <w:rsid w:val="005C0581"/>
     <w:rsid w:val="005C4505"/>
+    <w:rsid w:val="005D3A5C"/>
     <w:rsid w:val="005D7868"/>
+    <w:rsid w:val="005E0273"/>
+    <w:rsid w:val="005E11A6"/>
+    <w:rsid w:val="005E6C61"/>
+    <w:rsid w:val="005F15A0"/>
+    <w:rsid w:val="005F412E"/>
+    <w:rsid w:val="00605801"/>
     <w:rsid w:val="006139FA"/>
     <w:rsid w:val="006434EF"/>
+    <w:rsid w:val="00644FC0"/>
+    <w:rsid w:val="00646E78"/>
+    <w:rsid w:val="006470A1"/>
+    <w:rsid w:val="006522C5"/>
+    <w:rsid w:val="00664CC7"/>
     <w:rsid w:val="00665C8B"/>
     <w:rsid w:val="006664D8"/>
     <w:rsid w:val="00667207"/>
+    <w:rsid w:val="006805C6"/>
+    <w:rsid w:val="006809D4"/>
+    <w:rsid w:val="0068135C"/>
+    <w:rsid w:val="006A0BB0"/>
     <w:rsid w:val="006A2E1F"/>
     <w:rsid w:val="006B22E8"/>
+    <w:rsid w:val="006B7570"/>
     <w:rsid w:val="006D79FE"/>
+    <w:rsid w:val="00700C34"/>
+    <w:rsid w:val="0070743F"/>
+    <w:rsid w:val="007135AE"/>
+    <w:rsid w:val="007235A2"/>
+    <w:rsid w:val="007346E7"/>
     <w:rsid w:val="007361FC"/>
+    <w:rsid w:val="00741D9B"/>
     <w:rsid w:val="007431E6"/>
     <w:rsid w:val="0075382D"/>
     <w:rsid w:val="00753924"/>
     <w:rsid w:val="00762CEC"/>
     <w:rsid w:val="0077498A"/>
+    <w:rsid w:val="00774A51"/>
     <w:rsid w:val="00782A12"/>
+    <w:rsid w:val="00782F31"/>
+    <w:rsid w:val="00786858"/>
     <w:rsid w:val="00786C5F"/>
     <w:rsid w:val="00787F83"/>
     <w:rsid w:val="007A127B"/>
     <w:rsid w:val="007B0710"/>
     <w:rsid w:val="007C7F3D"/>
     <w:rsid w:val="007E2DEB"/>
     <w:rsid w:val="007E3F37"/>
+    <w:rsid w:val="007F0E13"/>
     <w:rsid w:val="007F119E"/>
+    <w:rsid w:val="007F4510"/>
     <w:rsid w:val="00801E99"/>
+    <w:rsid w:val="0080375A"/>
     <w:rsid w:val="0080395C"/>
+    <w:rsid w:val="00810AB7"/>
+    <w:rsid w:val="00822FDB"/>
+    <w:rsid w:val="00826743"/>
     <w:rsid w:val="00827094"/>
+    <w:rsid w:val="008278AD"/>
     <w:rsid w:val="00850ED5"/>
+    <w:rsid w:val="00863239"/>
     <w:rsid w:val="00870D96"/>
     <w:rsid w:val="00873140"/>
     <w:rsid w:val="00875D1F"/>
     <w:rsid w:val="00876007"/>
     <w:rsid w:val="008916E0"/>
     <w:rsid w:val="00894231"/>
+    <w:rsid w:val="00894C10"/>
+    <w:rsid w:val="008A1FCF"/>
+    <w:rsid w:val="008A2115"/>
+    <w:rsid w:val="008C5E58"/>
     <w:rsid w:val="008C746F"/>
     <w:rsid w:val="008C7608"/>
     <w:rsid w:val="008D74D7"/>
+    <w:rsid w:val="008E3A15"/>
     <w:rsid w:val="008F2430"/>
+    <w:rsid w:val="008F6CC8"/>
+    <w:rsid w:val="009003B8"/>
     <w:rsid w:val="00910E71"/>
+    <w:rsid w:val="00915AFD"/>
+    <w:rsid w:val="00920BEC"/>
     <w:rsid w:val="00924E98"/>
     <w:rsid w:val="009264BB"/>
     <w:rsid w:val="00934567"/>
+    <w:rsid w:val="0093671C"/>
     <w:rsid w:val="009414EC"/>
+    <w:rsid w:val="009505A0"/>
+    <w:rsid w:val="00952BD4"/>
+    <w:rsid w:val="0097123A"/>
     <w:rsid w:val="0097578D"/>
+    <w:rsid w:val="00976608"/>
     <w:rsid w:val="0098517E"/>
+    <w:rsid w:val="0099143D"/>
     <w:rsid w:val="0099195F"/>
+    <w:rsid w:val="009A02FE"/>
+    <w:rsid w:val="009B0984"/>
+    <w:rsid w:val="009B43E1"/>
+    <w:rsid w:val="009D6F42"/>
     <w:rsid w:val="009D7D5B"/>
     <w:rsid w:val="009F2E2E"/>
+    <w:rsid w:val="00A053B2"/>
     <w:rsid w:val="00A05C90"/>
     <w:rsid w:val="00A2044B"/>
     <w:rsid w:val="00A20704"/>
+    <w:rsid w:val="00A20F4E"/>
+    <w:rsid w:val="00A21A12"/>
+    <w:rsid w:val="00A23BB9"/>
+    <w:rsid w:val="00A30ACC"/>
     <w:rsid w:val="00A4170F"/>
+    <w:rsid w:val="00A52073"/>
+    <w:rsid w:val="00A64C45"/>
     <w:rsid w:val="00A74E85"/>
+    <w:rsid w:val="00A82E3A"/>
+    <w:rsid w:val="00A83C12"/>
+    <w:rsid w:val="00A8427B"/>
+    <w:rsid w:val="00A84285"/>
+    <w:rsid w:val="00A85312"/>
     <w:rsid w:val="00A877E2"/>
     <w:rsid w:val="00A970E4"/>
+    <w:rsid w:val="00AD6EF0"/>
+    <w:rsid w:val="00AE18ED"/>
+    <w:rsid w:val="00AE5E8F"/>
+    <w:rsid w:val="00AE6600"/>
+    <w:rsid w:val="00AE7021"/>
     <w:rsid w:val="00AF51B2"/>
     <w:rsid w:val="00B061C9"/>
     <w:rsid w:val="00B14692"/>
     <w:rsid w:val="00B233F1"/>
+    <w:rsid w:val="00B3279E"/>
+    <w:rsid w:val="00B40C38"/>
     <w:rsid w:val="00B50511"/>
+    <w:rsid w:val="00B51DF4"/>
+    <w:rsid w:val="00B527BD"/>
+    <w:rsid w:val="00B54007"/>
     <w:rsid w:val="00B62735"/>
     <w:rsid w:val="00B640F7"/>
     <w:rsid w:val="00B73030"/>
+    <w:rsid w:val="00B90024"/>
+    <w:rsid w:val="00BB2E12"/>
+    <w:rsid w:val="00BB5A68"/>
+    <w:rsid w:val="00BB619C"/>
     <w:rsid w:val="00BB6AC0"/>
+    <w:rsid w:val="00BC1B46"/>
     <w:rsid w:val="00BC1B49"/>
     <w:rsid w:val="00BC4D6D"/>
+    <w:rsid w:val="00BD2D23"/>
+    <w:rsid w:val="00BE019C"/>
     <w:rsid w:val="00C17F59"/>
     <w:rsid w:val="00C22B91"/>
+    <w:rsid w:val="00C27014"/>
     <w:rsid w:val="00C35A93"/>
     <w:rsid w:val="00C440E3"/>
     <w:rsid w:val="00C45F61"/>
     <w:rsid w:val="00C50CB5"/>
+    <w:rsid w:val="00C52BDD"/>
+    <w:rsid w:val="00C65488"/>
+    <w:rsid w:val="00C70F44"/>
+    <w:rsid w:val="00C70FB7"/>
     <w:rsid w:val="00C8108D"/>
+    <w:rsid w:val="00CA2BD1"/>
     <w:rsid w:val="00CB0F2F"/>
+    <w:rsid w:val="00CC0B92"/>
     <w:rsid w:val="00CC0DBE"/>
+    <w:rsid w:val="00CC3918"/>
     <w:rsid w:val="00CD2B46"/>
+    <w:rsid w:val="00CE1BAC"/>
     <w:rsid w:val="00CF191D"/>
     <w:rsid w:val="00CF1C5B"/>
     <w:rsid w:val="00D023FF"/>
     <w:rsid w:val="00D20860"/>
+    <w:rsid w:val="00D2254F"/>
     <w:rsid w:val="00D23702"/>
     <w:rsid w:val="00D31209"/>
+    <w:rsid w:val="00D4314E"/>
     <w:rsid w:val="00D4625D"/>
     <w:rsid w:val="00D469AF"/>
     <w:rsid w:val="00D477BF"/>
+    <w:rsid w:val="00D54C1E"/>
     <w:rsid w:val="00D75D1F"/>
     <w:rsid w:val="00D765BA"/>
+    <w:rsid w:val="00D76FAA"/>
     <w:rsid w:val="00D935E6"/>
     <w:rsid w:val="00DA288F"/>
+    <w:rsid w:val="00DA3CD8"/>
     <w:rsid w:val="00DC2A45"/>
+    <w:rsid w:val="00DC5C12"/>
     <w:rsid w:val="00DE35F8"/>
+    <w:rsid w:val="00DE4E3B"/>
+    <w:rsid w:val="00E06059"/>
     <w:rsid w:val="00E10723"/>
+    <w:rsid w:val="00E16A68"/>
+    <w:rsid w:val="00E35EE5"/>
+    <w:rsid w:val="00E659E9"/>
+    <w:rsid w:val="00E7266B"/>
     <w:rsid w:val="00E75EDE"/>
+    <w:rsid w:val="00E83CB2"/>
     <w:rsid w:val="00E84C65"/>
+    <w:rsid w:val="00E9095D"/>
+    <w:rsid w:val="00E9603E"/>
     <w:rsid w:val="00EA62A1"/>
+    <w:rsid w:val="00EC0574"/>
     <w:rsid w:val="00EC47D2"/>
     <w:rsid w:val="00EE268B"/>
+    <w:rsid w:val="00EE5863"/>
     <w:rsid w:val="00EE6A7B"/>
+    <w:rsid w:val="00EF5C69"/>
     <w:rsid w:val="00F00A71"/>
     <w:rsid w:val="00F00F30"/>
+    <w:rsid w:val="00F01E05"/>
+    <w:rsid w:val="00F03D36"/>
+    <w:rsid w:val="00F075B3"/>
     <w:rsid w:val="00F134FA"/>
     <w:rsid w:val="00F26244"/>
     <w:rsid w:val="00F527E1"/>
     <w:rsid w:val="00F61BEB"/>
+    <w:rsid w:val="00F72CDC"/>
     <w:rsid w:val="00F73016"/>
+    <w:rsid w:val="00F76449"/>
     <w:rsid w:val="00F772A3"/>
+    <w:rsid w:val="00F97CCA"/>
     <w:rsid w:val="00FB0ED0"/>
+    <w:rsid w:val="00FB39AE"/>
     <w:rsid w:val="00FB44B1"/>
     <w:rsid w:val="00FB6874"/>
+    <w:rsid w:val="00FC25E2"/>
     <w:rsid w:val="00FD39B1"/>
     <w:rsid w:val="00FE2A2B"/>
     <w:rsid w:val="00FF3BDD"/>
+    <w:rsid w:val="7FD4FE44"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="68DA898E"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{2AB48336-0EE1-4B7C-A5AC-1C288917B8AF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="300" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6743,67 +9799,65 @@
     <w:semiHidden/>
     <w:rsid w:val="003D5292"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0080395C"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0080395C"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="0080395C"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0080395C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
@@ -6856,55 +9910,66 @@
     <w:name w:val="Default"/>
     <w:rsid w:val="008F2430"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00105800"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Mention">
+    <w:name w:val="Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FB39AE"/>
+    <w:rPr>
+      <w:color w:val="2B579A"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="8221751">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="83499452">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -7205,51 +10270,51 @@
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="2100826770">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbon.com/practice-position-statements-decisions-trees" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publichealth.nc.gov/lhd/index.htm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbon.com/myfiles/downloads/board%20information/laws-rules/position-statements/ps-standing-orders.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbon.com/sites/default/files/documents/2024-03/ps-standing-orders.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -7548,117 +10613,135 @@
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="b5887fe4-9866-453e-8ae9-513cffd743d1">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="5b318a86-bc23-486d-a3f3-07de0ac92439" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000700D711EBA8AD49BF73E0CCE5A8B053" ma:contentTypeVersion="11" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e1870d69e8a17aa267cd29ced0f38555">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b5887fe4-9866-453e-8ae9-513cffd743d1" xmlns:ns3="5b318a86-bc23-486d-a3f3-07de0ac92439" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b7b3aeb5160c6710095262bc676e8db1" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000700D711EBA8AD49BF73E0CCE5A8B053" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="5b9e260c8e3eb97faba90982fc6a76d4">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b5887fe4-9866-453e-8ae9-513cffd743d1" xmlns:ns3="5b318a86-bc23-486d-a3f3-07de0ac92439" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9c6d21e033ca2a82645b338a24fe76bb" ns2:_="" ns3:_="">
     <xsd:import namespace="b5887fe4-9866-453e-8ae9-513cffd743d1"/>
     <xsd:import namespace="5b318a86-bc23-486d-a3f3-07de0ac92439"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b5887fe4-9866-453e-8ae9-513cffd743d1" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="da2157d8-ccc1-4fc8-a2a4-3f8f6553454f" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="20" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="5b318a86-bc23-486d-a3f3-07de0ac92439" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -7786,98 +10869,98 @@
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9C2C604A-FD3C-42AB-8F95-8CCAF1ED8286}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43B33503-6998-4DA1-BD11-8471EA1ABC54}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="b5887fe4-9866-453e-8ae9-513cffd743d1"/>
     <ds:schemaRef ds:uri="5b318a86-bc23-486d-a3f3-07de0ac92439"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1FE14BE6-BA77-4970-B160-1576EA7B961B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B7F49F93-07B6-4EEB-8FC1-7C31C319DFBF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="b5887fe4-9866-453e-8ae9-513cffd743d1"/>
     <ds:schemaRef ds:uri="5b318a86-bc23-486d-a3f3-07de0ac92439"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>958</Characters>
+  <Pages>2</Pages>
+  <Words>500</Words>
+  <Characters>2855</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>7</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>23</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1123</CharactersWithSpaces>
+  <CharactersWithSpaces>3349</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Hemric, Carolynn M</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101000700D711EBA8AD49BF73E0CCE5A8B053</vt:lpwstr>