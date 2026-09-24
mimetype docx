--- v0 (2026-09-04)
+++ v1 (2026-09-24)
@@ -1,39 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:background w:color="F6F1E0" w:themeColor="accent2" w:themeTint="33"/>
   <w:body>
     <w:p w14:paraId="51DCE27D" w14:textId="77777777" w:rsidR="00BC4F15" w:rsidRDefault="00BC4F15" w:rsidP="00EA6F40"/>
     <w:p w14:paraId="1B8ACC38" w14:textId="77777777" w:rsidR="00BC4F15" w:rsidRDefault="00BC4F15" w:rsidP="009E3045">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Kalinga" w:hAnsi="Kalinga" w:cs="Kalinga"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
@@ -65,68 +73,68 @@
         </w:rPr>
         <w:t>NC SICKLE CELL SYNDROME PROGRAM</w:t>
       </w:r>
       <w:r w:rsidR="000853C5" w:rsidRPr="00720E24">
         <w:rPr>
           <w:rFonts w:ascii="Kalinga" w:hAnsi="Kalinga" w:cs="Kalinga"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="000853C5" w:rsidRPr="00720E24">
         <w:rPr>
           <w:rFonts w:ascii="Kalinga" w:hAnsi="Kalinga" w:cs="Kalinga"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7D1D48C0" wp14:editId="36132464">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7D1D48C0" wp14:editId="5A6E2444">
             <wp:extent cx="2464716" cy="1611823"/>
             <wp:effectExtent l="0" t="0" r="0" b="7620"/>
-            <wp:docPr id="1383521395" name="Picture 1" descr="NC Sickle Cell Syndrome Program logo "/>
+            <wp:docPr id="1383521395" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1383521395" name="Picture 1" descr="NC Sickle Cell Syndrome Program logo "/>
+                    <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId6">
+                    <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2486985" cy="1626386"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -572,336 +580,614 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="009E3045" w:rsidRPr="0042563D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ontact</w:t>
       </w:r>
       <w:r w:rsidR="00D73D2B" w:rsidRPr="0042563D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> for more information</w:t>
       </w:r>
       <w:r w:rsidR="008C6C9B" w:rsidRPr="0042563D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidR="005762E7" w:rsidRPr="00131BB3">
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidR="005762E7" w:rsidRPr="0042563D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:color w:val="auto"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>naomi.moore@dhhs.nc.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="005762E7" w:rsidRPr="0042563D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> or Mt. Olin @ 828-464-8755 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FA4E7FD" w14:textId="77777777" w:rsidR="007350D8" w:rsidRDefault="007350D8" w:rsidP="00720E24">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66FDD85D" w14:textId="316E1176" w:rsidR="00720E24" w:rsidRPr="00B10814" w:rsidRDefault="007350D8" w:rsidP="00720E24">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="66A0B5B4" wp14:editId="05D38B91">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="66A0B5B4" wp14:editId="2487420C">
             <wp:extent cx="5943600" cy="7691120"/>
             <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-            <wp:docPr id="1609678335" name="Picture 1" descr="10th Annual 5 K Run &amp; Walk Flyer"/>
+            <wp:docPr id="1609678335" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1609678335" name="Picture 1" descr="10th Annual 5 K Run &amp; Walk Flyer"/>
+                    <pic:cNvPr id="1609678335" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8" r:link="rId9" cstate="print">
+                    <a:blip r:embed="rId10" r:link="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5943600" cy="7691120"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="1D2F4EAE" w14:textId="77777777" w:rsidR="00C508CA" w:rsidRDefault="00C508CA" w:rsidP="00C35A31">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1397B07D" w14:textId="63EE2445" w:rsidR="00BF55A1" w:rsidRPr="0042563D" w:rsidRDefault="00BF55A1" w:rsidP="00C35A31">
+    <w:p w14:paraId="42D1206D" w14:textId="71901C6F" w:rsidR="00DE1EA0" w:rsidRPr="0042563D" w:rsidRDefault="00DE1EA0" w:rsidP="00DE1EA0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0042563D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Date of event</w:t>
-[...45 lines deleted...]
-      <w:r w:rsidR="005762E7" w:rsidRPr="0042563D">
+        <w:t>Date of event: September 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042563D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BD5D86D" w14:textId="3573D2F7" w:rsidR="00DE1EA0" w:rsidRPr="0042563D" w:rsidRDefault="00DE1EA0" w:rsidP="00DE1EA0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042563D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Name of event: </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026 </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008C6C9B" w:rsidRPr="0042563D">
+        <w:t>Sickle Cell Partnership Summit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042563D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0042563D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0042563D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05DCBDD8" w14:textId="6DCDE6DA" w:rsidR="00DE1EA0" w:rsidRPr="0042563D" w:rsidRDefault="00DE1EA0" w:rsidP="00DE1EA0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042563D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Event sponsor: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Bridges Pointe, Inc.  Sickle Cell Agency</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042563D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042563D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="006BBEB2" w14:textId="35E777EF" w:rsidR="00DE1EA0" w:rsidRPr="0042563D" w:rsidRDefault="00DE1EA0" w:rsidP="00DE1EA0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042563D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Time period of event:  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>10:30 AM to 1:00 PM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042563D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0042563D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="407F611F" w14:textId="0F6426F9" w:rsidR="00DE1EA0" w:rsidRPr="0042563D" w:rsidRDefault="00DE1EA0" w:rsidP="00DE1EA0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042563D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Location of event: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>311 Dowd Street Durham, NC 27701</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042563D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63900EB2" w14:textId="77777777" w:rsidR="00DE1EA0" w:rsidRDefault="00DE1EA0" w:rsidP="00DE1EA0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="docs-Roboto" w:hAnsi="docs-Roboto"/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042563D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Audience: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE1EA0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="0042563D">
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>This partnership luncheon is an intimate gathering created to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE1EA0">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>foster meaningful connection and collaboration.  Attendance is limited to a select group of partners, supporters, community stakeholders, advocates, families, and organizational leaders. Each participating organization is warmly invited to designate </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE1EA0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>up to three (3) representatives</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE1EA0">
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> whose leadership, involvement, or connection to the work will contribute to this special gathering. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20219155" w14:textId="3FD0D8BD" w:rsidR="00DE1EA0" w:rsidRPr="00DE1EA0" w:rsidRDefault="00DE1EA0" w:rsidP="00DE1EA0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE1EA0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cost: The event is free, but registration is required- To register, go to:  </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00DE1EA0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>https://www.bridgespointenc.org/events/sickle-cell-partnership-summit-1?utm_campaign=74f641d3-0623-447d-ad08-6c8f400f5588&amp;utm_source=so&amp;utm_medium=mail&amp;cid=db94e000-a82e-49d6-9ce7-d51abb4345fc</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00DE1EA0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="308B4041" w14:textId="77777777" w:rsidR="00DE1EA0" w:rsidRDefault="00DE1EA0" w:rsidP="00C35A31">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1397B07D" w14:textId="0BF0D0E9" w:rsidR="00BF55A1" w:rsidRPr="0042563D" w:rsidRDefault="00BF55A1" w:rsidP="00C35A31">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042563D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Date of event</w:t>
+      </w:r>
+      <w:r w:rsidR="008C6C9B" w:rsidRPr="0042563D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>: September</w:t>
+      </w:r>
+      <w:r w:rsidR="00B34641" w:rsidRPr="0042563D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005762E7" w:rsidRPr="0042563D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>18, 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30418D28" w14:textId="2266263B" w:rsidR="00BF55A1" w:rsidRPr="0042563D" w:rsidRDefault="00BF55A1" w:rsidP="00C35A31">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042563D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Name of event</w:t>
+      </w:r>
+      <w:r w:rsidR="008C6C9B" w:rsidRPr="0042563D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="005762E7" w:rsidRPr="0042563D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000117A2" w:rsidRPr="0042563D">
+        <w:t xml:space="preserve">2026 </w:t>
+      </w:r>
+      <w:r w:rsidR="008C6C9B" w:rsidRPr="0042563D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Tate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042563D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Holbrook 5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00644905" w:rsidRPr="0042563D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000117A2" w:rsidRPr="0042563D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:vertAlign w:val="superscript"/>
-[...1 lines deleted...]
-        <w:t>th</w:t>
+        </w:rPr>
+        <w:t>Holbrook 5</w:t>
       </w:r>
       <w:r w:rsidR="00644905" w:rsidRPr="0042563D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0042563D">
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="00644905" w:rsidRPr="0042563D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Annual Sickle Cell Disease Update at E</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00162AC7" w:rsidRPr="0042563D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042563D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">ast </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0042563D">
+        <w:t>Annual Sickle Cell Disease Update at E</w:t>
+      </w:r>
+      <w:r w:rsidR="00162AC7" w:rsidRPr="0042563D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>C</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00162AC7" w:rsidRPr="0042563D">
+        <w:t xml:space="preserve">ast </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042563D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">arolina </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0042563D">
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00162AC7" w:rsidRPr="0042563D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>U</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00162AC7" w:rsidRPr="0042563D">
+        <w:t xml:space="preserve">arolina </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042563D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidR="00162AC7" w:rsidRPr="0042563D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>niversity (ECU)</w:t>
       </w:r>
       <w:r w:rsidRPr="0042563D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0042563D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0042563D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -1130,122 +1416,131 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>free,</w:t>
       </w:r>
       <w:r w:rsidRPr="0042563D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> but registration is required</w:t>
       </w:r>
       <w:r w:rsidR="000117A2" w:rsidRPr="0042563D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>- To register, click here or go to:</w:t>
       </w:r>
       <w:r w:rsidR="0042563D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidR="000117A2" w:rsidRPr="00131BB3">
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="000117A2" w:rsidRPr="0042563D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:color w:val="auto"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>https://www.easternahec.net/courses-and-events/768563</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0D368967" w14:textId="77777777" w:rsidR="0042563D" w:rsidRPr="00131BB3" w:rsidRDefault="0042563D" w:rsidP="00C35A31">
-[...3 lines deleted...]
-          <w:color w:val="DC0000"/>
+    <w:p w14:paraId="0D368967" w14:textId="77777777" w:rsidR="0042563D" w:rsidRDefault="0042563D" w:rsidP="00C35A31">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C6D0868" w14:textId="0072DA60" w:rsidR="002E0737" w:rsidRPr="00131BB3" w:rsidRDefault="002E0737" w:rsidP="00720E24">
-[...3 lines deleted...]
-          <w:color w:val="DC0000"/>
+    <w:p w14:paraId="4C6D0868" w14:textId="0072DA60" w:rsidR="002E0737" w:rsidRDefault="002E0737" w:rsidP="00720E24">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk204768136"/>
-      <w:r w:rsidRPr="00131BB3">
-[...1 lines deleted...]
-          <w:color w:val="DC0000"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>_________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EB81FBA" w14:textId="77777777" w:rsidR="007350D8" w:rsidRDefault="007350D8" w:rsidP="00720E24">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="166EB29E" w14:textId="77777777" w:rsidR="000117A2" w:rsidRDefault="000117A2" w:rsidP="00720E24">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="213C230B" w14:textId="4A3961EE" w:rsidR="00BF55A1" w:rsidRPr="0042563D" w:rsidRDefault="00BF55A1" w:rsidP="00720E24">
-[...11 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="7DD44D41" w14:textId="77777777" w:rsidR="00797349" w:rsidRDefault="00797349" w:rsidP="00720E24">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="213C230B" w14:textId="4028F1E2" w:rsidR="00BF55A1" w:rsidRPr="0042563D" w:rsidRDefault="00BF55A1" w:rsidP="00720E24">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042563D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Date of event: </w:t>
       </w:r>
       <w:r w:rsidR="00B34641" w:rsidRPr="0042563D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>September 1</w:t>
       </w:r>
       <w:r w:rsidR="009E5853" w:rsidRPr="0042563D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="00B34641" w:rsidRPr="0042563D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>, 2025</w:t>
       </w:r>
       <w:r w:rsidR="009E5853" w:rsidRPr="0042563D">
         <w:rPr>
@@ -1577,122 +1872,84 @@
         <w:t>Cost: Free food, games, prizes and fun for all ages</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52C5E793" w14:textId="63B98497" w:rsidR="00B34641" w:rsidRPr="0042563D" w:rsidRDefault="00BF55A1" w:rsidP="00720E24">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0042563D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Contact for more information: </w:t>
       </w:r>
       <w:r w:rsidR="00B34641" w:rsidRPr="0042563D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Individuals requesting accommodation under the ADA should contact the ADA coordinator at least 48 hours prior to the event at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="00B34641" w:rsidRPr="00131BB3">
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidR="00B34641" w:rsidRPr="0042563D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:color w:val="auto"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>252-737-1018/ada-coordinator@ecu.edu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="243D5E1A" w14:textId="77777777" w:rsidR="00CA4BAC" w:rsidRPr="0042563D" w:rsidRDefault="00CA4BAC" w:rsidP="00720E24">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="207B06FC" w14:textId="77777777" w:rsidR="0042563D" w:rsidRDefault="0042563D" w:rsidP="00720E24">
-[...16 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="6E8CCF76" w14:textId="77777777" w:rsidR="00C35A31" w:rsidRPr="0042563D" w:rsidRDefault="00C35A31" w:rsidP="00720E24">
-[...16 lines deleted...]
-    </w:p>
     <w:p w14:paraId="60A206DC" w14:textId="7A8A8BC5" w:rsidR="004B2859" w:rsidRPr="0042563D" w:rsidRDefault="004B2859" w:rsidP="00720E24">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0042563D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Date of </w:t>
       </w:r>
       <w:r w:rsidR="009C099C" w:rsidRPr="0042563D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="0042563D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>vent</w:t>
       </w:r>
       <w:r w:rsidR="008C6C9B" w:rsidRPr="0042563D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>: September</w:t>
       </w:r>
       <w:r w:rsidR="00B34641" w:rsidRPr="0042563D">
         <w:rPr>
@@ -1997,230 +2254,625 @@
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="0042563D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (clients, health professionals, community members</w:t>
       </w:r>
       <w:r w:rsidR="007353C5" w:rsidRPr="0042563D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>, etc.</w:t>
       </w:r>
       <w:r w:rsidRPr="0042563D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22F58CF8" w14:textId="7A2FCBD8" w:rsidR="00930AC2" w:rsidRDefault="004B2859" w:rsidP="00720E24">
+    <w:p w14:paraId="22F58CF8" w14:textId="7B6F69EF" w:rsidR="00DE1EA0" w:rsidRDefault="004B2859" w:rsidP="00720E24">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0042563D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Contact for more information</w:t>
       </w:r>
       <w:r w:rsidR="000853C5" w:rsidRPr="0042563D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="0042563D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="000117A2" w:rsidRPr="00131BB3">
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidR="000117A2" w:rsidRPr="0042563D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:color w:val="004F5D"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>naomi.moore@dhhs.nc.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="000117A2" w:rsidRPr="0042563D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> or</w:t>
       </w:r>
       <w:r w:rsidR="0042563D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tried Stone @</w:t>
       </w:r>
       <w:r w:rsidR="000117A2" w:rsidRPr="0042563D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 828-285-0444</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60BC66AE" w14:textId="77777777" w:rsidR="002E0737" w:rsidRPr="00131BB3" w:rsidRDefault="002E0737" w:rsidP="002E0737">
-[...47 lines deleted...]
-      <w:r w:rsidRPr="002E0737">
+    <w:p w14:paraId="1AE627BD" w14:textId="77777777" w:rsidR="00C131FB" w:rsidRDefault="00C131FB">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C3FF174" w14:textId="36B54B57" w:rsidR="00DE1EA0" w:rsidRDefault="00C131FB">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:sz w:val="18"/>
-[...1 lines deleted...]
-        </w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1F5254DB" wp14:editId="538B2E5D">
-[...2 lines deleted...]
-            <wp:docPr id="430500213" name="Picture 1" descr="Annual Duke/UNC Sickle Cell Conference Registration Flyer"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="64180C0A" wp14:editId="07634B34">
+            <wp:extent cx="5486400" cy="8229600"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="488885111" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="430500213" name="Picture 1" descr="Annual Duke/UNC Sickle Cell Conference Registration Flyer"/>
+                    <pic:cNvPr id="488885111" name="Picture 488885111"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId16">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5486400" cy="8229600"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00DE1EA0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D8FA9BC" w14:textId="77777777" w:rsidR="00930AC2" w:rsidRDefault="00930AC2" w:rsidP="00720E24">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="206C557B" w14:textId="12DC13CC" w:rsidR="00DE1EA0" w:rsidRPr="0042563D" w:rsidRDefault="00DE1EA0" w:rsidP="00DE1EA0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042563D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date of event: September </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>27</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042563D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042563D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0042563D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0042563D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0042563D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77181C8F" w14:textId="5162B9C7" w:rsidR="00DE1EA0" w:rsidRPr="0042563D" w:rsidRDefault="00DE1EA0" w:rsidP="00DE1EA0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042563D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Name of event: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Full Court Press for Sickle Cell Disease</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042563D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0042563D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="730C81B9" w14:textId="6A50B8BB" w:rsidR="00DE1EA0" w:rsidRPr="0042563D" w:rsidRDefault="00DE1EA0" w:rsidP="00DE1EA0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042563D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Event sponsor:  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>UNC and Duke Sickle Cell Program</w:t>
+      </w:r>
+      <w:r w:rsidR="00797349">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41D98613" w14:textId="77777777" w:rsidR="00DE1EA0" w:rsidRPr="0042563D" w:rsidRDefault="00DE1EA0" w:rsidP="00DE1EA0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042563D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Time period of event: 10:00am-3:00pm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042563D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0042563D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50F96815" w14:textId="6368FC2C" w:rsidR="00DE1EA0" w:rsidRPr="0042563D" w:rsidRDefault="00DE1EA0" w:rsidP="00DE1EA0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042563D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Location of event: </w:t>
+      </w:r>
+      <w:r w:rsidR="00797349">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Orange County Sportsplex Hillsborough, NC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B1ADE06" w14:textId="4D9F10B4" w:rsidR="00DE1EA0" w:rsidRDefault="00DE1EA0" w:rsidP="00DE1EA0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042563D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Audience: </w:t>
+      </w:r>
+      <w:r w:rsidR="00797349">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>people living with sickle cell disease and their advocates</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042563D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, health professionals</w:t>
+      </w:r>
+      <w:r w:rsidR="00797349">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042563D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>community members</w:t>
+      </w:r>
+      <w:r w:rsidR="00797349">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.  This is an event to increase awareness and raise funds to support sickle cell disease care.  There will be a blood drive, live performances by Soule and the Superband and the Raleigh Rockers Breakdance Crew, included lunch, a basketball tournament, games, and sickle cell education.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23738209" w14:textId="4083719F" w:rsidR="00797349" w:rsidRPr="0042563D" w:rsidRDefault="00797349" w:rsidP="00DE1EA0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Cost: Free for people living with sickle cell disease, $20 for others</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20C45157" w14:textId="074217BC" w:rsidR="00DE1EA0" w:rsidRDefault="00DE1EA0" w:rsidP="00DE1EA0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042563D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contact for more information: </w:t>
+      </w:r>
+      <w:r w:rsidR="00797349" w:rsidRPr="00797349">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Te</w:t>
+      </w:r>
+      <w:r w:rsidR="00797349">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">agan Callaway </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidR="00797349" w:rsidRPr="00797349">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>Teagan.callaway@duke.edu</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0042563D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00797349" w:rsidRPr="00797349">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>JJ Strouse, M.D., Ph.D. john.strouse@duke.edu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60BC66AE" w14:textId="77777777" w:rsidR="002E0737" w:rsidRDefault="002E0737" w:rsidP="002E0737">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="4"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Times New Roman"/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F122D88" w14:textId="1B7FF49C" w:rsidR="00C508CA" w:rsidRDefault="002E0737" w:rsidP="002E0737">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="4"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Times New Roman"/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B5744CF" w14:textId="77777777" w:rsidR="00C508CA" w:rsidRDefault="00C508CA" w:rsidP="009050DE">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="4"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F1C0051" w14:textId="65B301A0" w:rsidR="002E0737" w:rsidRDefault="002E0737" w:rsidP="002E0737">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="4"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E0737">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1F5254DB" wp14:editId="17471880">
+            <wp:extent cx="3767633" cy="4836464"/>
+            <wp:effectExtent l="0" t="0" r="4445" b="2540"/>
+            <wp:docPr id="430500213" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="430500213" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13" r:link="rId14" cstate="print">
+                    <a:blip r:embed="rId18" r:link="rId19" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3794055" cy="4870381"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="30CBD784" w14:textId="45254D0F" w:rsidR="006E4541" w:rsidRPr="0042563D" w:rsidRDefault="006E4541" w:rsidP="006E4541">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00967362">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Date</w:t>
       </w:r>
       <w:r w:rsidRPr="0042563D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> of event: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>October 10, 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1717A052" w14:textId="132F783D" w:rsidR="006E4541" w:rsidRPr="0042563D" w:rsidRDefault="006E4541" w:rsidP="006E4541">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
@@ -2354,163 +3006,163 @@
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0042563D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Audience: (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">general public, </w:t>
       </w:r>
       <w:r w:rsidRPr="0042563D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>community members, etc.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76C27C64" w14:textId="4CFD5E6A" w:rsidR="006E4541" w:rsidRDefault="006E4541" w:rsidP="006E4541">
+    <w:p w14:paraId="76C27C64" w14:textId="5CC1C026" w:rsidR="006E4541" w:rsidRDefault="006E4541" w:rsidP="006E4541">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="0042563D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">ontact for more information: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidRPr="00131BB3">
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidR="00797349" w:rsidRPr="00842464">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:color w:val="auto"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>wlyons@piedmonthealthservices.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13E2BCA4" w14:textId="3C080C99" w:rsidR="006E4541" w:rsidRPr="0042563D" w:rsidRDefault="006E4541" w:rsidP="006E4541">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>910-229-2393</w:t>
       </w:r>
       <w:r w:rsidRPr="0042563D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59EB7417" w14:textId="77777777" w:rsidR="006E4541" w:rsidRDefault="006E4541" w:rsidP="009050DE">
       <w:pPr>
         <w:spacing w:before="0" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="4"/>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5781A0D2" w14:textId="5694CCA5" w:rsidR="009F2060" w:rsidRPr="00131BB3" w:rsidRDefault="009F2060" w:rsidP="009050DE">
+    <w:p w14:paraId="5781A0D2" w14:textId="5694CCA5" w:rsidR="009F2060" w:rsidRPr="009F2060" w:rsidRDefault="009F2060" w:rsidP="009050DE">
       <w:pPr>
         <w:spacing w:before="0" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="4"/>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Times New Roman"/>
-          <w:color w:val="DC0000"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00131BB3">
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Times New Roman"/>
-          <w:color w:val="DC0000"/>
+          <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t>__________________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34E18058" w14:textId="77777777" w:rsidR="00C22623" w:rsidRDefault="00C22623" w:rsidP="00C22623">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A0584DD" w14:textId="02B1C2BF" w:rsidR="00C22623" w:rsidRPr="0042563D" w:rsidRDefault="00C22623" w:rsidP="00C22623">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0042563D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Date of event: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>October 12, 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50C6E468" w14:textId="42DF04F0" w:rsidR="00C22623" w:rsidRPr="0042563D" w:rsidRDefault="00C22623" w:rsidP="00C22623">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0042563D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Name of event: </w:t>
       </w:r>
@@ -2660,55 +3312,54 @@
         <w:t>Audience: (</w:t>
       </w:r>
       <w:r w:rsidR="00E97568">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>general public)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3823BB81" w14:textId="7AB12498" w:rsidR="00E97568" w:rsidRDefault="00E97568" w:rsidP="00C22623">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Register @ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidRPr="00131BB3">
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidRPr="002A7414">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:color w:val="auto"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>https://birdease.com/sickleonthegreen</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1413F70D" w14:textId="28254062" w:rsidR="00C22623" w:rsidRPr="0042563D" w:rsidRDefault="00E97568" w:rsidP="00C22623">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C22623" w:rsidRPr="0042563D">
         <w:rPr>
           <w:sz w:val="28"/>
@@ -2776,63 +3427,94 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54D159D0" w14:textId="77777777" w:rsidR="006E4541" w:rsidRDefault="006E4541" w:rsidP="009050DE">
       <w:pPr>
         <w:spacing w:before="0" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="4"/>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="600205D4" w14:textId="77777777" w:rsidR="00F67EAC" w:rsidRPr="009050DE" w:rsidRDefault="00F67EAC" w:rsidP="00720E24">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F67EAC" w:rsidRPr="009050DE" w:rsidSect="00284787">
+      <w:headerReference w:type="even" r:id="rId22"/>
+      <w:headerReference w:type="default" r:id="rId23"/>
+      <w:footerReference w:type="even" r:id="rId24"/>
+      <w:footerReference w:type="default" r:id="rId25"/>
+      <w:headerReference w:type="first" r:id="rId26"/>
+      <w:footerReference w:type="first" r:id="rId27"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
         <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
       </w:pgBorders>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="73B66D44" w14:textId="77777777" w:rsidR="00AF6B49" w:rsidRDefault="00AF6B49" w:rsidP="0002249B">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="3EB2E390" w14:textId="77777777" w:rsidR="00AF6B49" w:rsidRDefault="00AF6B49" w:rsidP="0002249B">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -2846,51 +3528,144 @@
   <w:font w:name="Candara">
     <w:panose1 w:val="020E0502030303020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000A44B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Kalinga">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00080003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Roboto">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="docs-Roboto">
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4F58EB18" w14:textId="77777777" w:rsidR="0002249B" w:rsidRDefault="0002249B">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="29DE1B09" w14:textId="77777777" w:rsidR="0002249B" w:rsidRDefault="0002249B">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="37DB85AB" w14:textId="77777777" w:rsidR="0002249B" w:rsidRDefault="0002249B">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="2E1F3665" w14:textId="77777777" w:rsidR="00AF6B49" w:rsidRDefault="00AF6B49" w:rsidP="0002249B">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="227E59D8" w14:textId="77777777" w:rsidR="00AF6B49" w:rsidRDefault="00AF6B49" w:rsidP="0002249B">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3CAF78BC" w14:textId="77777777" w:rsidR="0002249B" w:rsidRDefault="0002249B">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4945F5DE" w14:textId="77777777" w:rsidR="0002249B" w:rsidRDefault="0002249B">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="058BA6F9" w14:textId="77777777" w:rsidR="0002249B" w:rsidRDefault="0002249B">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
 <int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <int2:observations/>
   <int2:intelligenceSettings/>
   <int2:onDemandWorkflows/>
 </int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61263781"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AF26E366"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
@@ -3018,164 +3793,175 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="627590196">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009E3045"/>
     <w:rsid w:val="000117A2"/>
+    <w:rsid w:val="0002249B"/>
     <w:rsid w:val="00047E3B"/>
     <w:rsid w:val="000700F1"/>
     <w:rsid w:val="000853C5"/>
     <w:rsid w:val="000A4EBD"/>
     <w:rsid w:val="000C1CA3"/>
-    <w:rsid w:val="000C56C9"/>
     <w:rsid w:val="000E135C"/>
     <w:rsid w:val="000F67A4"/>
-    <w:rsid w:val="00131BB3"/>
     <w:rsid w:val="00160EC6"/>
     <w:rsid w:val="00162AC7"/>
     <w:rsid w:val="00183B20"/>
+    <w:rsid w:val="001A0A4F"/>
     <w:rsid w:val="001A1ABA"/>
     <w:rsid w:val="001C1217"/>
     <w:rsid w:val="001D2475"/>
     <w:rsid w:val="002764AA"/>
     <w:rsid w:val="00284787"/>
     <w:rsid w:val="002A4327"/>
-    <w:rsid w:val="002A7935"/>
     <w:rsid w:val="002C1E11"/>
     <w:rsid w:val="002C4547"/>
     <w:rsid w:val="002D528F"/>
     <w:rsid w:val="002E0737"/>
+    <w:rsid w:val="00305F4B"/>
     <w:rsid w:val="00335762"/>
     <w:rsid w:val="0038273F"/>
     <w:rsid w:val="0039332F"/>
     <w:rsid w:val="003E0140"/>
     <w:rsid w:val="0042563D"/>
     <w:rsid w:val="004A6FAC"/>
     <w:rsid w:val="004B2859"/>
     <w:rsid w:val="004C054C"/>
     <w:rsid w:val="004C4728"/>
     <w:rsid w:val="00503DB0"/>
     <w:rsid w:val="005065DD"/>
     <w:rsid w:val="005338F6"/>
     <w:rsid w:val="005762E7"/>
     <w:rsid w:val="005954CF"/>
     <w:rsid w:val="00611ADC"/>
     <w:rsid w:val="00644905"/>
     <w:rsid w:val="006450AE"/>
     <w:rsid w:val="00662BE3"/>
     <w:rsid w:val="006C10ED"/>
     <w:rsid w:val="006E4541"/>
     <w:rsid w:val="00700FE6"/>
     <w:rsid w:val="007019CF"/>
     <w:rsid w:val="00720E24"/>
     <w:rsid w:val="007350D8"/>
     <w:rsid w:val="007353C5"/>
     <w:rsid w:val="00784D1A"/>
+    <w:rsid w:val="00797349"/>
     <w:rsid w:val="007A531F"/>
     <w:rsid w:val="0080520C"/>
     <w:rsid w:val="008937FB"/>
     <w:rsid w:val="008A0162"/>
     <w:rsid w:val="008C6C9B"/>
     <w:rsid w:val="009050DE"/>
     <w:rsid w:val="00926E51"/>
     <w:rsid w:val="00927933"/>
     <w:rsid w:val="00927AA2"/>
     <w:rsid w:val="00930AC2"/>
     <w:rsid w:val="009428F0"/>
     <w:rsid w:val="009469AB"/>
     <w:rsid w:val="00952195"/>
     <w:rsid w:val="00967362"/>
     <w:rsid w:val="009B731A"/>
     <w:rsid w:val="009C099C"/>
     <w:rsid w:val="009D1697"/>
     <w:rsid w:val="009E3045"/>
     <w:rsid w:val="009E44B8"/>
     <w:rsid w:val="009E5853"/>
     <w:rsid w:val="009F2060"/>
     <w:rsid w:val="00A7157B"/>
     <w:rsid w:val="00A729E8"/>
     <w:rsid w:val="00AD2BA9"/>
+    <w:rsid w:val="00AF6B49"/>
     <w:rsid w:val="00B10814"/>
     <w:rsid w:val="00B2572F"/>
     <w:rsid w:val="00B34641"/>
     <w:rsid w:val="00B40805"/>
     <w:rsid w:val="00B662B1"/>
     <w:rsid w:val="00B85C29"/>
     <w:rsid w:val="00B8716F"/>
     <w:rsid w:val="00B96887"/>
     <w:rsid w:val="00BC4F15"/>
     <w:rsid w:val="00BF55A1"/>
     <w:rsid w:val="00C05101"/>
+    <w:rsid w:val="00C131FB"/>
     <w:rsid w:val="00C22623"/>
     <w:rsid w:val="00C272EC"/>
     <w:rsid w:val="00C35A31"/>
     <w:rsid w:val="00C508CA"/>
     <w:rsid w:val="00CA4BAC"/>
     <w:rsid w:val="00CC52D1"/>
     <w:rsid w:val="00D2010A"/>
     <w:rsid w:val="00D321E6"/>
     <w:rsid w:val="00D523DE"/>
     <w:rsid w:val="00D625CE"/>
     <w:rsid w:val="00D73D2B"/>
     <w:rsid w:val="00DA5BE7"/>
     <w:rsid w:val="00DC7CF0"/>
+    <w:rsid w:val="00DE1EA0"/>
     <w:rsid w:val="00DF114F"/>
-    <w:rsid w:val="00DF3329"/>
+    <w:rsid w:val="00E007FA"/>
     <w:rsid w:val="00E17474"/>
     <w:rsid w:val="00E30ABA"/>
     <w:rsid w:val="00E778A5"/>
     <w:rsid w:val="00E97568"/>
     <w:rsid w:val="00EA6F40"/>
     <w:rsid w:val="00F67EAC"/>
     <w:rsid w:val="00F81B43"/>
     <w:rsid w:val="00F9277F"/>
     <w:rsid w:val="00FE1924"/>
     <w:rsid w:val="01B2F848"/>
     <w:rsid w:val="02E6ECF7"/>
     <w:rsid w:val="085A3FB5"/>
     <w:rsid w:val="08BAC63A"/>
     <w:rsid w:val="09D8A5BE"/>
     <w:rsid w:val="0A3970D7"/>
     <w:rsid w:val="0A4A6B5B"/>
     <w:rsid w:val="0A55C045"/>
     <w:rsid w:val="0A8E7FCE"/>
     <w:rsid w:val="0A9FB060"/>
     <w:rsid w:val="0BB9AA16"/>
     <w:rsid w:val="0C4C1FFB"/>
     <w:rsid w:val="0CEE8150"/>
     <w:rsid w:val="0D0EDC5A"/>
     <w:rsid w:val="0F35BEBE"/>
     <w:rsid w:val="102523A1"/>
@@ -3261,53 +4047,51 @@
     <w:rsid w:val="7B38506E"/>
     <w:rsid w:val="7C03E270"/>
     <w:rsid w:val="7C58953B"/>
     <w:rsid w:val="7CC2377D"/>
     <w:rsid w:val="7CE3E1BA"/>
     <w:rsid w:val="7D16292C"/>
     <w:rsid w:val="7E5C9CB7"/>
     <w:rsid w:val="7FDDB9E6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026">
-[...1 lines deleted...]
-    </o:shapedefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="36B4941F"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{D1137257-FD68-477F-9A63-A6A54A804CBB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:before="100" w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
@@ -4316,82 +5100,138 @@
     <w:name w:val="Book Title"/>
     <w:uiPriority w:val="33"/>
     <w:qFormat/>
     <w:rsid w:val="00720E24"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:spacing w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00720E24"/>
     <w:pPr>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0002249B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0002249B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0002249B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0002249B"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DE1EA0"/>
+    <w:rPr>
+      <w:color w:val="F4B69B" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="2060401227">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:naomi.moore@dhhs.nc.gov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:naomi.moore@dhhs.nc.gov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://birdease.com/sickleonthegreen" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:252-737-1018/ada-coordinator@ecu.edu" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wlyons@piedmonthealthservices.org" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.easternahec.net/courses-and-events/768563" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:ii_1a033fd72fb46e9f79d1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image002.png@01DD24EE.89677CA0" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.easternahec.net/courses-and-events/768563" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://birdease.com/sickleonthegreen" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bridgespointenc.org/events/sickle-cell-partnership-summit-1?utm_campaign=74f641d3-0623-447d-ad08-6c8f400f5588&amp;utm_source=so&amp;utm_medium=mail&amp;cid=db94e000-a82e-49d6-9ce7-d51abb4345fc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\jjs86\Downloads\teagan.callaway@duke.edu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wlyons@piedmonthealthservices.org" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:ii_1a033fd72fb46e9f79d1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:naomi.moore@dhhs.nc.gov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image002.png@01DD24EE.89677CA0" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:naomi.moore@dhhs.nc.gov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:252-737-1018/ada-coordinator@ecu.edu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId30" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/_rels/theme1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Slate">
   <a:themeElements>
     <a:clrScheme name="Slate">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="212123"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="DADADA"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="BC451B"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="D3BA68"/>
       </a:accent2>
       <a:accent3>
@@ -4612,71 +5452,71 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D6FAAED6-386B-486A-8B9F-FE97951FA7E9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>2899</Characters>
+  <Pages>8</Pages>
+  <Words>819</Words>
+  <Characters>4671</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>24</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>38</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3401</CharactersWithSpaces>
+  <CharactersWithSpaces>5480</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Leathers, Kimberly</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>